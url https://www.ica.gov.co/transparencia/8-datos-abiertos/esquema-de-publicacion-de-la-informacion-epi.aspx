--- v0 (2025-11-02)
+++ v1 (2026-08-24)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\DATA\ICA\11. Artefactos\14. EPI - Esquema Publicacion Info Web\2024\OpenRefine\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\DATA\ICA\11. Artefactos\14. EPI - Esquema Publicacion Info Web\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="6930"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16605" windowHeight="6315"/>
   </bookViews>
   <sheets>
     <sheet name="Esquema de publicacion de infor" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1761" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1817" uniqueCount="282">
   <si>
     <t>Nombre o título de la información</t>
   </si>
   <si>
     <t>Idioma</t>
   </si>
   <si>
     <t>Medio de conservación</t>
   </si>
   <si>
     <t>Formato</t>
   </si>
   <si>
     <t>Fecha de Generación  de la Información</t>
   </si>
   <si>
     <t>Frecuencia  de actualización</t>
   </si>
   <si>
     <t>Lugar de consulta</t>
   </si>
   <si>
     <t>Nombre del responsable de la producción de la información</t>
   </si>
   <si>
@@ -836,50 +836,80 @@
   </si>
   <si>
     <t xml:space="preserve">12.1.1. Sección de noticias. </t>
   </si>
   <si>
     <t>a. ¿La entidad ha implementado una política de seguridad digital y de seguridad de la información, de conformidad con el artículo 6 y el Anexo 3 de la Resolución MinTIC 1519 de 2020?</t>
   </si>
   <si>
     <t>b. ¿La entidad ha adoptado el Modelo de Seguridad y Privacidad de la Información (MSPI), recomendado por la Dirección de Gobierno Digital del Ministerio de Tecnologías de la Información y las Comunicaciones?</t>
   </si>
   <si>
     <t xml:space="preserve">c. En caso de que la entidad haya sufrido algún incidente de seguridad de la información en el último año ¿esta  ha comunicado los incidentes a la Superintendencia de Industria y Comercio, y en caso de ser graves o muy graves al Grupo de Respuestas a Incidentes de Seguridad Informática del Gobierno Nacional (CSIRT)?*
 (En caso de no haber sufrido incidentes, seleccione la opción "no aplica") </t>
   </si>
   <si>
     <t>El número de solicitudes recibidas</t>
   </si>
   <si>
     <t>El número de solicitudes que fueron trasladadas a otra institución.</t>
   </si>
   <si>
     <t>El tiempo de respuesta a cada solicitud.</t>
   </si>
   <si>
     <t>El número de solicitudes en las que se negó el acceso a la información</t>
+  </si>
+  <si>
+    <t>Certificado de Cumplimiento de las Directrices de las Condiciones Técnicas Mínimas y de Seguridad Digital Web</t>
+  </si>
+  <si>
+    <t>PDF</t>
+  </si>
+  <si>
+    <t>7.1.1. Registro de Activos de Información</t>
+  </si>
+  <si>
+    <t>7.1.2. Índice de Información Clasificada y Reservada.</t>
+  </si>
+  <si>
+    <t>7.1.3. Esquema de Publicación de Información - EPI</t>
+  </si>
+  <si>
+    <t>7.1.4. Programa de Gestión Documental.</t>
+  </si>
+  <si>
+    <t>7.1.5. Tablas de Retención Documental.</t>
+  </si>
+  <si>
+    <t>7.1.6. Costos de reproducción.</t>
+  </si>
+  <si>
+    <t>OAP - OTI</t>
+  </si>
+  <si>
+    <t>GGD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1162,59 +1192,62 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I220"/>
+  <dimension ref="A1:I227"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A202" workbookViewId="0">
-      <selection activeCell="E179" sqref="E179:E189"/>
+    <sheetView tabSelected="1" topLeftCell="A171" workbookViewId="0">
+      <selection activeCell="B220" sqref="A220:XFD220"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="9" width="16.7109375" customWidth="1"/>
+    <col min="1" max="1" width="45.85546875" customWidth="1"/>
+    <col min="2" max="4" width="16.7109375" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" customWidth="1"/>
+    <col min="6" max="9" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -5392,80 +5425,80 @@
       </c>
       <c r="G145" t="s">
         <v>14</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>192</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>11</v>
       </c>
       <c r="D146" t="s">
         <v>12</v>
       </c>
       <c r="E146">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F146" t="s">
         <v>13</v>
       </c>
       <c r="G146" t="s">
         <v>14</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>193</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" t="s">
         <v>12</v>
       </c>
       <c r="E147">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F147" t="s">
         <v>13</v>
       </c>
       <c r="G147" t="s">
         <v>14</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>194</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>11</v>
       </c>
       <c r="D148" t="s">
@@ -6192,1408 +6225,1611 @@
       </c>
       <c r="C173" t="s">
         <v>11</v>
       </c>
       <c r="D173" t="s">
         <v>12</v>
       </c>
       <c r="E173">
         <v>2024</v>
       </c>
       <c r="F173" t="s">
         <v>13</v>
       </c>
       <c r="G173" t="s">
         <v>14</v>
       </c>
       <c r="H173" t="s">
         <v>217</v>
       </c>
       <c r="I173" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>221</v>
+        <v>274</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>11</v>
       </c>
       <c r="D174" t="s">
         <v>12</v>
       </c>
       <c r="E174">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F174" t="s">
         <v>13</v>
       </c>
       <c r="G174" t="s">
         <v>14</v>
       </c>
       <c r="H174" t="s">
-        <v>222</v>
+        <v>16</v>
       </c>
       <c r="I174" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>223</v>
+        <v>275</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>11</v>
       </c>
       <c r="D175" t="s">
         <v>12</v>
       </c>
       <c r="E175">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F175" t="s">
         <v>13</v>
       </c>
       <c r="G175" t="s">
         <v>14</v>
       </c>
       <c r="H175" t="s">
-        <v>41</v>
+        <v>121</v>
       </c>
       <c r="I175" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>11</v>
       </c>
       <c r="D176" t="s">
         <v>12</v>
       </c>
       <c r="E176">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="F176" t="s">
         <v>13</v>
       </c>
       <c r="G176" t="s">
         <v>14</v>
       </c>
       <c r="H176" t="s">
-        <v>225</v>
+        <v>280</v>
       </c>
       <c r="I176" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>226</v>
+        <v>277</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
         <v>12</v>
       </c>
       <c r="E177">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F177" t="s">
         <v>13</v>
       </c>
       <c r="G177" t="s">
         <v>14</v>
       </c>
       <c r="H177" t="s">
-        <v>225</v>
+        <v>281</v>
       </c>
       <c r="I177" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>227</v>
+        <v>278</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
         <v>12</v>
       </c>
-      <c r="E178" s="1">
-        <v>2020</v>
+      <c r="E178">
+        <v>2026</v>
       </c>
       <c r="F178" t="s">
         <v>13</v>
       </c>
       <c r="G178" t="s">
         <v>14</v>
       </c>
       <c r="H178" t="s">
-        <v>121</v>
+        <v>281</v>
       </c>
       <c r="I178" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>228</v>
+        <v>279</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>12</v>
+        <v>273</v>
       </c>
       <c r="E179">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
       <c r="G179" t="s">
         <v>14</v>
       </c>
       <c r="H179" t="s">
-        <v>229</v>
+        <v>281</v>
       </c>
       <c r="I179" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>11</v>
       </c>
       <c r="D180" t="s">
         <v>12</v>
       </c>
       <c r="E180">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F180" t="s">
         <v>13</v>
       </c>
       <c r="G180" t="s">
         <v>14</v>
       </c>
       <c r="H180" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="I180" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>11</v>
       </c>
       <c r="D181" t="s">
         <v>12</v>
       </c>
       <c r="E181">
         <v>2024</v>
       </c>
       <c r="F181" t="s">
         <v>13</v>
       </c>
       <c r="G181" t="s">
         <v>14</v>
       </c>
       <c r="H181" t="s">
-        <v>229</v>
+        <v>41</v>
       </c>
       <c r="I181" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
         <v>12</v>
       </c>
       <c r="E182">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="F182" t="s">
         <v>13</v>
       </c>
       <c r="G182" t="s">
         <v>14</v>
       </c>
       <c r="H182" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="I182" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>11</v>
       </c>
       <c r="D183" t="s">
         <v>12</v>
       </c>
       <c r="E183">
         <v>2024</v>
       </c>
       <c r="F183" t="s">
         <v>13</v>
       </c>
       <c r="G183" t="s">
         <v>14</v>
       </c>
       <c r="H183" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="I183" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>11</v>
       </c>
       <c r="D184" t="s">
         <v>12</v>
       </c>
-      <c r="E184">
-        <v>2024</v>
+      <c r="E184" s="1">
+        <v>2020</v>
       </c>
       <c r="F184" t="s">
         <v>13</v>
       </c>
       <c r="G184" t="s">
         <v>14</v>
       </c>
       <c r="H184" t="s">
-        <v>229</v>
+        <v>121</v>
       </c>
       <c r="I184" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
         <v>12</v>
       </c>
       <c r="E185">
         <v>2024</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
       <c r="G185" t="s">
         <v>14</v>
       </c>
       <c r="H185" t="s">
         <v>229</v>
       </c>
       <c r="I185" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
         <v>12</v>
       </c>
       <c r="E186">
         <v>2024</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
       <c r="G186" t="s">
         <v>14</v>
       </c>
       <c r="H186" t="s">
         <v>229</v>
       </c>
       <c r="I186" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>11</v>
       </c>
       <c r="D187" t="s">
         <v>12</v>
       </c>
       <c r="E187">
         <v>2024</v>
       </c>
       <c r="F187" t="s">
         <v>13</v>
       </c>
       <c r="G187" t="s">
         <v>14</v>
       </c>
       <c r="H187" t="s">
         <v>229</v>
       </c>
       <c r="I187" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>11</v>
       </c>
       <c r="D188" t="s">
         <v>12</v>
       </c>
       <c r="E188">
         <v>2024</v>
       </c>
       <c r="F188" t="s">
         <v>13</v>
       </c>
       <c r="G188" t="s">
         <v>14</v>
       </c>
       <c r="H188" t="s">
         <v>229</v>
       </c>
       <c r="I188" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>11</v>
       </c>
       <c r="D189" t="s">
         <v>12</v>
       </c>
       <c r="E189">
         <v>2024</v>
       </c>
       <c r="F189" t="s">
         <v>13</v>
       </c>
       <c r="G189" t="s">
         <v>14</v>
       </c>
       <c r="H189" t="s">
         <v>229</v>
       </c>
       <c r="I189" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>11</v>
       </c>
       <c r="D190" t="s">
         <v>12</v>
       </c>
       <c r="E190">
         <v>2024</v>
       </c>
       <c r="F190" t="s">
         <v>13</v>
       </c>
       <c r="G190" t="s">
         <v>14</v>
       </c>
       <c r="H190" t="s">
         <v>229</v>
       </c>
       <c r="I190" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>11</v>
       </c>
       <c r="D191" t="s">
         <v>12</v>
       </c>
       <c r="E191">
         <v>2024</v>
       </c>
       <c r="F191" t="s">
         <v>13</v>
       </c>
       <c r="G191" t="s">
         <v>14</v>
       </c>
       <c r="H191" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="I191" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>11</v>
       </c>
       <c r="D192" t="s">
         <v>12</v>
       </c>
       <c r="E192">
         <v>2024</v>
       </c>
       <c r="F192" t="s">
         <v>13</v>
       </c>
       <c r="G192" t="s">
         <v>14</v>
       </c>
       <c r="H192" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="I192" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>11</v>
       </c>
       <c r="D193" t="s">
         <v>12</v>
       </c>
       <c r="E193">
         <v>2024</v>
       </c>
       <c r="F193" t="s">
         <v>13</v>
       </c>
       <c r="G193" t="s">
         <v>14</v>
       </c>
       <c r="H193" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="I193" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>11</v>
       </c>
       <c r="D194" t="s">
         <v>12</v>
       </c>
       <c r="E194">
         <v>2024</v>
       </c>
       <c r="F194" t="s">
         <v>13</v>
       </c>
       <c r="G194" t="s">
         <v>14</v>
       </c>
       <c r="H194" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="I194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>11</v>
       </c>
       <c r="D195" t="s">
         <v>12</v>
       </c>
       <c r="E195">
         <v>2024</v>
       </c>
       <c r="F195" t="s">
         <v>13</v>
       </c>
       <c r="G195" t="s">
         <v>14</v>
       </c>
       <c r="H195" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="I195" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
         <v>12</v>
       </c>
       <c r="E196">
         <v>2024</v>
       </c>
       <c r="F196" t="s">
         <v>13</v>
       </c>
       <c r="G196" t="s">
         <v>14</v>
       </c>
       <c r="H196" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="I196" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>11</v>
       </c>
       <c r="D197" t="s">
         <v>12</v>
       </c>
       <c r="E197">
         <v>2024</v>
       </c>
       <c r="F197" t="s">
         <v>13</v>
       </c>
       <c r="G197" t="s">
         <v>14</v>
       </c>
       <c r="H197" t="s">
         <v>242</v>
       </c>
       <c r="I197" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>11</v>
       </c>
       <c r="D198" t="s">
         <v>12</v>
       </c>
       <c r="E198">
         <v>2024</v>
       </c>
       <c r="F198" t="s">
         <v>13</v>
       </c>
       <c r="G198" t="s">
         <v>14</v>
       </c>
       <c r="H198" t="s">
         <v>242</v>
       </c>
       <c r="I198" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>11</v>
       </c>
       <c r="D199" t="s">
         <v>12</v>
       </c>
       <c r="E199">
         <v>2024</v>
       </c>
       <c r="F199" t="s">
         <v>13</v>
       </c>
       <c r="G199" t="s">
         <v>14</v>
       </c>
       <c r="H199" t="s">
         <v>242</v>
       </c>
       <c r="I199" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>11</v>
       </c>
       <c r="D200" t="s">
         <v>12</v>
       </c>
       <c r="E200">
         <v>2024</v>
       </c>
       <c r="F200" t="s">
         <v>13</v>
       </c>
       <c r="G200" t="s">
         <v>14</v>
       </c>
       <c r="H200" t="s">
         <v>242</v>
       </c>
       <c r="I200" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>11</v>
       </c>
       <c r="D201" t="s">
         <v>12</v>
       </c>
       <c r="E201">
         <v>2024</v>
       </c>
       <c r="F201" t="s">
         <v>13</v>
       </c>
       <c r="G201" t="s">
         <v>14</v>
       </c>
       <c r="H201" t="s">
         <v>242</v>
       </c>
       <c r="I201" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>11</v>
       </c>
       <c r="D202" t="s">
         <v>12</v>
       </c>
       <c r="E202">
         <v>2024</v>
       </c>
       <c r="F202" t="s">
         <v>13</v>
       </c>
       <c r="G202" t="s">
         <v>14</v>
       </c>
       <c r="H202" t="s">
         <v>242</v>
       </c>
       <c r="I202" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>11</v>
       </c>
       <c r="D203" t="s">
         <v>12</v>
       </c>
       <c r="E203">
         <v>2024</v>
       </c>
       <c r="F203" t="s">
         <v>13</v>
       </c>
       <c r="G203" t="s">
         <v>14</v>
       </c>
       <c r="H203" t="s">
         <v>242</v>
       </c>
       <c r="I203" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>11</v>
       </c>
       <c r="D204" t="s">
         <v>12</v>
       </c>
       <c r="E204">
         <v>2024</v>
       </c>
       <c r="F204" t="s">
         <v>13</v>
       </c>
       <c r="G204" t="s">
         <v>14</v>
       </c>
       <c r="H204" t="s">
         <v>242</v>
       </c>
       <c r="I204" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
         <v>12</v>
       </c>
       <c r="E205">
         <v>2024</v>
       </c>
       <c r="F205" t="s">
         <v>13</v>
       </c>
       <c r="G205" t="s">
         <v>14</v>
       </c>
       <c r="H205" t="s">
         <v>242</v>
       </c>
       <c r="I205" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>11</v>
       </c>
       <c r="D206" t="s">
         <v>12</v>
       </c>
       <c r="E206">
         <v>2024</v>
       </c>
       <c r="F206" t="s">
         <v>13</v>
       </c>
       <c r="G206" t="s">
         <v>14</v>
       </c>
       <c r="H206" t="s">
         <v>242</v>
       </c>
       <c r="I206" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>11</v>
       </c>
       <c r="D207" t="s">
         <v>12</v>
       </c>
       <c r="E207">
         <v>2024</v>
       </c>
       <c r="F207" t="s">
         <v>13</v>
       </c>
       <c r="G207" t="s">
         <v>14</v>
       </c>
       <c r="H207" t="s">
         <v>242</v>
       </c>
       <c r="I207" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>11</v>
       </c>
       <c r="D208" t="s">
         <v>12</v>
       </c>
       <c r="E208">
         <v>2024</v>
       </c>
       <c r="F208" t="s">
         <v>13</v>
       </c>
       <c r="G208" t="s">
         <v>14</v>
       </c>
       <c r="H208" t="s">
         <v>242</v>
       </c>
       <c r="I208" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>11</v>
       </c>
       <c r="D209" t="s">
         <v>12</v>
       </c>
       <c r="E209">
         <v>2024</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
       </c>
       <c r="G209" t="s">
         <v>14</v>
       </c>
       <c r="H209" t="s">
         <v>242</v>
       </c>
       <c r="I209" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>11</v>
       </c>
       <c r="D210" t="s">
         <v>12</v>
       </c>
       <c r="E210">
         <v>2024</v>
       </c>
       <c r="F210" t="s">
         <v>13</v>
       </c>
       <c r="G210" t="s">
         <v>14</v>
       </c>
       <c r="H210" t="s">
         <v>242</v>
       </c>
       <c r="I210" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>11</v>
       </c>
       <c r="D211" t="s">
         <v>12</v>
       </c>
       <c r="E211">
         <v>2024</v>
       </c>
       <c r="F211" t="s">
         <v>13</v>
       </c>
       <c r="G211" t="s">
         <v>14</v>
       </c>
       <c r="H211" t="s">
         <v>242</v>
       </c>
       <c r="I211" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
         <v>12</v>
       </c>
       <c r="E212">
         <v>2024</v>
       </c>
       <c r="F212" t="s">
         <v>13</v>
       </c>
       <c r="G212" t="s">
         <v>14</v>
       </c>
       <c r="H212" t="s">
         <v>242</v>
       </c>
       <c r="I212" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>11</v>
       </c>
       <c r="D213" t="s">
         <v>12</v>
       </c>
       <c r="E213">
         <v>2024</v>
       </c>
       <c r="F213" t="s">
         <v>13</v>
       </c>
       <c r="G213" t="s">
         <v>14</v>
       </c>
       <c r="H213" t="s">
-        <v>41</v>
+        <v>242</v>
       </c>
       <c r="I213" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>11</v>
       </c>
       <c r="D214" t="s">
         <v>12</v>
       </c>
       <c r="E214">
         <v>2024</v>
       </c>
       <c r="F214" t="s">
         <v>13</v>
       </c>
       <c r="G214" t="s">
         <v>14</v>
       </c>
       <c r="H214" t="s">
-        <v>16</v>
+        <v>242</v>
       </c>
       <c r="I214" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>11</v>
       </c>
       <c r="D215" t="s">
         <v>12</v>
       </c>
       <c r="E215">
         <v>2024</v>
       </c>
       <c r="F215" t="s">
         <v>13</v>
       </c>
       <c r="G215" t="s">
         <v>14</v>
       </c>
       <c r="H215" t="s">
-        <v>16</v>
+        <v>242</v>
       </c>
       <c r="I215" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>11</v>
       </c>
       <c r="D216" t="s">
         <v>12</v>
       </c>
       <c r="E216">
         <v>2024</v>
       </c>
       <c r="F216" t="s">
         <v>13</v>
       </c>
       <c r="G216" t="s">
         <v>14</v>
       </c>
       <c r="H216" t="s">
-        <v>16</v>
+        <v>242</v>
       </c>
       <c r="I216" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>11</v>
       </c>
       <c r="D217" t="s">
         <v>12</v>
       </c>
       <c r="E217">
         <v>2024</v>
       </c>
       <c r="F217" t="s">
         <v>13</v>
       </c>
       <c r="G217" t="s">
         <v>14</v>
       </c>
       <c r="H217" t="s">
         <v>242</v>
       </c>
       <c r="I217" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>11</v>
       </c>
       <c r="D218" t="s">
         <v>12</v>
       </c>
       <c r="E218">
         <v>2024</v>
       </c>
       <c r="F218" t="s">
         <v>13</v>
       </c>
       <c r="G218" t="s">
         <v>14</v>
       </c>
       <c r="H218" t="s">
         <v>242</v>
       </c>
       <c r="I218" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
       <c r="D219" t="s">
         <v>12</v>
       </c>
       <c r="E219">
         <v>2024</v>
       </c>
       <c r="F219" t="s">
         <v>13</v>
       </c>
       <c r="G219" t="s">
         <v>14</v>
       </c>
       <c r="H219" t="s">
-        <v>242</v>
+        <v>41</v>
       </c>
       <c r="I219" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
+        <v>272</v>
+      </c>
+      <c r="B220" t="s">
+        <v>10</v>
+      </c>
+      <c r="C220" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" t="s">
+        <v>273</v>
+      </c>
+      <c r="E220">
+        <v>2026</v>
+      </c>
+      <c r="F220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" t="s">
+        <v>14</v>
+      </c>
+      <c r="H220" t="s">
+        <v>16</v>
+      </c>
+      <c r="I220" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>265</v>
+      </c>
+      <c r="B221" t="s">
+        <v>10</v>
+      </c>
+      <c r="C221" t="s">
+        <v>11</v>
+      </c>
+      <c r="D221" t="s">
+        <v>12</v>
+      </c>
+      <c r="E221">
+        <v>2026</v>
+      </c>
+      <c r="F221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" t="s">
+        <v>14</v>
+      </c>
+      <c r="H221" t="s">
+        <v>16</v>
+      </c>
+      <c r="I221" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>266</v>
+      </c>
+      <c r="B222" t="s">
+        <v>10</v>
+      </c>
+      <c r="C222" t="s">
+        <v>11</v>
+      </c>
+      <c r="D222" t="s">
+        <v>12</v>
+      </c>
+      <c r="E222">
+        <v>2026</v>
+      </c>
+      <c r="F222" t="s">
+        <v>13</v>
+      </c>
+      <c r="G222" t="s">
+        <v>14</v>
+      </c>
+      <c r="H222" t="s">
+        <v>16</v>
+      </c>
+      <c r="I222" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>267</v>
+      </c>
+      <c r="B223" t="s">
+        <v>10</v>
+      </c>
+      <c r="C223" t="s">
+        <v>11</v>
+      </c>
+      <c r="D223" t="s">
+        <v>12</v>
+      </c>
+      <c r="E223">
+        <v>2026</v>
+      </c>
+      <c r="F223" t="s">
+        <v>13</v>
+      </c>
+      <c r="G223" t="s">
+        <v>14</v>
+      </c>
+      <c r="H223" t="s">
+        <v>16</v>
+      </c>
+      <c r="I223" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>268</v>
+      </c>
+      <c r="B224" t="s">
+        <v>10</v>
+      </c>
+      <c r="C224" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" t="s">
+        <v>12</v>
+      </c>
+      <c r="E224">
+        <v>2024</v>
+      </c>
+      <c r="F224" t="s">
+        <v>13</v>
+      </c>
+      <c r="G224" t="s">
+        <v>14</v>
+      </c>
+      <c r="H224" t="s">
+        <v>242</v>
+      </c>
+      <c r="I224" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>269</v>
+      </c>
+      <c r="B225" t="s">
+        <v>10</v>
+      </c>
+      <c r="C225" t="s">
+        <v>11</v>
+      </c>
+      <c r="D225" t="s">
+        <v>12</v>
+      </c>
+      <c r="E225">
+        <v>2024</v>
+      </c>
+      <c r="F225" t="s">
+        <v>13</v>
+      </c>
+      <c r="G225" t="s">
+        <v>14</v>
+      </c>
+      <c r="H225" t="s">
+        <v>242</v>
+      </c>
+      <c r="I225" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>270</v>
+      </c>
+      <c r="B226" t="s">
+        <v>10</v>
+      </c>
+      <c r="C226" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" t="s">
+        <v>12</v>
+      </c>
+      <c r="E226">
+        <v>2024</v>
+      </c>
+      <c r="F226" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" t="s">
+        <v>14</v>
+      </c>
+      <c r="H226" t="s">
+        <v>242</v>
+      </c>
+      <c r="I226" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
         <v>271</v>
       </c>
-      <c r="B220" t="s">
-[...17 lines deleted...]
-      <c r="H220" t="s">
+      <c r="B227" t="s">
+        <v>10</v>
+      </c>
+      <c r="C227" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" t="s">
+        <v>12</v>
+      </c>
+      <c r="E227">
+        <v>2024</v>
+      </c>
+      <c r="F227" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" t="s">
+        <v>14</v>
+      </c>
+      <c r="H227" t="s">
         <v>242</v>
       </c>
-      <c r="I220" t="s">
+      <c r="I227" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>