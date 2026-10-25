--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0062A33B" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00DB29ED">
       <w:pPr>
         <w:ind w:right="-62"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF58A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>ANEXO V</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631CB0D3" w14:textId="79A434AE" w:rsidR="00DB29ED" w:rsidRDefault="00DB29ED" w:rsidP="00DB29ED">
       <w:pPr>
         <w:ind w:right="-62"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -151,315 +151,356 @@
         </w:rPr>
         <w:t>TIPO DE BIOINSUMO A REGISTRAR:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="708" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="409"/>
         <w:gridCol w:w="3386"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="444"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="71C05B38" w14:textId="77777777" w:rsidTr="00D65C87">
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="71C05B38" w14:textId="77777777" w:rsidTr="00477158">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="409" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="469694B4" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19D3AA30" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Producto microbial para control de plagas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6834C362" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B387F89" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51818B0D" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Producto Bioquímico</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="0CAD882B" w14:textId="77777777" w:rsidTr="00D65C87">
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="0CAD882B" w14:textId="77777777" w:rsidTr="00477158">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="409" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B7869F4" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5585A429" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Macroorganismos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02F78FBE" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="444" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E520D24" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6E520D24" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
-[...15 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="5CCF02DC" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Inoculante Biológico </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="5A0B6713" w14:textId="77777777" w:rsidTr="00D65C87">
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="5A0B6713" w14:textId="77777777" w:rsidTr="00477158">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="409" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="784D8FB7" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="528F653A" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Extracto Vegetal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="622B44C0" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="444" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30F95C0F" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="694D6AE9" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Bioabono</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="034E8A1A" w14:textId="77777777" w:rsidR="003D64BD" w:rsidRPr="00BF58A5" w:rsidRDefault="003D64BD" w:rsidP="003D64BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -524,1738 +565,2065 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Adjuntar la siguiente documentación:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="440"/>
         <w:gridCol w:w="7412"/>
         <w:gridCol w:w="423"/>
         <w:gridCol w:w="553"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="51C43D73" w14:textId="77777777" w:rsidTr="00D65C87">
-[...2 lines deleted...]
-            <w:tcW w:w="392" w:type="dxa"/>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="51C43D73" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6A56C43A" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7449" w:type="dxa"/>
+            <w:tcW w:w="7412" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1DB2CA73" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Documentos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6F0D6E66" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Si</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="458" w:type="dxa"/>
+            <w:tcW w:w="553" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="715129FA" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>N.A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="560097E1" w14:textId="77777777" w:rsidTr="00D65C87">
-[...2 lines deleted...]
-            <w:tcW w:w="392" w:type="dxa"/>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="560097E1" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="707658B0" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7449" w:type="dxa"/>
+            <w:tcW w:w="7412" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07355812" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Original o copia del certificado de existencia y representación legal expedido por la cámara de comercio si es persona jurídica, con fecha de expedición no mayor a noventa (90) días calendario previo a la presentación de la solicitud ante el ICA; si se trata de una persona natural presentar copia del RUT y cedula de ciudadanía y/o certificado de cámara y comercio.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24804F08" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="458" w:type="dxa"/>
+            <w:tcW w:w="553" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6964AAFD" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="65827101" w14:textId="77777777" w:rsidTr="00D65C87">
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="65827101" w14:textId="77777777" w:rsidTr="00F45B32">
         <w:trPr>
           <w:trHeight w:val="1036"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FCF891F" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7449" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="07CC6A2B" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D45A9F7" w14:textId="77777777" w:rsidR="00490364" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contar con un laboratorio de control de calidad registrado en el ICA o anexar copia del contrato suscrito con un laboratorio registrado ante el ICA, que incluya el análisis de mínimo dos muestras al año. Cuando no exista la capacidad analítica registrada en el ICA para el control de calidad del producto, se aceptará el contrato de control de calidad y los resultados de estabilidad del producto </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Contar con un laboratorio de control de calidad registrado en el ICA o anexar copia del contrato suscrito con un laboratorio registrado ante el ICA, que incluya el análisis de mínimo dos muestras al año. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07CC6A2B" w14:textId="431B66DB" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>realizados por un laboratorio internacional acreditado ante el Organismo Nacional de Acreditación o avalado por la entidad sanitaria competente del país proveedor de estas pruebas.</w:t>
+              <w:t>Cuando no exista la capacidad analítica registrada en el ICA para el control de calidad del producto, se aceptará el contrato de control de calidad y los resultados de estabilidad del producto realizados por un laboratorio internacional acreditado ante el Organismo Nacional de Acreditación o avalado por la entidad sanitaria competente del país proveedor de estas pruebas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4811A97F" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="458" w:type="dxa"/>
+            <w:tcW w:w="553" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68A0379D" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="256936FF" w14:textId="77777777" w:rsidTr="00D65C87">
-[...2 lines deleted...]
-            <w:tcW w:w="392" w:type="dxa"/>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="256936FF" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58360D93" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7449" w:type="dxa"/>
+            <w:tcW w:w="7412" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CB3B4EB" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Copia del concepto toxicológico del Instituto Nacional de Salud o la entidad que haga sus veces para productos agentes microbiales, extractos vegetales y sustancias bioquímicas con actividad biocida.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05306029" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="458" w:type="dxa"/>
+            <w:tcW w:w="553" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BE5AEA2" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="17E0A572" w14:textId="77777777" w:rsidTr="00D65C87">
-[...5 lines deleted...]
-          <w:p w14:paraId="506FACAD" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+      <w:tr w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w14:paraId="3EBDE562" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD3FD3D" w14:textId="7F13B63C" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="007B7C4E" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA6C608" w14:textId="32799A84" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="00F45B32" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...7 lines deleted...]
-            <w:tcW w:w="7449" w:type="dxa"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copia del </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Licenciamiento ambiental o documento de no requiere, emitido por la Autoridad Nacional de Licencias Ambientales (ANLA)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o la entidad que haga sus veces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>para productos importados (Si Aplica).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2807F594" w14:textId="77777777" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="00F45B32" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5464EBFB" w14:textId="77777777" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="00F45B32" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="17E0A572" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="506FACAD" w14:textId="5505ED31" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="007B7C4E" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67405318" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Certificación de la entrega del material de referencia en el Laboratorio Nacional de Insumos Agrícolas (LANIA) del ICA o el que haga sus veces.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29C0AF4A" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="458" w:type="dxa"/>
+            <w:tcW w:w="553" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60116F1D" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="6C61CAD5" w14:textId="77777777" w:rsidTr="00D65C87">
-[...5 lines deleted...]
-          <w:p w14:paraId="2037CE33" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="6C61CAD5" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2037CE33" w14:textId="67CB4B71" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="007B7C4E" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EE2E75" w14:textId="7E297B96" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="0033420E" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ficha</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB29ED" w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Técnica del producto.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2778ED43" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6532E400" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w14:paraId="12BFA7F0" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAF50BA" w14:textId="6FCF2C65" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="007B7C4E" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B8D972" w14:textId="638A3885" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="00F45B32" w:rsidP="00F45B32">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...14 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Proyecto de etiqueta.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7AB738" w14:textId="77777777" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="00F45B32" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD399CA" w14:textId="77777777" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="00F45B32" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w14:paraId="33563AF0" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3974498C" w14:textId="77777777" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="00F45B32" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D364A7D" w14:textId="6DE77541" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="00F45B32" w:rsidP="00F45B32">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Proyecto de folleto, solo aplica para presentaciones menores a 1L o 1Kg.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D473F3" w14:textId="77777777" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="00F45B32" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F71299C" w14:textId="77777777" w:rsidR="00F45B32" w:rsidRPr="00BF58A5" w:rsidRDefault="00F45B32" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="176ACD1F" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9A5596" w14:textId="32038FAA" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="007B7C4E" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D24C90" w14:textId="4991765F" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Hoja Técnica del producto en castellano que contenga las medidas de seguridad.</w:t>
+              <w:t>Prueba de estabilidad del producto realizado a dos lotes, cada uno al tiempo cero</w:t>
+            </w:r>
+            <w:r w:rsidR="005373C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (máximo 1 mes después de la fecha de formulación)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y al final del periodo de </w:t>
+            </w:r>
+            <w:r w:rsidR="00477158" w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>vigencia, que</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contengan lo siguiente:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2778ED43" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
-[...13 lines deleted...]
-          <w:p w14:paraId="6532E400" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+          <w:p w14:paraId="12CFE776" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CEF67B8" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="12BFA7F0" w14:textId="77777777" w:rsidTr="00D65C87">
-[...164 lines deleted...]
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="29494C5C" w14:textId="77777777" w:rsidTr="00D65C87">
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="29494C5C" w14:textId="77777777" w:rsidTr="00F45B32">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="440" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="774BD87A" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7449" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="33BCC5B2" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BCC5B2" w14:textId="53E5299A" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Bioensayo que determine su actividad biológica.  En el caso de los controladores biológicos, el bioensayo puede realizarse sobre un blanco biológico diferente al que se pretende registrar siempre y cuando se demuestre su acción mediante prueba de eficacia.</w:t>
+              <w:t>Bioensayo que determine su actividad biológica.  En el caso de los controladores biológicos, el bioensayo puede realizarse sobre un blanco biológico diferente al que se pretende registrar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BF8FD6D" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="458" w:type="dxa"/>
+            <w:tcW w:w="553" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A1F2E8A" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="259B5E79" w14:textId="77777777" w:rsidTr="00D65C87">
-[...2 lines deleted...]
-            <w:tcW w:w="392" w:type="dxa"/>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="259B5E79" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C03324C" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7449" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="21AD7563" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF59F9B" w14:textId="03556A92" w:rsidR="00F45B32" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Identificación y declaración de la composición garantizada de los ingredientes activos.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="167D2079" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+              <w:t>Identificación y declaración de la composición garantizada de los ingredientes activos</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la siguiente manera:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25EF130A" w14:textId="77777777" w:rsidR="00F45B32" w:rsidRPr="00F45B32" w:rsidRDefault="00DB29ED" w:rsidP="00F45B32">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="439"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para bioinsumos elaborados con </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>microorganismos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, la identificación debe incluir el género y especie (a excepción de micorrizas donde solo se requiere el género) y la concentración de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>los mismos</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expresada en términos UFC/g, UFC/mL, esporas viables/g, esporas viables/mL e indicar el origen de la materia orgánica para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>bioabonos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27556DC9" w14:textId="6E32979B" w:rsidR="00A70DCE" w:rsidRPr="00F45B32" w:rsidRDefault="00DB29ED" w:rsidP="00F45B32">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="439"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para los </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>extractos vegetales</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A70DCE" w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>se debe presentar la concentración de los ingredientes activos, de acuerdo con la naturaleza del producto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E3C873" w14:textId="4D3E8E54" w:rsidR="00DB29ED" w:rsidRPr="00F45B32" w:rsidRDefault="00DB29ED" w:rsidP="00F45B32">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="439"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Para los </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>macroorganismos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, la identificación debe incluir el género y/o especie y la concentración de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>los mismos</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expresada en términos de número de individuos juveniles infectados JI/g o mL, o número de individuos/unidad de envase.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278DD36C" w14:textId="0FCBCC17" w:rsidR="00DB29ED" w:rsidRPr="00F45B32" w:rsidRDefault="00DB29ED" w:rsidP="00F45B32">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="439"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para las </w:t>
+            </w:r>
+            <w:r w:rsidR="00A70DCE" w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sustancias </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A70DCE" w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>bioquimicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A70DCE" w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, se deberá presentar la concentración de los ingredientes activos, </w:t>
+            </w:r>
+            <w:r w:rsidR="003C095C" w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>de acuerdo con</w:t>
+            </w:r>
+            <w:r w:rsidR="00A70DCE" w:rsidRPr="00F45B32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la naturaleza del producto.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F4A297" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="720E31DA" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="5B73A18F" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="54841F8C" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBB24A9" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota 1: Para bioinsumos elaborados con microorganismos, la identificación debe incluir el género y especie (a excepción de micorrizas donde solo se requiere el género) y la concentración de los mismos expresada en términos UFC/g, UFC/mL, esporas viables/g, esporas viables/mL e indicar el origen de la materia orgánica para </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Pureza microbiológica mínimo del 95%, no debe contener microorganismos contaminantes, ni patógenos a humanos, plantas o animales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="057A4954" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>bioabonos</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Nota: Cuando se trate de Extractos Vegetales y Sustancias Bioquímicas, se debe relacionar el contenido de contaminantes microbiológicos tipo mesófilos aerobios y hongos como UFC contaminantes/g o UFC contaminantes/mL, que no debe ser superior a 1x10</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UFC/mL o UFC/g.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5BDE94" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="42769D0C" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="795B7449" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E09E0BC" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFF7AD1" w14:textId="45348181" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Determinaciones fisicoquímicas como valor de pH, densidad, humedad, granulometría y otras que correspondan a la naturaleza y tipo de formulación del producto.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="73177AC4" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CD9F0C" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="2D9F1BC8" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4489080F" w14:textId="3D5BBD4A" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="007B7C4E" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="580704E2" w14:textId="4FE4367C" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Copia del Protocolo de ensayo de eficacia aprobado por el ICA o por quien este delegue o autorice</w:t>
+            </w:r>
+            <w:r w:rsidR="00490364">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27556DC9" w14:textId="77777777" w:rsidR="00A70DCE" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00A70DCE">
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="20533F59" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B20CBA" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="2DAE1A43" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF983D3" w14:textId="34482EDB" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="007B7C4E" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5846EDE7" w14:textId="7641E87C" w:rsidR="00A70DCE" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00616D9E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota 2: Para los extractos vegetales </w:t>
+              <w:t>Informe final de ensayo de eficacia</w:t>
             </w:r>
             <w:r w:rsidR="00A70DCE" w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recomendaciones de uso</w:t>
+            </w:r>
+            <w:r w:rsidR="00A70DCE" w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:r w:rsidR="00A70DCE" w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>se debe presentar la concentración de los ingredientes activos, de acuerdo con la naturaleza del producto.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">dosis recomendada. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E430A06" w14:textId="1DF6A29D" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00A70DCE" w:rsidP="00616D9E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nota: En caso de productos asociados al recubrimiento de semilla indicar la dosis adecuada para lograr el recubrimiento por cada kilogramo de semilla.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE44FE3" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD98AC9" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="5D02D351" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="034C6680" w14:textId="665C09E7" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>, se deberá presentar la concentración de los ingredientes activos, de acuerdo a la naturaleza del producto.</w:t>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007B7C4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2504DE12" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pruebas de compatibilidad con agroquímicos, si el producto es compatible con estas sustancias.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06F4A297" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
-[...13 lines deleted...]
-          <w:p w14:paraId="720E31DA" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+          <w:p w14:paraId="46C81A67" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A9C54D" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="5B73A18F" w14:textId="77777777" w:rsidTr="00D65C87">
-[...25 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="6FB28663" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5071BB0B" w14:textId="12D143EC" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007B7C4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="36216F10" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Nota: Cuando se trate de Extractos Vegetales y Sustancias Bioquímicas, se debe relacionar el contenido de contaminantes microbiológicos tipo mesófilos aerobios y hongos como UFC contaminantes/g o UFC contaminantes/mL, que no debe ser superior a 1x10</w:t>
+              <w:t>Descripción</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:vertAlign w:val="superscript"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para la eliminación de productos vencidos o fuera de especificaciones técnicas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAE7907" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F65CE92" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="70AB5ACE" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDA6B84" w14:textId="6145A0BC" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00BD4AB9" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> UFC/mL o UFC/g.</w:t>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007B7C4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5B81FF" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Certificación del titular del registro donde conste que ha celebrado un contrato de producción, en caso de ser productor por contrato.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5BDE94" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
-[...13 lines deleted...]
-          <w:p w14:paraId="42769D0C" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+          <w:p w14:paraId="2D96BB5A" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9E2984" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="795B7449" w14:textId="77777777" w:rsidTr="00D65C87">
-[...25 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="26E7AEFA" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C79754" w14:textId="38069A13" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>Determinaciones fisicoquímicas como valor de pH, densidad, humedad, granulometría y otras que correspondan a la naturaleza y tipo de formulación del producto.</w:t>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007B7C4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="182D6E7D" w14:textId="2AAC65C7" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00616D9E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En caso de productos importados, anexar autorización del productor para comercialización del producto en Colombia </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en la cual se incluya el certificado de análisis </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>del mismo</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="73177AC4" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
-[...13 lines deleted...]
-          <w:p w14:paraId="66CD9F0C" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+          <w:p w14:paraId="21F47B97" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3622F4" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="2D9F1BC8" w14:textId="77777777" w:rsidTr="00D65C87">
-[...5 lines deleted...]
-          <w:p w14:paraId="4489080F" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="63BCBBED" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21307979" w14:textId="0549D44C" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>8</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="580704E2" w14:textId="7F37DADE" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007B7C4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D073FCF" w14:textId="32C954BE" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00616D9E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Copia del Protocolo de ensayo de eficacia aprobado por el ICA o por quien este delegue o autorice,</w:t>
+              <w:t xml:space="preserve">En caso de productos importados anexar certificado de libre venta en el país de origen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">expedido por la autoridad nacional competente o certificación oficial que indique que no necesita registro de venta en el país.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="20533F59" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
-[...13 lines deleted...]
-          <w:p w14:paraId="34B20CBA" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+          <w:p w14:paraId="0A27C138" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="322C2CBA" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="2DAE1A43" w14:textId="77777777" w:rsidTr="00D65C87">
-[...5 lines deleted...]
-          <w:p w14:paraId="4BF983D3" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+      <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="5967C012" w14:textId="77777777" w:rsidTr="00F45B32">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A826390" w14:textId="5A4E7152" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>9</w:t>
-[...14 lines deleted...]
-                <w:bCs/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007B7C4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7412" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57327DCD" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Informe final de ensayo de eficacia</w:t>
-[...40 lines deleted...]
-              <w:t>Nota: En caso de productos asociados al recubrimiento de semilla indicar la dosis adecuada para lograr el recubrimiento por cada kilogramo de semilla.</w:t>
+              <w:t>Recibo de pago de la tarifa establecida por el ICA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE44FE3" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
-[...489 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="4711104B" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="458" w:type="dxa"/>
+            <w:tcW w:w="553" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74AAD985" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76FD9759" w14:textId="77777777" w:rsidR="00D5750F" w:rsidRDefault="00D5750F" w:rsidP="00DB29ED">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C405D02" w14:textId="33A71751" w:rsidR="00DB29ED" w:rsidRDefault="00DB29ED" w:rsidP="00DB29ED">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -2780,157 +3148,147 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Composición garantizada, indicando </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>género</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> y especie, concentración en términos UFC/g, UFC/mL, esporas viables/g, esporas viables/mL, %P/V, número de individuos juveniles infectados JI/g o mL, según el tipo de bioinsumo. </w:t>
+              <w:t xml:space="preserve"> y especie, concentración en términos UFC/g, UFC/mL, esporas viables/g, esporas viables/mL, %P/V, número de individuos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF58A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">juveniles infectados JI/g o mL, según el tipo de bioinsumo. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CD62735" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="71E26566" w14:textId="77777777" w:rsidTr="00D65C87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCA29C1" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+          <w:p w14:paraId="22B0C5EE" w14:textId="010B00D4" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Relación y contenido de aditivos o materiales auxiliares de soporte.</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="72A5F5D4" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63D4B2F6" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w14:paraId="703E4DCE" w14:textId="77777777" w:rsidTr="00D65C87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1558F8B0" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
+          <w:p w14:paraId="11492A84" w14:textId="1E2B66F6" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF58A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Método y condiciones especiales de aplicación.</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="3EF0D4BB" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="381DEE6A" w14:textId="77777777" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D65C87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -2998,201 +3356,199 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27D40E6D" w14:textId="77777777" w:rsidR="005373C5" w:rsidRDefault="00DB29ED" w:rsidP="00D5750F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF58A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Teléfono: _____________________ Fax: _______________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735B7912" w14:textId="54A70E15" w:rsidR="00DB29ED" w:rsidRPr="00BF58A5" w:rsidRDefault="00DB29ED" w:rsidP="00D5750F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00BF58A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Correo electrónico: ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BD17BD" w14:textId="5244A2B3" w:rsidR="00477DBE" w:rsidRPr="00BF58A5" w:rsidRDefault="00477DBE" w:rsidP="00DB29ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00477DBE" w:rsidRPr="00BF58A5" w:rsidSect="00D5750F">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1944" w:right="1701" w:bottom="1417" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D38BE57" w14:textId="77777777" w:rsidR="003C60D2" w:rsidRDefault="003C60D2" w:rsidP="00D300C9">
+    <w:p w14:paraId="3DC4FB19" w14:textId="77777777" w:rsidR="00442E4A" w:rsidRDefault="00442E4A" w:rsidP="00D300C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12C2AF52" w14:textId="77777777" w:rsidR="003C60D2" w:rsidRDefault="003C60D2" w:rsidP="00D300C9">
+    <w:p w14:paraId="15A61E1A" w14:textId="77777777" w:rsidR="00442E4A" w:rsidRDefault="00442E4A" w:rsidP="00D300C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="541BE408" w14:textId="77777777" w:rsidR="00797A90" w:rsidRDefault="00797A90">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="723E8EDF" w14:textId="50B22779" w:rsidR="002E686C" w:rsidRDefault="008D55FE" w:rsidP="00F6127B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DA12991" wp14:editId="0AC48D00">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="bottomMargin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6172200" cy="278130"/>
               <wp:effectExtent l="0" t="0" r="0" b="7620"/>
               <wp:wrapNone/>
               <wp:docPr id="164" name="Grupo 164"/>
@@ -3263,216 +3619,252 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4A7736FE" w14:textId="24032FA0" w:rsidR="008D55FE" w:rsidRPr="003225E0" w:rsidRDefault="008D55FE">
+                          <w:p w14:paraId="4A7736FE" w14:textId="06B41B51" w:rsidR="008D55FE" w:rsidRPr="003225E0" w:rsidRDefault="008D55FE">
                             <w:pPr>
                               <w:pStyle w:val="Piedepgina"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003225E0">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:color w:val="201F1E"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
-                              <w:t>FORMA3-124</w:t>
+                              <w:t>FORMA</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003C095C">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="201F1E"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003225E0">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="201F1E"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>3-124</w:t>
                             </w:r>
                             <w:r w:rsidR="00DB29ED" w:rsidRPr="003225E0">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:color w:val="201F1E"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003225E0">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:color w:val="201F1E"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> V.</w:t>
                             </w:r>
-                            <w:r w:rsidR="003D64BD" w:rsidRPr="00EC2CB5">
+                            <w:r w:rsidR="00490364">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>5</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="45720" rIns="0" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+        <mc:Fallback>
           <w:pict>
             <v:group w14:anchorId="5DA12991" id="Grupo 164" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:434.8pt;margin-top:0;width:486pt;height:21.9pt;z-index:251660288;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:bottom-margin-area" coordsize="61722,2781" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuQq7VfAMAAJIKAAAOAAAAZHJzL2Uyb0RvYy54bWzEVt1O2zAUvp+0d7B8P9KGtkBEQIwNNAkB&#10;AiauXcdpojm2Z7uk7G32LHuxHR8n4a9iiE2Mi+Cf8/vlfF+zu79qJLkR1tVa5XS8MaJEKK6LWi1y&#10;+vXq6MM2Jc4zVTCplcjprXB0f+/9u93WZCLVlZaFsASCKJe1JqeV9yZLEscr0TC3oY1QcFlq2zAP&#10;W7tICstaiN7IJB2NZkmrbWGs5sI5OP0UL+kexi9Lwf1ZWTrhicwp1ObxafE5D89kb5dlC8tMVfOu&#10;DPaKKhpWK0g6hPrEPCNLWz8J1dTcaqdLv8F1k+iyrLnAHqCb8ehRN8dWLw32ssjahRlgAmgf4fTq&#10;sPz05tiaS3NuAYnWLAAL3IVeVqVtwn+okqwQstsBMrHyhMPhbLyVwnughMNdurU93uww5RUA/8SN&#10;V5+fd0z6tMmDYloD4+HuEHB/h8BlxYxAYF0GCJxbUhcwvbMpJYo1MKYXMDi/fqrFUmoSjhEctB2g&#10;cpkD1NbglKbbs4DIU7CmO5NNvIpgTTZTBGvomWXGOn8sdEPCIqcWysCxYjcnzkMRYNqbhMxOy7o4&#10;qqXETeCMOJSW3DCY9vliHF2lqVg86rMhu4IlBnwQRKoQSukQNOYLJ/Ay+nZx5W+lCHZSXYgSsINB&#10;SDHZEDkmZJwL5WMdrmKFiMfTEfwFTKGdwQN3GDBELiH/ELsL8LC/PnYM09kHV4G0H5xHzxUWnQcP&#10;zKyVH5ybWmm7LoCErrrM0b4HKUITUJrr4hYmy+ooOs7woxre6glz/pxZUBmYEVBOfwaPUuo2p7pb&#10;UVJp+2PdebCH0YdbSlpQrZy670tmBSXyiwJS7IwnkyBzuJlMt2DAiL1/M79/o5bNoYZRGYNGG47L&#10;YO9lvyytbq5BYA9CVrhiikPunHJv+82hj2oKEs3FwQGagbQZ5k/UpeEheEA1TO3V6ppZ0422BwU5&#10;1T0RWfZowqNt8FT6YOl1WeP43+Ha4Q2iEHTrTdRh1qvD4ZIVVhMY59BFUIjZI4UgfvVRAytwSJAy&#10;67UCMAWZ2JmmKDEwu506PlSKGQgKGrxeKQZGB9ISmLXZ5jQyY7iB4JH9kQ6d4NwVj6s1zH8BwdbT&#10;+gWOb03r4tsfae1X8xUwP6DxPxgOE7OG3XD6b5jt34zXzgReHz3Ha/wGgA8f/GnoPtLCl9X9PerA&#10;3afk3m8AAAD//wMAUEsDBBQABgAIAAAAIQCFndUH3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9PS8NAEMXvgt9hGcGb3aT1TxuzKaWopyLYCtLbNJkmodnZkN0m6bd39KKXB483vPebdDnaRvXU&#10;+dqxgXgSgSLOXVFzaeBz93o3B+UDcoGNYzJwIQ/L7PoqxaRwA39Qvw2lkhL2CRqoQmgTrX1ekUU/&#10;cS2xZEfXWQxiu1IXHQ5Sbhs9jaJHbbFmWaiwpXVF+Wl7tgbeBhxWs/il35yO68t+9/D+tYnJmNub&#10;cfUMKtAY/o7hB1/QIROmgztz4VVjQB4JvyrZ4mkq9mDgfjYHnaX6P3z2DQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAO5CrtV8AwAAkgoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIWd1QfcAAAABAEAAA8AAAAAAAAAAAAAAAAA1gUAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADfBgAAAAA=&#10;">
               <v:rect id="Rectángulo 165" o:spid="_x0000_s1027" style="position:absolute;left:2286;width:59436;height:2743;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsHuMVwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLyZTYXGmrpKKS3GY9JS8DZkxySYnQ27WxP/fbcgeJvH+5zNbjK9uJDznWUFT0kKgri2&#10;uuNGwffX5+IFhA/IGnvLpOBKHnbbh9kGc21HLulShUbEEPY5KmhDGHIpfd2SQZ/YgThyJ+sMhghd&#10;I7XDMYabXi7TNJMGO44NLQ703lJ9rn6NgnW2PLjyZ38cT9fxeG5WWKw/UKn54/T2CiLQFO7im7vQ&#10;cX72DP/PxAvk9g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsHuMVwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="2pt">
                 <v:fill opacity="0"/>
               </v:rect>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Cuadro de texto 166" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;top:95;width:59436;height:2686;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwPAwRwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlBG91Uw+hRFcRa6Enaa0PMGTHJG12Nu5uktWn7wpCb/Px/c5qE00rBnK+sazgZZ6BIC6t&#10;brhScPp+f34F4QOyxtYyKbiSh8168rTCQtuRv2g4hkqkEPYFKqhD6AopfVmTQT+3HXHiztYZDAm6&#10;SmqHYwo3rVxkWS4NNpwaauxoV1P5e+yNgs9Bl6FfjG+3Q3aJ/W1/+HGxV2o2jdsliEAx/Isf7g+d&#10;5uc53J9JF8j1HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBwPAwRwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="4A7736FE" w14:textId="24032FA0" w:rsidR="008D55FE" w:rsidRPr="003225E0" w:rsidRDefault="008D55FE">
+                    <w:p w14:paraId="4A7736FE" w14:textId="06B41B51" w:rsidR="008D55FE" w:rsidRPr="003225E0" w:rsidRDefault="008D55FE">
                       <w:pPr>
                         <w:pStyle w:val="Piedepgina"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003225E0">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:color w:val="201F1E"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
-                        <w:t>FORMA3-124</w:t>
+                        <w:t>FORMA</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003C095C">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="201F1E"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003225E0">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="201F1E"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>3-124</w:t>
                       </w:r>
                       <w:r w:rsidR="00DB29ED" w:rsidRPr="003225E0">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:color w:val="201F1E"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003225E0">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:color w:val="201F1E"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> V.</w:t>
                       </w:r>
-                      <w:r w:rsidR="003D64BD" w:rsidRPr="00EC2CB5">
+                      <w:r w:rsidR="00490364">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>5</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F563185" w14:textId="77777777" w:rsidR="00797A90" w:rsidRDefault="00797A90">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="266D09FF" w14:textId="77777777" w:rsidR="003C60D2" w:rsidRDefault="003C60D2" w:rsidP="00D300C9">
+    <w:p w14:paraId="0A3DA122" w14:textId="77777777" w:rsidR="00442E4A" w:rsidRDefault="00442E4A" w:rsidP="00D300C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F45096B" w14:textId="77777777" w:rsidR="003C60D2" w:rsidRDefault="003C60D2" w:rsidP="00D300C9">
+    <w:p w14:paraId="3FFCC80E" w14:textId="77777777" w:rsidR="00442E4A" w:rsidRDefault="00442E4A" w:rsidP="00D300C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2176FA59" w14:textId="43EF8563" w:rsidR="00797A90" w:rsidRDefault="00BF58A5" w:rsidP="00BF58A5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="1032"/>
         <w:tab w:val="right" w:pos="8647"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                                                                                                                                                                         </w:t>
     </w:r>
     <w:r w:rsidR="00797A90">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005F4FE9">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00797A90">
       <w:tab/>
@@ -3514,51 +3906,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2066925" cy="731520"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="001F1835">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="073535E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEAF07C"/>
     <w:lvl w:ilvl="0" w:tplc="84C6452A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CA5493E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3909,50 +4301,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25BE346B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51F6BEC6"/>
+    <w:lvl w:ilvl="0" w:tplc="3222B69C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="303B00BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36CC775C"/>
     <w:lvl w:ilvl="0" w:tplc="8FBCC330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="838ADCEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +4553,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A0B4B2E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3052707A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A9652CC"/>
     <w:lvl w:ilvl="0" w:tplc="EBDAD006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="⁻"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EBDAD006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="⁻"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
@@ -4161,51 +4666,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36E35D6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B5ADD8E"/>
     <w:lvl w:ilvl="0" w:tplc="39B8C5F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EC6CA912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4301,51 +4806,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D42063BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42003DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9216DD72"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4387,51 +4892,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="442920BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2D56A2E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4508,51 +5013,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46766817"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC024E9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4632,51 +5137,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47A422BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2EE3132"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
@@ -4721,51 +5226,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49406DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8DE0918"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4807,51 +5312,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF6575B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8A8D3F6"/>
     <w:lvl w:ilvl="0" w:tplc="1D7ED612">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="14009E96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4920,51 +5425,51 @@
     <w:lvl w:ilvl="7" w:tplc="E630585C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="529A4024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8B791A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="371A4346"/>
     <w:lvl w:ilvl="0" w:tplc="E2A676F6">
       <w:start w:val="9"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5033,51 +5538,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61221014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="142645D6"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5119,51 +5624,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C985477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29CE2E98"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5232,51 +5737,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78DB4296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61043DA0"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
@@ -5321,51 +5826,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8F6001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9E2D5EE"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5434,155 +5939,159 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1451436757">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1732313477">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="904291449">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="970405484">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1108308896">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1191189965">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="183372169">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="619340549">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="265773293">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="10" w16cid:durableId="415827824">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="709843678">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
-[...2 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="12" w16cid:durableId="1703359734">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="13" w16cid:durableId="2143106827">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="14" w16cid:durableId="770593161">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1858812392">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="380790622">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="17" w16cid:durableId="1815483617">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="18" w16cid:durableId="529758330">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D300C9"/>
     <w:rsid w:val="000153E1"/>
     <w:rsid w:val="00045D00"/>
     <w:rsid w:val="00064FBE"/>
     <w:rsid w:val="00095D14"/>
     <w:rsid w:val="000B3EA5"/>
     <w:rsid w:val="000C6B70"/>
     <w:rsid w:val="000F2739"/>
     <w:rsid w:val="00105905"/>
     <w:rsid w:val="001103E9"/>
     <w:rsid w:val="0011183B"/>
     <w:rsid w:val="001153B0"/>
     <w:rsid w:val="00123B9C"/>
     <w:rsid w:val="00132149"/>
     <w:rsid w:val="0014762F"/>
     <w:rsid w:val="00176036"/>
     <w:rsid w:val="001815A2"/>
     <w:rsid w:val="00181C2B"/>
     <w:rsid w:val="00184076"/>
     <w:rsid w:val="00187620"/>
     <w:rsid w:val="00195F46"/>
     <w:rsid w:val="001A1F6B"/>
     <w:rsid w:val="001A5D7E"/>
@@ -5594,263 +6103,275 @@
     <w:rsid w:val="001E77CA"/>
     <w:rsid w:val="001E7B55"/>
     <w:rsid w:val="001F1835"/>
     <w:rsid w:val="001F5431"/>
     <w:rsid w:val="00211A05"/>
     <w:rsid w:val="002235CE"/>
     <w:rsid w:val="00227270"/>
     <w:rsid w:val="00240D64"/>
     <w:rsid w:val="002424DD"/>
     <w:rsid w:val="002663EA"/>
     <w:rsid w:val="002862BC"/>
     <w:rsid w:val="00287744"/>
     <w:rsid w:val="00292640"/>
     <w:rsid w:val="002A328C"/>
     <w:rsid w:val="002C0725"/>
     <w:rsid w:val="002C112E"/>
     <w:rsid w:val="002C6DC0"/>
     <w:rsid w:val="002D02D2"/>
     <w:rsid w:val="002E28D7"/>
     <w:rsid w:val="002E686C"/>
     <w:rsid w:val="002E7C43"/>
     <w:rsid w:val="002E7FF7"/>
     <w:rsid w:val="002F6F58"/>
     <w:rsid w:val="0031326D"/>
     <w:rsid w:val="003225E0"/>
+    <w:rsid w:val="0033420E"/>
     <w:rsid w:val="0034490A"/>
     <w:rsid w:val="003504D2"/>
     <w:rsid w:val="00355818"/>
     <w:rsid w:val="00355BD1"/>
     <w:rsid w:val="00366458"/>
     <w:rsid w:val="00373B6D"/>
     <w:rsid w:val="0039400D"/>
+    <w:rsid w:val="003C095C"/>
     <w:rsid w:val="003C60D2"/>
     <w:rsid w:val="003C7398"/>
     <w:rsid w:val="003D1446"/>
     <w:rsid w:val="003D64BD"/>
     <w:rsid w:val="003D6FF0"/>
     <w:rsid w:val="003E38D0"/>
     <w:rsid w:val="003E537E"/>
     <w:rsid w:val="003F57A3"/>
     <w:rsid w:val="004044BC"/>
     <w:rsid w:val="004159B9"/>
     <w:rsid w:val="004236BA"/>
     <w:rsid w:val="0042722B"/>
     <w:rsid w:val="00433EE2"/>
     <w:rsid w:val="00436860"/>
+    <w:rsid w:val="00442E4A"/>
     <w:rsid w:val="004447EB"/>
     <w:rsid w:val="00447AC7"/>
     <w:rsid w:val="00457AB5"/>
     <w:rsid w:val="00464C4D"/>
     <w:rsid w:val="004703B2"/>
     <w:rsid w:val="004770B4"/>
+    <w:rsid w:val="00477158"/>
     <w:rsid w:val="00477DBE"/>
+    <w:rsid w:val="00490364"/>
     <w:rsid w:val="004975A7"/>
     <w:rsid w:val="004A3D56"/>
     <w:rsid w:val="004B3FC3"/>
     <w:rsid w:val="004B7F2A"/>
     <w:rsid w:val="004C30D1"/>
     <w:rsid w:val="004C6FE5"/>
     <w:rsid w:val="004E396C"/>
     <w:rsid w:val="004E5B79"/>
     <w:rsid w:val="005077F0"/>
     <w:rsid w:val="00507ECE"/>
     <w:rsid w:val="00510C30"/>
     <w:rsid w:val="00512B40"/>
     <w:rsid w:val="005158E6"/>
     <w:rsid w:val="00520247"/>
     <w:rsid w:val="005202F4"/>
     <w:rsid w:val="00536002"/>
     <w:rsid w:val="005373C5"/>
     <w:rsid w:val="005464B2"/>
     <w:rsid w:val="005661B8"/>
     <w:rsid w:val="00576882"/>
     <w:rsid w:val="005C7917"/>
     <w:rsid w:val="005E0CF5"/>
     <w:rsid w:val="005F4FE9"/>
     <w:rsid w:val="00613208"/>
     <w:rsid w:val="00616D9E"/>
     <w:rsid w:val="00620338"/>
     <w:rsid w:val="00622C47"/>
     <w:rsid w:val="0063067D"/>
     <w:rsid w:val="00632997"/>
     <w:rsid w:val="00661DA2"/>
     <w:rsid w:val="00663DA7"/>
     <w:rsid w:val="006960F4"/>
     <w:rsid w:val="006978B7"/>
+    <w:rsid w:val="006F7B06"/>
     <w:rsid w:val="0071144D"/>
     <w:rsid w:val="007244E2"/>
     <w:rsid w:val="007427F1"/>
     <w:rsid w:val="00747CC8"/>
     <w:rsid w:val="00757CE6"/>
     <w:rsid w:val="00761DCE"/>
     <w:rsid w:val="007729AE"/>
     <w:rsid w:val="007774D8"/>
     <w:rsid w:val="00780300"/>
     <w:rsid w:val="0079561E"/>
     <w:rsid w:val="00796531"/>
     <w:rsid w:val="00797A90"/>
+    <w:rsid w:val="007B7C4E"/>
     <w:rsid w:val="007C0361"/>
     <w:rsid w:val="007D25F2"/>
     <w:rsid w:val="007F4A58"/>
     <w:rsid w:val="008111A2"/>
     <w:rsid w:val="00813A2F"/>
     <w:rsid w:val="00843ED0"/>
     <w:rsid w:val="0085359E"/>
+    <w:rsid w:val="0085681C"/>
     <w:rsid w:val="00857664"/>
     <w:rsid w:val="008623B5"/>
     <w:rsid w:val="008816DF"/>
     <w:rsid w:val="008C7665"/>
     <w:rsid w:val="008D4650"/>
     <w:rsid w:val="008D55FE"/>
     <w:rsid w:val="008D79F3"/>
     <w:rsid w:val="008E0BC2"/>
     <w:rsid w:val="008F15FD"/>
     <w:rsid w:val="008F6401"/>
+    <w:rsid w:val="00916315"/>
     <w:rsid w:val="00963A2E"/>
     <w:rsid w:val="009A1C69"/>
     <w:rsid w:val="009A7E5A"/>
     <w:rsid w:val="009B560C"/>
     <w:rsid w:val="009C73FD"/>
     <w:rsid w:val="009E1D88"/>
     <w:rsid w:val="00A13049"/>
     <w:rsid w:val="00A13AD1"/>
     <w:rsid w:val="00A26147"/>
     <w:rsid w:val="00A70DCE"/>
     <w:rsid w:val="00A83C15"/>
     <w:rsid w:val="00A87851"/>
     <w:rsid w:val="00A87AF8"/>
     <w:rsid w:val="00AA2550"/>
     <w:rsid w:val="00AA4217"/>
     <w:rsid w:val="00AE3563"/>
     <w:rsid w:val="00AF24A4"/>
     <w:rsid w:val="00B04C11"/>
     <w:rsid w:val="00B37588"/>
     <w:rsid w:val="00B629E8"/>
     <w:rsid w:val="00B844BE"/>
     <w:rsid w:val="00BA09C9"/>
     <w:rsid w:val="00BA3FA4"/>
     <w:rsid w:val="00BA6245"/>
     <w:rsid w:val="00BA7083"/>
     <w:rsid w:val="00BC3108"/>
     <w:rsid w:val="00BC3FA0"/>
     <w:rsid w:val="00BC4F1F"/>
     <w:rsid w:val="00BC6760"/>
     <w:rsid w:val="00BD042A"/>
     <w:rsid w:val="00BD4AB9"/>
     <w:rsid w:val="00BF58A5"/>
     <w:rsid w:val="00C00676"/>
     <w:rsid w:val="00C07661"/>
     <w:rsid w:val="00C12D72"/>
     <w:rsid w:val="00C63742"/>
     <w:rsid w:val="00C83946"/>
     <w:rsid w:val="00CA0070"/>
     <w:rsid w:val="00CA1CA8"/>
     <w:rsid w:val="00CB4E14"/>
     <w:rsid w:val="00D11C9B"/>
     <w:rsid w:val="00D24622"/>
     <w:rsid w:val="00D25232"/>
     <w:rsid w:val="00D300C9"/>
     <w:rsid w:val="00D47554"/>
     <w:rsid w:val="00D520CB"/>
     <w:rsid w:val="00D53B5C"/>
+    <w:rsid w:val="00D572C2"/>
     <w:rsid w:val="00D5750F"/>
     <w:rsid w:val="00D9257C"/>
     <w:rsid w:val="00DA14CA"/>
     <w:rsid w:val="00DA47D3"/>
     <w:rsid w:val="00DB29ED"/>
     <w:rsid w:val="00DB436A"/>
     <w:rsid w:val="00DE4532"/>
     <w:rsid w:val="00DF35CA"/>
     <w:rsid w:val="00E2500C"/>
     <w:rsid w:val="00E46419"/>
     <w:rsid w:val="00E6635B"/>
     <w:rsid w:val="00E910F3"/>
     <w:rsid w:val="00EB72D2"/>
     <w:rsid w:val="00EC2CB5"/>
     <w:rsid w:val="00ED402B"/>
     <w:rsid w:val="00ED7D9C"/>
     <w:rsid w:val="00F02A73"/>
     <w:rsid w:val="00F060AF"/>
     <w:rsid w:val="00F07CB8"/>
     <w:rsid w:val="00F10834"/>
     <w:rsid w:val="00F2592B"/>
     <w:rsid w:val="00F30451"/>
     <w:rsid w:val="00F3272B"/>
+    <w:rsid w:val="00F45B32"/>
     <w:rsid w:val="00F575A0"/>
     <w:rsid w:val="00F6127B"/>
     <w:rsid w:val="00F6607E"/>
     <w:rsid w:val="00F71143"/>
     <w:rsid w:val="00F7115E"/>
     <w:rsid w:val="00F8245A"/>
     <w:rsid w:val="00F84D6A"/>
     <w:rsid w:val="00FC2109"/>
     <w:rsid w:val="00FC2A3E"/>
+    <w:rsid w:val="00FC47C6"/>
     <w:rsid w:val="00FD7169"/>
     <w:rsid w:val="00FF2A8A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C973019"/>
   <w15:docId w15:val="{6FDA74AD-0E2B-46F8-BA8D-FA0B533A1E0A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6169,50 +6690,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:locked="0" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:locked="0" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:locked="0" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:locked="0" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:locked="0" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:locked="0" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:locked="0" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:locked="0" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:locked="0" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:locked="0" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:locked="0" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:locked="0" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:locked="0" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:locked="0" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:locked="0" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:locked="0" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:locked="0" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:locked="0" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:locked="0" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:locked="0" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:locked="0" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:locked="0" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:locked="0" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:locked="0" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00355BD1"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00F71143"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
@@ -6503,51 +7029,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="785657100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1860970286">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="225"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7378,83 +7904,83 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04567B64-03D9-4C5C-8FA0-C774BE548D74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3D238A6-01B3-46CB-B734-EE903B5E647C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1002</Words>
-  <Characters>5513</Characters>
+  <Words>1026</Words>
+  <Characters>5644</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
+  <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>FORMATO REGISTRO PRODUCTO</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager>ICA</Manager>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6502</CharactersWithSpaces>
+  <CharactersWithSpaces>6657</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORMATO REGISTRO PRODUCTO</dc:title>
   <dc:subject>FORMA 3-1249</dc:subject>
   <dc:creator>ICA BIOINSUMOS</dc:creator>
   <cp:keywords>DIRECCION TECNICA DE INOCUIDAD E INSULOS AGRICOLAS</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006FEDA3CB8E94804F806D323B6854C007</vt:lpwstr>
   </property>