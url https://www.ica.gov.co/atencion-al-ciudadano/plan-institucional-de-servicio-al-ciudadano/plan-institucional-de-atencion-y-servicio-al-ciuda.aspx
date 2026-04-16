--- v0 (2025-11-04)
+++ v1 (2026-04-16)
@@ -4,78 +4,78 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://icaoti-my.sharepoint.com/personal/maria_martinez_ica_gov_co/Documents/Escritorio/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://icaoti-my.sharepoint.com/personal/jose_brochero_ica_gov_co/Documents/Escritorio/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="9" documentId="8_{888E1A9C-9F4D-4CED-93D3-5D9DA95828F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{538623BD-8BCB-432D-B04B-84470CC86993}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{992A6B0F-F70A-4964-8CA9-B24D91AF9B8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025'!$A$3:$F$18</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="46">
   <si>
     <t>PLAN INSTITUCIONAL DE ATENCIÓN Y SERVICIO AL CIUDADANO  (PIASC) 2025</t>
   </si>
   <si>
     <t>FASES DE LA GESTION</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>DEPENDENCIA RESPONSABLE</t>
   </si>
   <si>
     <t>FECHA DE INICIO</t>
   </si>
   <si>
     <t>FECHA DE FINAL</t>
   </si>
   <si>
     <t xml:space="preserve">Diagnóstico </t>
   </si>
   <si>
     <t xml:space="preserve">Formulación </t>
   </si>
   <si>
@@ -167,127 +167,134 @@
   </si>
   <si>
     <t>Realizar la solicitud a la Oficina Asesora de Comunicaciones para la divulgación de campañas con información relevante tanto para usuarios internos como externos temas relacionados con todo lo que tiene que ver con atención al ciudadano (cronograma 2025 actualizado).</t>
   </si>
   <si>
     <t>Gestionar capacitaciones en temas relacionados con el Servicio y atención al Ciudadano por parte del DAFP y con otras entidades.</t>
   </si>
   <si>
     <t>Fortalecer las habilidades de los servidores públicos que atienden y prestan el servicio de atención al ciudadano en los diferentes puntos de atención.</t>
   </si>
   <si>
     <t>INFRAESTRUCTURA</t>
   </si>
   <si>
     <t>Grupo de Atención al Ciudadano/Grupo Gestión de Infraestructura Fisica y Mantenimiento</t>
   </si>
   <si>
     <t xml:space="preserve">Realizar seguimiento al documento diagnóstico de infraestructura y accesibilidad para personas con alguna discapacidad en las oficinas de las seccionales, de acuerdo con lo establecido en la norma NTC6047
 </t>
   </si>
   <si>
     <t>Grupo de Atención al Ciudadano y Subgerencias / OTI/ Talento Humano</t>
   </si>
   <si>
     <t>Grupo de Atención al Ciudadano/Oficina Asesora de Comunicaciones</t>
+  </si>
+  <si>
+    <t>V2- YJYF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C5700"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -551,80 +558,50 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...28 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
@@ -657,65 +634,50 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
-      </right>
-[...13 lines deleted...]
-        <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -845,62 +807,101 @@
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -936,177 +937,186 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="38" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Neutral" xfId="2" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCC00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1453,653 +1463,717 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K20"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D5" sqref="D5"/>
+      <selection pane="bottomLeft" activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="62.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="37" style="2" customWidth="1"/>
     <col min="5" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="4"/>
     <col min="8" max="8" width="12" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="4" customWidth="1"/>
     <col min="10" max="10" width="12.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="67" t="s">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="68"/>
-[...8 lines deleted...]
-      <c r="K1" s="69"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="56"/>
     </row>
     <row r="2" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="37"/>
-[...5 lines deleted...]
-      <c r="G2" s="63" t="s">
+      <c r="A2" s="60"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="H2" s="64"/>
-[...2 lines deleted...]
-      <c r="K2" s="65"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="59"/>
     </row>
     <row r="3" spans="1:11" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="45"/>
-[...1 lines deleted...]
-      <c r="D3" s="33" t="s">
+      <c r="B3" s="68"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="E3" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="34" t="s">
+      <c r="F3" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="35" t="s">
+      <c r="G3" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="35" t="s">
+      <c r="H3" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="35" t="s">
+      <c r="I3" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="35" t="s">
+      <c r="J3" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="36" t="s">
+      <c r="K3" s="50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="22">
         <v>1</v>
       </c>
-      <c r="B4" s="47" t="s">
+      <c r="B4" s="70" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="25">
         <v>45698</v>
       </c>
       <c r="F4" s="26">
         <v>45777</v>
       </c>
-      <c r="G4" s="27" t="s">
-[...7 lines deleted...]
-      <c r="K4" s="28"/>
+      <c r="G4" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K4" s="37" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="5" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="29">
+      <c r="A5" s="27">
         <v>2</v>
       </c>
-      <c r="B5" s="40"/>
+      <c r="B5" s="71"/>
       <c r="C5" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="8">
         <v>45658</v>
       </c>
       <c r="F5" s="9">
         <v>46022</v>
       </c>
-      <c r="G5" s="6" t="s">
-[...7 lines deleted...]
-      <c r="K5" s="30"/>
+      <c r="G5" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K5" s="37"/>
     </row>
     <row r="6" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="29">
+      <c r="A6" s="27">
         <v>3</v>
       </c>
-      <c r="B6" s="40"/>
+      <c r="B6" s="71"/>
       <c r="C6" s="19" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="8">
         <v>45748</v>
       </c>
       <c r="F6" s="9">
         <v>45853</v>
       </c>
-      <c r="G6" s="6" t="s">
-[...7 lines deleted...]
-      <c r="K6" s="30"/>
+      <c r="G6" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K6" s="37" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="7" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="29">
+      <c r="A7" s="27">
         <v>4</v>
       </c>
-      <c r="B7" s="40"/>
+      <c r="B7" s="71"/>
       <c r="C7" s="19" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="8">
         <v>45726</v>
       </c>
       <c r="F7" s="9">
         <v>46006</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="H7" s="6" t="s">
-[...4 lines deleted...]
-      <c r="K7" s="30"/>
+      <c r="H7" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J7" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="52"/>
     </row>
     <row r="8" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="29">
+      <c r="A8" s="27">
         <v>5</v>
       </c>
-      <c r="B8" s="40"/>
+      <c r="B8" s="71"/>
       <c r="C8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="18" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="8">
         <v>45658</v>
       </c>
       <c r="F8" s="9">
         <v>45716</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="H8" s="6"/>
-      <c r="I8" s="6"/>
+      <c r="H8" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" s="37" t="s">
+        <v>13</v>
+      </c>
       <c r="J8" s="6"/>
-      <c r="K8" s="30"/>
+      <c r="K8" s="28"/>
     </row>
     <row r="9" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="29">
+      <c r="A9" s="27">
         <v>6</v>
       </c>
-      <c r="B9" s="48"/>
+      <c r="B9" s="72"/>
       <c r="C9" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="8">
         <v>45748</v>
       </c>
       <c r="F9" s="9">
         <v>45807</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="H9" s="6"/>
-[...2 lines deleted...]
-      <c r="K9" s="30"/>
+      <c r="H9" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J9" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K9" s="37" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="10" spans="1:11" s="3" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="29">
+      <c r="A10" s="27">
         <v>7</v>
       </c>
-      <c r="B10" s="41" t="s">
+      <c r="B10" s="64" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="8">
         <v>45658</v>
       </c>
       <c r="F10" s="10">
         <v>45961</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I10" s="6"/>
-[...1 lines deleted...]
-      <c r="K10" s="30"/>
+      <c r="I10" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="28"/>
     </row>
     <row r="11" spans="1:11" s="3" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="29">
+      <c r="A11" s="27">
         <v>8</v>
       </c>
-      <c r="B11" s="42"/>
+      <c r="B11" s="65"/>
       <c r="C11" s="19" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="8">
         <v>45839</v>
       </c>
       <c r="F11" s="10">
         <v>45961</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I11" s="6"/>
-[...1 lines deleted...]
-      <c r="K11" s="30"/>
+      <c r="I11" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K11" s="37" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="12" spans="1:11" s="3" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="29">
+      <c r="A12" s="27">
         <v>9</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="B12" s="66" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="11">
         <v>45714</v>
       </c>
       <c r="F12" s="12">
         <v>45807</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I12" s="6"/>
-[...1 lines deleted...]
-      <c r="K12" s="30"/>
+      <c r="I12" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J12" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K12" s="28"/>
     </row>
     <row r="13" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="29">
+      <c r="A13" s="27">
         <v>10</v>
       </c>
-      <c r="B13" s="43"/>
+      <c r="B13" s="66"/>
       <c r="C13" s="21" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="11">
         <v>45658</v>
       </c>
       <c r="F13" s="12">
         <v>46022</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I13" s="6"/>
+      <c r="I13" s="37" t="s">
+        <v>13</v>
+      </c>
       <c r="J13" s="6"/>
-      <c r="K13" s="30"/>
+      <c r="K13" s="28"/>
     </row>
     <row r="14" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="29">
+      <c r="A14" s="27">
         <v>11</v>
       </c>
-      <c r="B14" s="43"/>
+      <c r="B14" s="66"/>
       <c r="C14" s="21" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="11">
         <v>45658</v>
       </c>
       <c r="F14" s="12">
         <v>46022</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I14" s="6"/>
-[...1 lines deleted...]
-      <c r="K14" s="30"/>
+      <c r="I14" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="37" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="15" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="29">
+      <c r="A15" s="27">
         <v>12</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="21" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="11">
         <v>45658</v>
       </c>
       <c r="F15" s="12">
         <v>45989</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I15" s="6"/>
-[...1 lines deleted...]
-      <c r="K15" s="30"/>
+      <c r="I15" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K15" s="28"/>
     </row>
     <row r="16" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="31">
+      <c r="A16" s="29">
         <v>13</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="49" t="s">
+      <c r="C16" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="15">
         <v>45658</v>
       </c>
       <c r="F16" s="16">
         <v>45989</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="I16" s="7"/>
-[...1 lines deleted...]
-      <c r="K16" s="50"/>
+      <c r="I16" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J16" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K16" s="37" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="17" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="29">
+      <c r="A17" s="27">
         <v>14</v>
       </c>
-      <c r="B17" s="51" t="s">
+      <c r="B17" s="63" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="D17" s="52" t="s">
+      <c r="D17" s="36" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="11">
         <v>45658</v>
       </c>
       <c r="F17" s="11">
         <v>45989</v>
       </c>
-      <c r="G17" s="53" t="s">
-[...7 lines deleted...]
-      <c r="K17" s="56"/>
+      <c r="G17" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J17" s="37"/>
+      <c r="K17" s="39"/>
     </row>
     <row r="18" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="29">
+      <c r="A18" s="27">
         <v>15</v>
       </c>
-      <c r="B18" s="51"/>
+      <c r="B18" s="63"/>
       <c r="C18" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="D18" s="52" t="s">
+      <c r="D18" s="36" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="11">
         <v>45658</v>
       </c>
       <c r="F18" s="11">
         <v>45989</v>
       </c>
-      <c r="G18" s="53" t="s">
-[...7 lines deleted...]
-      <c r="K18" s="56"/>
+      <c r="G18" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="39"/>
     </row>
     <row r="19" spans="1:11" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="57">
+      <c r="A19" s="40">
         <v>16</v>
       </c>
-      <c r="B19" s="54" t="s">
+      <c r="B19" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="55" t="s">
+      <c r="C19" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="D19" s="52" t="s">
+      <c r="D19" s="36" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="11">
         <v>45708</v>
       </c>
       <c r="F19" s="11">
         <v>45989</v>
       </c>
-      <c r="G19" s="53" t="s">
-[...7 lines deleted...]
-      <c r="K19" s="56"/>
+      <c r="G19" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="37"/>
     </row>
     <row r="20" spans="1:11" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="41">
         <v>17</v>
       </c>
-      <c r="B20" s="59" t="s">
+      <c r="B20" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="C20" s="60" t="s">
+      <c r="C20" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="D20" s="66" t="s">
+      <c r="D20" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="30">
         <v>45828</v>
       </c>
-      <c r="F20" s="32">
+      <c r="F20" s="30">
         <v>45989</v>
       </c>
-      <c r="G20" s="61" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="62"/>
+      <c r="G20" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="45"/>
+    </row>
+    <row r="21" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K21" s="53" t="s">
+        <v>45</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B12:B14"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="B4:B9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101006E4D6B1C5FAFA7489F71536E658E8401" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="30a2d7607cb8ddd104430bd2a015353b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fdde341-7219-4d50-868b-bf325bbe0cd6" xmlns:ns3="1e041665-9338-4457-8722-ecbad54c3f74" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="501303bf7c41b0007da9e5b216d399a1" ns2:_="" ns3:_="">
     <xsd:import namespace="5fdde341-7219-4d50-868b-bf325bbe0cd6"/>
     <xsd:import namespace="1e041665-9338-4457-8722-ecbad54c3f74"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -2316,90 +2390,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1e041665-9338-4457-8722-ecbad54c3f74" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5fdde341-7219-4d50-868b-bf325bbe0cd6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="5fdde341-7219-4d50-868b-bf325bbe0cd6" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDB32A54-3EC2-483F-8874-C7528FA99936}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5fdde341-7219-4d50-868b-bf325bbe0cd6"/>
     <ds:schemaRef ds:uri="1e041665-9338-4457-8722-ecbad54c3f74"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A06CDB6-CBEF-42CB-B800-165A00165E7B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FFDE813-65EC-40CB-9AF6-4FB53BC967B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="1e041665-9338-4457-8722-ecbad54c3f74"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5fdde341-7219-4d50-868b-bf325bbe0cd6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>