--- v1 (2025-12-23)
+++ v2 (2026-04-07)
@@ -1,77 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="11109"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/julianmartinez/Downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\caro_\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4355C149-9F65-334F-B70B-ABA6B456732C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F70E2C50-C9A3-4DFA-937B-A656C967B86C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13460" yWindow="1360" windowWidth="20740" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$2:$F$12</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="55">
   <si>
     <t>RED DE EXPERTOS EN MEDICAMENTOS VETERINARIOS</t>
   </si>
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>TITULOS DE POSGRADO</t>
   </si>
   <si>
     <t>CORREO ELECTRONICO</t>
   </si>
   <si>
     <t>ENTIDAD EN LA QUE LABORA</t>
   </si>
   <si>
     <t>direccion.cientifica@laboratoriosedo.com</t>
   </si>
   <si>
     <t>oestupinan@laboratoriosprovet.com</t>
   </si>
   <si>
     <t>maria.zuluaga@carval.com.co</t>
   </si>
   <si>
@@ -189,91 +192,98 @@
   </si>
   <si>
     <t>Hernan Dario Cisneros Lopez</t>
   </si>
   <si>
     <t>PROFESIÓN</t>
   </si>
   <si>
     <t>Magister en Salud Pública</t>
   </si>
   <si>
     <t>hdclopez09@gmail.com</t>
   </si>
   <si>
     <t>Universitaria de Colombia</t>
   </si>
   <si>
     <t>Ariadna Martínez Ospina</t>
   </si>
   <si>
     <t>asuntosregulatorios@proconvet.com</t>
   </si>
   <si>
     <t>Proconvet S.A.</t>
   </si>
+  <si>
+    <t>Julie Andrea Valero Galán</t>
+  </si>
+  <si>
+    <t>javalerog@unal.edu.co</t>
+  </si>
+  <si>
+    <t>Alura Animal Health &amp; Nutrion S.A.S.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <b/>
+      <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor theme="9" tint="0.79998168889431442"/>
@@ -324,145 +334,145 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>114299</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>50799</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>123825</xdr:rowOff>
+      <xdr:rowOff>111124</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2028824</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>860805</xdr:rowOff>
+      <xdr:colOff>2015373</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>50799</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="23810" b="19048"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="409574" y="123825"/>
-          <a:ext cx="1914525" cy="736980"/>
+          <a:off x="50799" y="111124"/>
+          <a:ext cx="2383674" cy="917575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -692,370 +702,393 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oestupinan@laboratoriosprovet.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.zuluaga@carval.com.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterinaria@imexgroup.com.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hdclopez09@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phdveterinario@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oestupinan@laboratoriosprovet.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.zuluaga@carval.com.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterinaria@imexgroup.com.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javalerog@unal.edu.co" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hdclopez09@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phdveterinario@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.5" customWidth="1"/>
-    <col min="2" max="2" width="36.5" customWidth="1"/>
+    <col min="1" max="1" width="6.109375" customWidth="1"/>
+    <col min="2" max="2" width="36.44140625" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
-    <col min="4" max="4" width="43.5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="41.1640625" customWidth="1"/>
+    <col min="4" max="4" width="43.44140625" customWidth="1"/>
+    <col min="5" max="5" width="48.5546875" customWidth="1"/>
+    <col min="6" max="6" width="41.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
     </row>
-    <row r="2" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" ht="31.2" x14ac:dyDescent="0.6">
       <c r="A2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="8"/>
     </row>
-    <row r="3" spans="1:6" ht="20" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6" ht="42" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="34" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="34" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A5" s="5">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="17" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A6" s="3">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6" ht="81.599999999999994" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <v>4</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="17" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A8" s="3">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="17" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>6</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="17" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A10" s="3">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>8</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6" ht="114" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="3">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="17" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>10</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="17" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A14" s="3">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>28</v>
+      </c>
       <c r="E14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A15" s="5">
+        <v>12</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E8" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="E9" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="E10" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="E11" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="E13" r:id="rId5" xr:uid="{367C52F0-B881-47F3-A863-AC4A059D3518}"/>
+    <hyperlink ref="E15" r:id="rId6" xr:uid="{B7AC4C40-9D66-4FE8-B9C7-746AB76524E6}"/>
   </hyperlinks>
   <pageMargins left="0.44" right="0.23622047244094491" top="0.5" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup scale="72" orientation="landscape" r:id="rId6"/>
-  <drawing r:id="rId7"/>
+  <pageSetup scale="72" orientation="landscape" r:id="rId7"/>
+  <drawing r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
-      <vt:lpstr>Hoja1!Print_Area</vt:lpstr>
+      <vt:lpstr>Hoja1!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Edilberto Brito Sierra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>