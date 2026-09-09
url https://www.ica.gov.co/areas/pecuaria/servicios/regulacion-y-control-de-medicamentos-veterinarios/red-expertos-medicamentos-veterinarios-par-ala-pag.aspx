--- v2 (2026-04-07)
+++ v3 (2026-09-09)
@@ -7,74 +7,74 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\caro_\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F70E2C50-C9A3-4DFA-937B-A656C967B86C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8907FF2C-4BDD-4461-B204-E4DFDBB75942}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$2:$F$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$2:$F$11</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="75">
   <si>
     <t>RED DE EXPERTOS EN MEDICAMENTOS VETERINARIOS</t>
   </si>
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>TITULOS DE POSGRADO</t>
   </si>
   <si>
     <t>CORREO ELECTRONICO</t>
   </si>
   <si>
     <t>ENTIDAD EN LA QUE LABORA</t>
   </si>
   <si>
     <t>direccion.cientifica@laboratoriosedo.com</t>
   </si>
   <si>
     <t>oestupinan@laboratoriosprovet.com</t>
   </si>
   <si>
     <t>maria.zuluaga@carval.com.co</t>
   </si>
   <si>
@@ -98,63 +98,51 @@
   <si>
     <t>Epidemiologia Veterinaria </t>
   </si>
   <si>
     <t>dir.cientbio@kyrovet.com</t>
   </si>
   <si>
     <t>Kyrovet Laboratories S.A.</t>
   </si>
   <si>
     <t>Jenifer Olaya Sosa</t>
   </si>
   <si>
     <t>Médica Veterinaria</t>
   </si>
   <si>
     <t>MBA</t>
   </si>
   <si>
     <t>yenifer.os@icloud.com</t>
   </si>
   <si>
     <t>GABRICA SAS</t>
   </si>
   <si>
-    <t>Ricardo José Mesa Casas</t>
-[...1 lines deleted...]
-  <si>
     <t>Médico Veterinario</t>
-  </si>
-[...7 lines deleted...]
-    <t>Tecnoquímicas S.A.</t>
   </si>
   <si>
     <t>Julie Carolina Morales Villalobos</t>
   </si>
   <si>
     <t>No aplica</t>
   </si>
   <si>
     <t>veterinaria@imexgroup.com.co</t>
   </si>
   <si>
     <t>IMEX GROUP S.A.S.</t>
   </si>
   <si>
     <t>María Jimena Zuluaga Villegas</t>
   </si>
   <si>
     <t>Magister en Ciencias - Farmacología</t>
   </si>
   <si>
     <t>Carval de Colombia</t>
   </si>
   <si>
     <t>Oscar Javier Estupiñan Mahecha</t>
   </si>
@@ -201,87 +189,173 @@
   </si>
   <si>
     <t>hdclopez09@gmail.com</t>
   </si>
   <si>
     <t>Universitaria de Colombia</t>
   </si>
   <si>
     <t>Ariadna Martínez Ospina</t>
   </si>
   <si>
     <t>asuntosregulatorios@proconvet.com</t>
   </si>
   <si>
     <t>Proconvet S.A.</t>
   </si>
   <si>
     <t>Julie Andrea Valero Galán</t>
   </si>
   <si>
     <t>javalerog@unal.edu.co</t>
   </si>
   <si>
     <t>Alura Animal Health &amp; Nutrion S.A.S.</t>
   </si>
+  <si>
+    <t>Mc allister Tafur Garzón </t>
+  </si>
+  <si>
+    <t>Maestría en Farmacología y Doctorado en Farmacología y Toxicología Veterinaria</t>
+  </si>
+  <si>
+    <t>tafurgarzon@gmail.com</t>
+  </si>
+  <si>
+    <t>Consultor privado.</t>
+  </si>
+  <si>
+    <t>angela.rojas@vecol.com.co</t>
+  </si>
+  <si>
+    <t>Vecol S.A.S</t>
+  </si>
+  <si>
+    <t>alexandra.montenegro@vecol.com.co</t>
+  </si>
+  <si>
+    <t>Angela Maria Rojas Orbes</t>
+  </si>
+  <si>
+    <t>Alexandra Montenegro Contreras</t>
+  </si>
+  <si>
+    <t>Fabio Enrique González Ochoa</t>
+  </si>
+  <si>
+    <t>Especialista en Gerencia de Operaciones</t>
+  </si>
+  <si>
+    <t>fabio.gonzalez@vecol.com.co</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Médica Veterinaria y zootecnista </t>
+  </si>
+  <si>
+    <t>Claudia Patricia Moreno Aponte</t>
+  </si>
+  <si>
+    <t>Quimica Farmaceutica</t>
+  </si>
+  <si>
+    <t>Especialista en Gerencia de Procesos y Calidad. Auditora en sistemas de gestion de calidad de ICONTEC.</t>
+  </si>
+  <si>
+    <t>claudia.moreno@vecol.com.co</t>
+  </si>
+  <si>
+    <t>Nelly Juliana Parada Castillo</t>
+  </si>
+  <si>
+    <t>Especialista en gestión de productividad y calidad y Especialista en Docencia Universitaria</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> nelly.parada@carval.com.co
+njparadac@gmail.com</t>
+  </si>
+  <si>
+    <t>Nathalia María Del Pilar Correa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MSc y DSc, epidemióloga veterinaria </t>
+  </si>
+  <si>
+    <t>nathaliacorrea@biotecno.com.co</t>
+  </si>
+  <si>
+    <t>Biotecno</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -329,84 +403,104 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -702,98 +796,98 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oestupinan@laboratoriosprovet.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.zuluaga@carval.com.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterinaria@imexgroup.com.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javalerog@unal.edu.co" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hdclopez09@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phdveterinario@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.rojas@vecol.com.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oestupinan@laboratoriosprovet.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tafurgarzon@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.zuluaga@carval.com.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterinaria@imexgroup.com.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javalerog@unal.edu.co" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.moreno@vecol.com.co" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hdclopez09@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabio.gonzalez@vecol.com.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phdveterinario@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexandra.montenegro@vecol.com.co" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="J6" sqref="J6"/>
+    <sheetView tabSelected="1" zoomScale="86" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.109375" customWidth="1"/>
     <col min="2" max="2" width="36.44140625" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
     <col min="4" max="4" width="43.44140625" customWidth="1"/>
-    <col min="5" max="5" width="48.5546875" customWidth="1"/>
+    <col min="5" max="5" width="51.109375" customWidth="1"/>
     <col min="6" max="6" width="41.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9"/>
-[...4 lines deleted...]
-      <c r="F1" s="9"/>
+      <c r="A1" s="15"/>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
     </row>
     <row r="2" spans="1:6" ht="31.2" x14ac:dyDescent="0.6">
-      <c r="A2" s="6" t="s">
+      <c r="A2" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="7"/>
-[...3 lines deleted...]
-      <c r="F2" s="8"/>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" ht="42" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="3" t="s">
@@ -821,246 +915,371 @@
       </c>
       <c r="F5" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A6" s="3">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="81.599999999999994" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <v>4</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5" t="s">
+      <c r="B7" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="C7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E7" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="F7" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A8" s="3">
         <v>5</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B8" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="D8" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="E8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F8" s="5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>6</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="B9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...12 lines deleted...]
-    <row r="10" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
+    </row>
+    <row r="10" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="3">
         <v>7</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="B10" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="3" t="s">
-[...12 lines deleted...]
-    <row r="11" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="11" spans="1:6" ht="114" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>8</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="5" t="s">
+      <c r="E11" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="5" t="s">
+      <c r="F11" s="6" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="114" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A12" s="3">
         <v>9</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="B12" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="E12" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="3" t="s">
+      <c r="C12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>42</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>10</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="5" t="s">
+      <c r="B13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="E13" s="5" t="s">
+      <c r="F13" s="6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A14" s="3">
         <v>11</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="B14" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="C14" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="3" t="s">
+      <c r="F14" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="F14" s="3" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
+    </row>
+    <row r="15" spans="1:6" ht="61.2" x14ac:dyDescent="0.3">
       <c r="A15" s="5">
         <v>12</v>
       </c>
-      <c r="B15" s="5" t="s">
+      <c r="B15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="E15" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A16" s="3">
+        <v>13</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A17" s="5">
+        <v>14</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-        <v>54</v>
+      <c r="D17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>15</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="81.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A19" s="5">
+        <v>16</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="81.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
+        <v>17</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A21" s="5">
+        <v>18</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E8" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...4 lines deleted...]
-    <hyperlink ref="E15" r:id="rId6" xr:uid="{B7AC4C40-9D66-4FE8-B9C7-746AB76524E6}"/>
+    <hyperlink ref="E7" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="E8" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="E9" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="E10" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="E12" r:id="rId5" xr:uid="{367C52F0-B881-47F3-A863-AC4A059D3518}"/>
+    <hyperlink ref="E14" r:id="rId6" xr:uid="{B7AC4C40-9D66-4FE8-B9C7-746AB76524E6}"/>
+    <hyperlink ref="E15" r:id="rId7" xr:uid="{AA1D05C9-39CB-4C7F-9569-6EDCC696F2F5}"/>
+    <hyperlink ref="E16" r:id="rId8" xr:uid="{1B7F7792-7EB3-49BF-B311-76FD43CDCD32}"/>
+    <hyperlink ref="E17" r:id="rId9" xr:uid="{672B90C4-6BB3-4C8E-A54A-4150439921CC}"/>
+    <hyperlink ref="E18" r:id="rId10" xr:uid="{314AD046-0569-4CD8-9AFC-A12726A821B3}"/>
+    <hyperlink ref="E19" r:id="rId11" display="mailto:claudia.moreno@vecol.com.co" xr:uid="{A4A2C063-DBD7-47A8-A724-DB1D600D9CF7}"/>
   </hyperlinks>
   <pageMargins left="0.44" right="0.23622047244094491" top="0.5" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup scale="72" orientation="landscape" r:id="rId7"/>
-  <drawing r:id="rId8"/>
+  <pageSetup scale="72" orientation="landscape" r:id="rId12"/>
+  <drawing r:id="rId13"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>