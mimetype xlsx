--- v0 (2025-11-30)
+++ v1 (2026-07-10)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\karen.avendano\Desktop\3. ICA\FORMAS Y PROCEDIMIENTOS\VERSION 2023\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://icaoti-my.sharepoint.com/personal/karen_avendano_ica_gov_co/Documents/03. ICA/FORMAS Y PROCEDIMIENTOS/VERSION 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="2" documentId="11_BDE5C8123DFFE9C53400B34699EF067A108E6A5E" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2175A370-4771-449A-A9C8-2341F5723C01}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Forma 3-507" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Forma 3-507'!$A$1:$Y$52</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Forma 3-507'!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
   <si>
     <t>Dirección Técnica de Inocuidad e Insumos Veterinarios 
 Grupo de Registro y Vigilancia de Empresas de Medicamentos y Biológicos Veterinarios</t>
   </si>
   <si>
     <t>CIUDAD/MUNICIPIO</t>
@@ -205,60 +205,60 @@
   </si>
   <si>
     <t>NOTA: Esta forma hace las veces del oficio de solicitud y hace parte integral de la solicitud ante el ICA para el Registro de Empresa.
 Adjuntar esta forma a los documentos anexos para la Solicitud del Registro de Empresa.</t>
   </si>
   <si>
     <t>___________________________________________________________
 Firma del Representante Legal</t>
   </si>
   <si>
     <t xml:space="preserve">CC  </t>
   </si>
   <si>
     <t>Correo Electrónico de la Empresa</t>
   </si>
   <si>
     <t>Dirección de Notificación Judicial, Comercial u Oficina</t>
   </si>
   <si>
     <t>Nombre del Contacto</t>
   </si>
   <si>
     <t>SOLICITUD DE REGISTRO DE EMPRESAS ALMACENADORAS DE PRODUCTO TERMINADO, GRÁNELES Y MATERIAS PRIMAS DE PRODUCTOS FARMACÉUTICOS, COSMÉTICOS, DESINFECTANTES Y ECTOPARASITICIDAS CON Y SIN CLASIFICACIÓN TOXICOLÓGICA DE USO VETERINARIO.</t>
   </si>
   <si>
-    <t>Forma-3-507 V.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Página 1 de 1</t>
+  </si>
+  <si>
+    <t>Forma-3-507 V.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF090D0C"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF090D0C"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF090D0C"/>
@@ -830,497 +830,511 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="121">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...311 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>8283</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>82826</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>16566</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>99391</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagen 2"/>
+        <xdr:cNvPr id="3" name="Imagen 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="82826" y="82826"/>
           <a:ext cx="1913283" cy="869674"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
@@ -1611,1714 +1625,1699 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y52"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="85" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9:R9"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A36" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B44" sqref="B44:X48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.140625" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="11.42578125" style="7"/>
+    <col min="1" max="1" width="1.140625" style="5" customWidth="1"/>
+    <col min="2" max="23" width="5.7109375" style="5" customWidth="1"/>
+    <col min="24" max="24" width="2.42578125" style="5" customWidth="1"/>
+    <col min="25" max="25" width="1.7109375" style="5" customWidth="1"/>
+    <col min="26" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="104"/>
-[...23 lines deleted...]
-      <c r="Y1" s="104"/>
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
     </row>
     <row r="2" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="104"/>
-[...23 lines deleted...]
-      <c r="Y2" s="104"/>
+      <c r="A2" s="41"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
     </row>
     <row r="3" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="104"/>
-[...23 lines deleted...]
-      <c r="Y3" s="104"/>
+      <c r="A3" s="41"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="41"/>
     </row>
     <row r="4" spans="1:25" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="104"/>
-[...23 lines deleted...]
-      <c r="Y4" s="104"/>
+      <c r="A4" s="41"/>
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
     </row>
     <row r="5" spans="1:25" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="104"/>
-[...23 lines deleted...]
-      <c r="Y5" s="104"/>
+      <c r="A5" s="41"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="41"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="41"/>
+      <c r="U5" s="41"/>
+      <c r="V5" s="41"/>
+      <c r="W5" s="41"/>
+      <c r="X5" s="41"/>
+      <c r="Y5" s="41"/>
     </row>
     <row r="6" spans="1:25" ht="93" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="8"/>
-      <c r="B6" s="95" t="s">
+      <c r="A6" s="6"/>
+      <c r="B6" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="C6" s="96"/>
-[...21 lines deleted...]
-      <c r="Y6" s="8"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="34"/>
+      <c r="Y6" s="6"/>
     </row>
     <row r="7" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="8"/>
-      <c r="B7" s="98" t="s">
+      <c r="A7" s="6"/>
+      <c r="B7" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="99"/>
-[...21 lines deleted...]
-      <c r="Y7" s="8"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="36"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="36"/>
+      <c r="K7" s="36"/>
+      <c r="L7" s="36"/>
+      <c r="M7" s="36"/>
+      <c r="N7" s="36"/>
+      <c r="O7" s="36"/>
+      <c r="P7" s="36"/>
+      <c r="Q7" s="36"/>
+      <c r="R7" s="36"/>
+      <c r="S7" s="36"/>
+      <c r="T7" s="36"/>
+      <c r="U7" s="36"/>
+      <c r="V7" s="36"/>
+      <c r="W7" s="36"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="6"/>
     </row>
     <row r="8" spans="1:25" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="8"/>
-[...23 lines deleted...]
-      <c r="Y8" s="8"/>
+      <c r="A8" s="6"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
+      <c r="I8" s="39"/>
+      <c r="J8" s="39"/>
+      <c r="K8" s="39"/>
+      <c r="L8" s="39"/>
+      <c r="M8" s="39"/>
+      <c r="N8" s="39"/>
+      <c r="O8" s="39"/>
+      <c r="P8" s="39"/>
+      <c r="Q8" s="39"/>
+      <c r="R8" s="39"/>
+      <c r="S8" s="39"/>
+      <c r="T8" s="39"/>
+      <c r="U8" s="39"/>
+      <c r="V8" s="39"/>
+      <c r="W8" s="39"/>
+      <c r="X8" s="40"/>
+      <c r="Y8" s="6"/>
     </row>
     <row r="9" spans="1:25" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="8"/>
-      <c r="B9" s="105" t="s">
+      <c r="A9" s="7"/>
+      <c r="B9" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="106"/>
-[...15 lines deleted...]
-      <c r="S9" s="106" t="s">
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="46"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="47"/>
+      <c r="O9" s="47"/>
+      <c r="P9" s="47"/>
+      <c r="Q9" s="47"/>
+      <c r="R9" s="48"/>
+      <c r="S9" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="T9" s="106"/>
-      <c r="U9" s="107" t="s">
+      <c r="T9" s="43"/>
+      <c r="U9" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="V9" s="107"/>
-[...2 lines deleted...]
-      <c r="Y9" s="8"/>
+      <c r="V9" s="44"/>
+      <c r="W9" s="44"/>
+      <c r="X9" s="45"/>
+      <c r="Y9" s="7"/>
     </row>
     <row r="10" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="8"/>
-      <c r="B10" s="92" t="s">
+      <c r="A10" s="7"/>
+      <c r="B10" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="93"/>
-[...21 lines deleted...]
-      <c r="Y10" s="8"/>
+      <c r="C10" s="57"/>
+      <c r="D10" s="57"/>
+      <c r="E10" s="57"/>
+      <c r="F10" s="57"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="57"/>
+      <c r="I10" s="57"/>
+      <c r="J10" s="57"/>
+      <c r="K10" s="57"/>
+      <c r="L10" s="57"/>
+      <c r="M10" s="57"/>
+      <c r="N10" s="57"/>
+      <c r="O10" s="57"/>
+      <c r="P10" s="57"/>
+      <c r="Q10" s="57"/>
+      <c r="R10" s="57"/>
+      <c r="S10" s="57"/>
+      <c r="T10" s="57"/>
+      <c r="U10" s="57"/>
+      <c r="V10" s="57"/>
+      <c r="W10" s="57"/>
+      <c r="X10" s="58"/>
+      <c r="Y10" s="7"/>
     </row>
     <row r="11" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="8"/>
-      <c r="B11" s="117" t="s">
+      <c r="A11" s="7"/>
+      <c r="B11" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="118"/>
-[...21 lines deleted...]
-      <c r="Y11" s="8"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21"/>
+      <c r="P11" s="21"/>
+      <c r="Q11" s="21"/>
+      <c r="R11" s="21"/>
+      <c r="S11" s="21"/>
+      <c r="T11" s="21"/>
+      <c r="U11" s="21"/>
+      <c r="V11" s="21"/>
+      <c r="W11" s="21"/>
+      <c r="X11" s="22"/>
+      <c r="Y11" s="7"/>
     </row>
     <row r="12" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="8"/>
-      <c r="B12" s="116" t="s">
+      <c r="A12" s="7"/>
+      <c r="B12" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="113"/>
-[...4 lines deleted...]
-      <c r="H12" s="1" t="s">
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I12" s="1" t="s">
+      <c r="I12" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J12" s="1" t="s">
+      <c r="J12" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="K12" s="1" t="s">
+      <c r="K12" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="L12" s="75" t="s">
+      <c r="L12" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="M12" s="75"/>
-[...11 lines deleted...]
-      <c r="Y12" s="8"/>
+      <c r="M12" s="25"/>
+      <c r="N12" s="25"/>
+      <c r="O12" s="25"/>
+      <c r="P12" s="25"/>
+      <c r="Q12" s="28"/>
+      <c r="R12" s="28"/>
+      <c r="S12" s="28"/>
+      <c r="T12" s="28"/>
+      <c r="U12" s="28"/>
+      <c r="V12" s="28"/>
+      <c r="W12" s="28"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="7"/>
     </row>
     <row r="13" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="8"/>
-      <c r="B13" s="74" t="s">
+      <c r="A13" s="7"/>
+      <c r="B13" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="75"/>
-[...21 lines deleted...]
-      <c r="Y13" s="8"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="51"/>
+      <c r="K13" s="51"/>
+      <c r="L13" s="51"/>
+      <c r="M13" s="51"/>
+      <c r="N13" s="51"/>
+      <c r="O13" s="51"/>
+      <c r="P13" s="51"/>
+      <c r="Q13" s="51"/>
+      <c r="R13" s="51"/>
+      <c r="S13" s="51"/>
+      <c r="T13" s="51"/>
+      <c r="U13" s="51"/>
+      <c r="V13" s="51"/>
+      <c r="W13" s="51"/>
+      <c r="X13" s="52"/>
+      <c r="Y13" s="7"/>
     </row>
     <row r="14" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="8"/>
-      <c r="B14" s="74" t="s">
+      <c r="A14" s="7"/>
+      <c r="B14" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="75"/>
-[...11 lines deleted...]
-      <c r="O14" s="113" t="s">
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="51"/>
+      <c r="O14" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="P14" s="113"/>
-[...8 lines deleted...]
-      <c r="Y14" s="8"/>
+      <c r="P14" s="24"/>
+      <c r="Q14" s="24"/>
+      <c r="R14" s="24"/>
+      <c r="S14" s="54"/>
+      <c r="T14" s="54"/>
+      <c r="U14" s="54"/>
+      <c r="V14" s="54"/>
+      <c r="W14" s="54"/>
+      <c r="X14" s="55"/>
+      <c r="Y14" s="7"/>
     </row>
     <row r="15" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="8"/>
-      <c r="B15" s="78" t="s">
+      <c r="A15" s="7"/>
+      <c r="B15" s="49" t="s">
         <v>53</v>
       </c>
-      <c r="C15" s="79"/>
-[...13 lines deleted...]
-      <c r="Q15" s="75" t="s">
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="21"/>
+      <c r="P15" s="21"/>
+      <c r="Q15" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="R15" s="75"/>
-[...6 lines deleted...]
-      <c r="Y15" s="8"/>
+      <c r="R15" s="25"/>
+      <c r="S15" s="25"/>
+      <c r="T15" s="25"/>
+      <c r="U15" s="21"/>
+      <c r="V15" s="21"/>
+      <c r="W15" s="21"/>
+      <c r="X15" s="22"/>
+      <c r="Y15" s="7"/>
     </row>
     <row r="16" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="8"/>
-      <c r="B16" s="78" t="s">
+      <c r="A16" s="7"/>
+      <c r="B16" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="C16" s="79"/>
-[...21 lines deleted...]
-      <c r="Y16" s="8"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+      <c r="M16" s="51"/>
+      <c r="N16" s="51"/>
+      <c r="O16" s="51"/>
+      <c r="P16" s="51"/>
+      <c r="Q16" s="51"/>
+      <c r="R16" s="51"/>
+      <c r="S16" s="51"/>
+      <c r="T16" s="51"/>
+      <c r="U16" s="51"/>
+      <c r="V16" s="51"/>
+      <c r="W16" s="51"/>
+      <c r="X16" s="52"/>
+      <c r="Y16" s="7"/>
     </row>
     <row r="17" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="8"/>
-      <c r="B17" s="74" t="s">
+      <c r="A17" s="7"/>
+      <c r="B17" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="75"/>
-[...11 lines deleted...]
-      <c r="O17" s="75" t="s">
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="21"/>
+      <c r="O17" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="P17" s="75"/>
-[...8 lines deleted...]
-      <c r="Y17" s="8"/>
+      <c r="P17" s="25"/>
+      <c r="Q17" s="25"/>
+      <c r="R17" s="25"/>
+      <c r="S17" s="21"/>
+      <c r="T17" s="21"/>
+      <c r="U17" s="21"/>
+      <c r="V17" s="21"/>
+      <c r="W17" s="21"/>
+      <c r="X17" s="22"/>
+      <c r="Y17" s="7"/>
     </row>
     <row r="18" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="8"/>
-      <c r="B18" s="80" t="s">
+      <c r="A18" s="7"/>
+      <c r="B18" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="C18" s="81"/>
-[...13 lines deleted...]
-      <c r="Q18" s="83" t="s">
+      <c r="C18" s="65"/>
+      <c r="D18" s="65"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="69"/>
+      <c r="J18" s="69"/>
+      <c r="K18" s="69"/>
+      <c r="L18" s="69"/>
+      <c r="M18" s="69"/>
+      <c r="N18" s="69"/>
+      <c r="O18" s="69"/>
+      <c r="P18" s="70"/>
+      <c r="Q18" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="R18" s="83"/>
-[...6 lines deleted...]
-      <c r="Y18" s="8"/>
+      <c r="R18" s="67"/>
+      <c r="S18" s="21"/>
+      <c r="T18" s="21"/>
+      <c r="U18" s="21"/>
+      <c r="V18" s="21"/>
+      <c r="W18" s="21"/>
+      <c r="X18" s="22"/>
+      <c r="Y18" s="7"/>
     </row>
     <row r="19" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="8"/>
-      <c r="B19" s="74" t="s">
+      <c r="A19" s="7"/>
+      <c r="B19" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="75"/>
-[...10 lines deleted...]
-      <c r="N19" s="75" t="s">
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="O19" s="75"/>
-[...9 lines deleted...]
-      <c r="Y19" s="8"/>
+      <c r="O19" s="25"/>
+      <c r="P19" s="21"/>
+      <c r="Q19" s="21"/>
+      <c r="R19" s="21"/>
+      <c r="S19" s="21"/>
+      <c r="T19" s="21"/>
+      <c r="U19" s="21"/>
+      <c r="V19" s="21"/>
+      <c r="W19" s="21"/>
+      <c r="X19" s="22"/>
+      <c r="Y19" s="7"/>
     </row>
     <row r="20" spans="1:25" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="8"/>
-      <c r="B20" s="87" t="s">
+      <c r="A20" s="7"/>
+      <c r="B20" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="88"/>
-[...12 lines deleted...]
-      <c r="P20" s="88" t="s">
+      <c r="C20" s="60"/>
+      <c r="D20" s="60"/>
+      <c r="E20" s="60"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="61"/>
+      <c r="M20" s="61"/>
+      <c r="N20" s="61"/>
+      <c r="O20" s="61"/>
+      <c r="P20" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="Q20" s="88"/>
-[...7 lines deleted...]
-      <c r="Y20" s="8"/>
+      <c r="Q20" s="60"/>
+      <c r="R20" s="60"/>
+      <c r="S20" s="60"/>
+      <c r="T20" s="62"/>
+      <c r="U20" s="62"/>
+      <c r="V20" s="62"/>
+      <c r="W20" s="62"/>
+      <c r="X20" s="63"/>
+      <c r="Y20" s="7"/>
     </row>
     <row r="21" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="8"/>
-      <c r="B21" s="92" t="s">
+      <c r="A21" s="7"/>
+      <c r="B21" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="C21" s="93"/>
-[...21 lines deleted...]
-      <c r="Y21" s="8"/>
+      <c r="C21" s="57"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="57"/>
+      <c r="G21" s="57"/>
+      <c r="H21" s="57"/>
+      <c r="I21" s="57"/>
+      <c r="J21" s="57"/>
+      <c r="K21" s="57"/>
+      <c r="L21" s="57"/>
+      <c r="M21" s="57"/>
+      <c r="N21" s="57"/>
+      <c r="O21" s="57"/>
+      <c r="P21" s="57"/>
+      <c r="Q21" s="57"/>
+      <c r="R21" s="57"/>
+      <c r="S21" s="57"/>
+      <c r="T21" s="57"/>
+      <c r="U21" s="57"/>
+      <c r="V21" s="57"/>
+      <c r="W21" s="57"/>
+      <c r="X21" s="58"/>
+      <c r="Y21" s="7"/>
     </row>
     <row r="22" spans="1:25" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="8"/>
-[...27 lines deleted...]
-      <c r="B23" s="72" t="s">
+      <c r="A22" s="7"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="31"/>
+      <c r="O22" s="31"/>
+      <c r="P22" s="31"/>
+      <c r="Q22" s="31"/>
+      <c r="R22" s="31"/>
+      <c r="S22" s="31"/>
+      <c r="T22" s="31"/>
+      <c r="U22" s="31"/>
+      <c r="V22" s="31"/>
+      <c r="W22" s="31"/>
+      <c r="X22" s="1"/>
+      <c r="Y22" s="7"/>
+    </row>
+    <row r="23" spans="1:25" s="15" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="12"/>
+      <c r="B23" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="73"/>
-[...2 lines deleted...]
-      <c r="F23" s="71" t="s">
+      <c r="C23" s="74"/>
+      <c r="D23" s="74"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="G23" s="66"/>
-[...2 lines deleted...]
-      <c r="J23" s="66" t="s">
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="K23" s="66"/>
-[...1 lines deleted...]
-      <c r="M23" s="66" t="s">
+      <c r="K23" s="71"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="N23" s="66"/>
-[...2 lines deleted...]
-      <c r="Q23" s="71" t="s">
+      <c r="N23" s="71"/>
+      <c r="O23" s="71"/>
+      <c r="P23" s="13"/>
+      <c r="Q23" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="R23" s="66"/>
-[...2 lines deleted...]
-      <c r="U23" s="66" t="s">
+      <c r="R23" s="71"/>
+      <c r="S23" s="71"/>
+      <c r="T23" s="13"/>
+      <c r="U23" s="71" t="s">
         <v>27</v>
       </c>
-      <c r="V23" s="66"/>
-[...2 lines deleted...]
-      <c r="Y23" s="10"/>
+      <c r="V23" s="71"/>
+      <c r="W23" s="13"/>
+      <c r="X23" s="2"/>
+      <c r="Y23" s="12"/>
     </row>
     <row r="24" spans="1:25" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="8"/>
-[...27 lines deleted...]
-      <c r="B25" s="71" t="s">
+      <c r="A24" s="7"/>
+      <c r="B24" s="30"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="31"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="31"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="31"/>
+      <c r="N24" s="31"/>
+      <c r="O24" s="31"/>
+      <c r="P24" s="31"/>
+      <c r="Q24" s="31"/>
+      <c r="R24" s="31"/>
+      <c r="S24" s="31"/>
+      <c r="T24" s="31"/>
+      <c r="U24" s="31"/>
+      <c r="V24" s="31"/>
+      <c r="W24" s="31"/>
+      <c r="X24" s="1"/>
+      <c r="Y24" s="7"/>
+    </row>
+    <row r="25" spans="1:25" s="15" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="12"/>
+      <c r="B25" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="C25" s="66"/>
-[...4 lines deleted...]
-      <c r="I25" s="66" t="s">
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="13"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="J25" s="66"/>
-[...3 lines deleted...]
-      <c r="N25" s="71" t="s">
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="79"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="72" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="66"/>
-[...2 lines deleted...]
-      <c r="S25" s="66" t="s">
+      <c r="O25" s="71"/>
+      <c r="P25" s="71"/>
+      <c r="Q25" s="13"/>
+      <c r="S25" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="T25" s="66"/>
-[...4 lines deleted...]
-      <c r="Y25" s="10"/>
+      <c r="T25" s="71"/>
+      <c r="U25" s="71"/>
+      <c r="V25" s="71"/>
+      <c r="W25" s="13"/>
+      <c r="X25" s="2"/>
+      <c r="Y25" s="12"/>
     </row>
     <row r="26" spans="1:25" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="8"/>
-[...27 lines deleted...]
-      <c r="B27" s="14" t="s">
+      <c r="A26" s="7"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="31"/>
+      <c r="N26" s="31"/>
+      <c r="O26" s="31"/>
+      <c r="P26" s="31"/>
+      <c r="Q26" s="31"/>
+      <c r="R26" s="31"/>
+      <c r="S26" s="31"/>
+      <c r="T26" s="31"/>
+      <c r="U26" s="31"/>
+      <c r="V26" s="31"/>
+      <c r="W26" s="31"/>
+      <c r="X26" s="1"/>
+      <c r="Y26" s="7"/>
+    </row>
+    <row r="27" spans="1:25" s="15" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12"/>
+      <c r="B27" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="3"/>
-[...1 lines deleted...]
-      <c r="E27" s="66" t="s">
+      <c r="C27" s="13"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="F27" s="66"/>
-[...18 lines deleted...]
-      <c r="Y27" s="10"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="80"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
+      <c r="J27" s="81"/>
+      <c r="K27" s="81"/>
+      <c r="L27" s="81"/>
+      <c r="M27" s="81"/>
+      <c r="N27" s="81"/>
+      <c r="O27" s="81"/>
+      <c r="P27" s="81"/>
+      <c r="Q27" s="81"/>
+      <c r="R27" s="81"/>
+      <c r="S27" s="81"/>
+      <c r="T27" s="81"/>
+      <c r="U27" s="81"/>
+      <c r="V27" s="81"/>
+      <c r="W27" s="82"/>
+      <c r="X27" s="14"/>
+      <c r="Y27" s="12"/>
     </row>
     <row r="28" spans="1:25" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="8"/>
-[...23 lines deleted...]
-      <c r="Y28" s="8"/>
+      <c r="A28" s="7"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="31"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="31"/>
+      <c r="P28" s="31"/>
+      <c r="Q28" s="31"/>
+      <c r="R28" s="31"/>
+      <c r="S28" s="31"/>
+      <c r="T28" s="31"/>
+      <c r="U28" s="31"/>
+      <c r="V28" s="31"/>
+      <c r="W28" s="31"/>
+      <c r="X28" s="1"/>
+      <c r="Y28" s="7"/>
     </row>
     <row r="29" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="8"/>
-      <c r="B29" s="58" t="s">
+      <c r="A29" s="7"/>
+      <c r="B29" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="C29" s="59"/>
-[...21 lines deleted...]
-      <c r="Y29" s="8"/>
+      <c r="C29" s="90"/>
+      <c r="D29" s="90"/>
+      <c r="E29" s="90"/>
+      <c r="F29" s="90"/>
+      <c r="G29" s="90"/>
+      <c r="H29" s="90"/>
+      <c r="I29" s="90"/>
+      <c r="J29" s="90"/>
+      <c r="K29" s="90"/>
+      <c r="L29" s="90"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="90"/>
+      <c r="O29" s="90"/>
+      <c r="P29" s="90"/>
+      <c r="Q29" s="90"/>
+      <c r="R29" s="90"/>
+      <c r="S29" s="90"/>
+      <c r="T29" s="90"/>
+      <c r="U29" s="90"/>
+      <c r="V29" s="90"/>
+      <c r="W29" s="90"/>
+      <c r="X29" s="91"/>
+      <c r="Y29" s="7"/>
     </row>
     <row r="30" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="8"/>
-      <c r="B30" s="63" t="s">
+      <c r="A30" s="7"/>
+      <c r="B30" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="C30" s="61"/>
-[...17 lines deleted...]
-      <c r="U30" s="17" t="s">
+      <c r="C30" s="92"/>
+      <c r="D30" s="92"/>
+      <c r="E30" s="92"/>
+      <c r="F30" s="92"/>
+      <c r="G30" s="92"/>
+      <c r="H30" s="92"/>
+      <c r="I30" s="92"/>
+      <c r="J30" s="92"/>
+      <c r="K30" s="92"/>
+      <c r="L30" s="92"/>
+      <c r="M30" s="92"/>
+      <c r="N30" s="92"/>
+      <c r="O30" s="92"/>
+      <c r="P30" s="92"/>
+      <c r="Q30" s="92"/>
+      <c r="R30" s="92"/>
+      <c r="S30" s="92"/>
+      <c r="T30" s="92"/>
+      <c r="U30" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="V30" s="17" t="s">
+      <c r="V30" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="W30" s="61" t="s">
+      <c r="W30" s="92" t="s">
         <v>43</v>
       </c>
-      <c r="X30" s="62"/>
-[...4 lines deleted...]
-      <c r="B31" s="47" t="s">
+      <c r="X30" s="93"/>
+      <c r="Y30" s="7"/>
+    </row>
+    <row r="31" spans="1:25" s="9" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="8"/>
+      <c r="B31" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="C31" s="48"/>
-[...25 lines deleted...]
-      <c r="B32" s="47" t="s">
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="78"/>
+      <c r="U31" s="17"/>
+      <c r="V31" s="17"/>
+      <c r="W31" s="75"/>
+      <c r="X31" s="76"/>
+      <c r="Y31" s="8"/>
+    </row>
+    <row r="32" spans="1:25" s="9" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="8"/>
+      <c r="B32" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="C32" s="48"/>
-[...25 lines deleted...]
-      <c r="B33" s="47" t="s">
+      <c r="C32" s="78"/>
+      <c r="D32" s="78"/>
+      <c r="E32" s="78"/>
+      <c r="F32" s="78"/>
+      <c r="G32" s="78"/>
+      <c r="H32" s="78"/>
+      <c r="I32" s="78"/>
+      <c r="J32" s="78"/>
+      <c r="K32" s="78"/>
+      <c r="L32" s="78"/>
+      <c r="M32" s="78"/>
+      <c r="N32" s="78"/>
+      <c r="O32" s="78"/>
+      <c r="P32" s="78"/>
+      <c r="Q32" s="78"/>
+      <c r="R32" s="78"/>
+      <c r="S32" s="78"/>
+      <c r="T32" s="78"/>
+      <c r="U32" s="17"/>
+      <c r="V32" s="17"/>
+      <c r="W32" s="75"/>
+      <c r="X32" s="76"/>
+      <c r="Y32" s="8"/>
+    </row>
+    <row r="33" spans="1:25" s="9" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="8"/>
+      <c r="B33" s="77" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="48"/>
-[...25 lines deleted...]
-      <c r="B34" s="47" t="s">
+      <c r="C33" s="78"/>
+      <c r="D33" s="78"/>
+      <c r="E33" s="78"/>
+      <c r="F33" s="78"/>
+      <c r="G33" s="78"/>
+      <c r="H33" s="78"/>
+      <c r="I33" s="78"/>
+      <c r="J33" s="78"/>
+      <c r="K33" s="78"/>
+      <c r="L33" s="78"/>
+      <c r="M33" s="78"/>
+      <c r="N33" s="78"/>
+      <c r="O33" s="78"/>
+      <c r="P33" s="78"/>
+      <c r="Q33" s="78"/>
+      <c r="R33" s="78"/>
+      <c r="S33" s="78"/>
+      <c r="T33" s="78"/>
+      <c r="U33" s="17"/>
+      <c r="V33" s="17"/>
+      <c r="W33" s="75"/>
+      <c r="X33" s="76"/>
+      <c r="Y33" s="8"/>
+    </row>
+    <row r="34" spans="1:25" s="9" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="8"/>
+      <c r="B34" s="77" t="s">
         <v>37</v>
       </c>
-      <c r="C34" s="48"/>
-[...25 lines deleted...]
-      <c r="B35" s="47" t="s">
+      <c r="C34" s="78"/>
+      <c r="D34" s="78"/>
+      <c r="E34" s="78"/>
+      <c r="F34" s="78"/>
+      <c r="G34" s="78"/>
+      <c r="H34" s="78"/>
+      <c r="I34" s="78"/>
+      <c r="J34" s="78"/>
+      <c r="K34" s="78"/>
+      <c r="L34" s="78"/>
+      <c r="M34" s="78"/>
+      <c r="N34" s="78"/>
+      <c r="O34" s="78"/>
+      <c r="P34" s="78"/>
+      <c r="Q34" s="78"/>
+      <c r="R34" s="78"/>
+      <c r="S34" s="78"/>
+      <c r="T34" s="78"/>
+      <c r="U34" s="17"/>
+      <c r="V34" s="17"/>
+      <c r="W34" s="75"/>
+      <c r="X34" s="76"/>
+      <c r="Y34" s="8"/>
+    </row>
+    <row r="35" spans="1:25" s="9" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="8"/>
+      <c r="B35" s="77" t="s">
         <v>38</v>
       </c>
-      <c r="C35" s="48"/>
-[...25 lines deleted...]
-      <c r="B36" s="47" t="s">
+      <c r="C35" s="78"/>
+      <c r="D35" s="78"/>
+      <c r="E35" s="78"/>
+      <c r="F35" s="78"/>
+      <c r="G35" s="78"/>
+      <c r="H35" s="78"/>
+      <c r="I35" s="78"/>
+      <c r="J35" s="78"/>
+      <c r="K35" s="78"/>
+      <c r="L35" s="78"/>
+      <c r="M35" s="78"/>
+      <c r="N35" s="78"/>
+      <c r="O35" s="78"/>
+      <c r="P35" s="78"/>
+      <c r="Q35" s="78"/>
+      <c r="R35" s="78"/>
+      <c r="S35" s="78"/>
+      <c r="T35" s="78"/>
+      <c r="U35" s="17"/>
+      <c r="V35" s="17"/>
+      <c r="W35" s="75"/>
+      <c r="X35" s="76"/>
+      <c r="Y35" s="8"/>
+    </row>
+    <row r="36" spans="1:25" s="9" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="8"/>
+      <c r="B36" s="77" t="s">
         <v>36</v>
       </c>
-      <c r="C36" s="48"/>
-[...25 lines deleted...]
-      <c r="B37" s="47" t="s">
+      <c r="C36" s="78"/>
+      <c r="D36" s="78"/>
+      <c r="E36" s="78"/>
+      <c r="F36" s="78"/>
+      <c r="G36" s="78"/>
+      <c r="H36" s="78"/>
+      <c r="I36" s="78"/>
+      <c r="J36" s="78"/>
+      <c r="K36" s="78"/>
+      <c r="L36" s="78"/>
+      <c r="M36" s="78"/>
+      <c r="N36" s="78"/>
+      <c r="O36" s="78"/>
+      <c r="P36" s="78"/>
+      <c r="Q36" s="78"/>
+      <c r="R36" s="78"/>
+      <c r="S36" s="78"/>
+      <c r="T36" s="78"/>
+      <c r="U36" s="17"/>
+      <c r="V36" s="17"/>
+      <c r="W36" s="75"/>
+      <c r="X36" s="76"/>
+      <c r="Y36" s="8"/>
+    </row>
+    <row r="37" spans="1:25" s="9" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="8"/>
+      <c r="B37" s="77" t="s">
         <v>39</v>
       </c>
-      <c r="C37" s="48"/>
-[...21 lines deleted...]
-      <c r="Y37" s="18"/>
+      <c r="C37" s="78"/>
+      <c r="D37" s="78"/>
+      <c r="E37" s="78"/>
+      <c r="F37" s="78"/>
+      <c r="G37" s="78"/>
+      <c r="H37" s="78"/>
+      <c r="I37" s="78"/>
+      <c r="J37" s="78"/>
+      <c r="K37" s="78"/>
+      <c r="L37" s="78"/>
+      <c r="M37" s="78"/>
+      <c r="N37" s="78"/>
+      <c r="O37" s="78"/>
+      <c r="P37" s="78"/>
+      <c r="Q37" s="78"/>
+      <c r="R37" s="78"/>
+      <c r="S37" s="78"/>
+      <c r="T37" s="78"/>
+      <c r="U37" s="17"/>
+      <c r="V37" s="17"/>
+      <c r="W37" s="75"/>
+      <c r="X37" s="76"/>
+      <c r="Y37" s="8"/>
     </row>
     <row r="38" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="8"/>
-      <c r="B38" s="25" t="s">
+      <c r="A38" s="7"/>
+      <c r="B38" s="98" t="s">
         <v>47</v>
       </c>
-      <c r="C38" s="26"/>
-[...21 lines deleted...]
-      <c r="Y38" s="8"/>
+      <c r="C38" s="99"/>
+      <c r="D38" s="99"/>
+      <c r="E38" s="99"/>
+      <c r="F38" s="99"/>
+      <c r="G38" s="99"/>
+      <c r="H38" s="99"/>
+      <c r="I38" s="99"/>
+      <c r="J38" s="99"/>
+      <c r="K38" s="99"/>
+      <c r="L38" s="99"/>
+      <c r="M38" s="99"/>
+      <c r="N38" s="99"/>
+      <c r="O38" s="99"/>
+      <c r="P38" s="99"/>
+      <c r="Q38" s="99"/>
+      <c r="R38" s="99"/>
+      <c r="S38" s="99"/>
+      <c r="T38" s="99"/>
+      <c r="U38" s="17"/>
+      <c r="V38" s="17"/>
+      <c r="W38" s="102"/>
+      <c r="X38" s="103"/>
+      <c r="Y38" s="7"/>
     </row>
     <row r="39" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="8"/>
-      <c r="B39" s="27" t="s">
+      <c r="A39" s="7"/>
+      <c r="B39" s="100" t="s">
         <v>48</v>
       </c>
-      <c r="C39" s="28"/>
-[...25 lines deleted...]
-      <c r="B40" s="35" t="s">
+      <c r="C39" s="101"/>
+      <c r="D39" s="101"/>
+      <c r="E39" s="101"/>
+      <c r="F39" s="101"/>
+      <c r="G39" s="101"/>
+      <c r="H39" s="101"/>
+      <c r="I39" s="101"/>
+      <c r="J39" s="101"/>
+      <c r="K39" s="101"/>
+      <c r="L39" s="101"/>
+      <c r="M39" s="101"/>
+      <c r="N39" s="101"/>
+      <c r="O39" s="101"/>
+      <c r="P39" s="101"/>
+      <c r="Q39" s="101"/>
+      <c r="R39" s="101"/>
+      <c r="S39" s="101"/>
+      <c r="T39" s="101"/>
+      <c r="U39" s="18"/>
+      <c r="V39" s="18"/>
+      <c r="W39" s="104"/>
+      <c r="X39" s="105"/>
+      <c r="Y39" s="7"/>
+    </row>
+    <row r="40" spans="1:25" s="9" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="8"/>
+      <c r="B40" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="C40" s="36"/>
-[...21 lines deleted...]
-      <c r="Y40" s="18"/>
+      <c r="C40" s="109"/>
+      <c r="D40" s="109"/>
+      <c r="E40" s="109"/>
+      <c r="F40" s="109"/>
+      <c r="G40" s="109"/>
+      <c r="H40" s="109"/>
+      <c r="I40" s="109"/>
+      <c r="J40" s="109"/>
+      <c r="K40" s="109"/>
+      <c r="L40" s="109"/>
+      <c r="M40" s="109"/>
+      <c r="N40" s="109"/>
+      <c r="O40" s="109"/>
+      <c r="P40" s="109"/>
+      <c r="Q40" s="109"/>
+      <c r="R40" s="109"/>
+      <c r="S40" s="109"/>
+      <c r="T40" s="109"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="106"/>
+      <c r="X40" s="107"/>
+      <c r="Y40" s="8"/>
     </row>
     <row r="41" spans="1:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="8"/>
-      <c r="B41" s="49" t="s">
+      <c r="A41" s="7"/>
+      <c r="B41" s="83" t="s">
         <v>49</v>
       </c>
-      <c r="C41" s="50"/>
-[...21 lines deleted...]
-      <c r="Y41" s="8"/>
+      <c r="C41" s="84"/>
+      <c r="D41" s="84"/>
+      <c r="E41" s="84"/>
+      <c r="F41" s="84"/>
+      <c r="G41" s="84"/>
+      <c r="H41" s="84"/>
+      <c r="I41" s="84"/>
+      <c r="J41" s="84"/>
+      <c r="K41" s="84"/>
+      <c r="L41" s="84"/>
+      <c r="M41" s="84"/>
+      <c r="N41" s="84"/>
+      <c r="O41" s="84"/>
+      <c r="P41" s="84"/>
+      <c r="Q41" s="84"/>
+      <c r="R41" s="84"/>
+      <c r="S41" s="84"/>
+      <c r="T41" s="84"/>
+      <c r="U41" s="84"/>
+      <c r="V41" s="84"/>
+      <c r="W41" s="84"/>
+      <c r="X41" s="85"/>
+      <c r="Y41" s="7"/>
     </row>
     <row r="42" spans="1:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="8"/>
-[...23 lines deleted...]
-      <c r="Y42" s="8"/>
+      <c r="A42" s="7"/>
+      <c r="B42" s="86"/>
+      <c r="C42" s="87"/>
+      <c r="D42" s="87"/>
+      <c r="E42" s="87"/>
+      <c r="F42" s="87"/>
+      <c r="G42" s="87"/>
+      <c r="H42" s="87"/>
+      <c r="I42" s="87"/>
+      <c r="J42" s="87"/>
+      <c r="K42" s="87"/>
+      <c r="L42" s="87"/>
+      <c r="M42" s="87"/>
+      <c r="N42" s="87"/>
+      <c r="O42" s="87"/>
+      <c r="P42" s="87"/>
+      <c r="Q42" s="87"/>
+      <c r="R42" s="87"/>
+      <c r="S42" s="87"/>
+      <c r="T42" s="87"/>
+      <c r="U42" s="87"/>
+      <c r="V42" s="87"/>
+      <c r="W42" s="87"/>
+      <c r="X42" s="88"/>
+      <c r="Y42" s="7"/>
     </row>
     <row r="43" spans="1:25" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="8"/>
-[...23 lines deleted...]
-      <c r="Y43" s="8"/>
+      <c r="A43" s="7"/>
+      <c r="B43" s="86"/>
+      <c r="C43" s="87"/>
+      <c r="D43" s="87"/>
+      <c r="E43" s="87"/>
+      <c r="F43" s="87"/>
+      <c r="G43" s="87"/>
+      <c r="H43" s="87"/>
+      <c r="I43" s="87"/>
+      <c r="J43" s="87"/>
+      <c r="K43" s="87"/>
+      <c r="L43" s="87"/>
+      <c r="M43" s="87"/>
+      <c r="N43" s="87"/>
+      <c r="O43" s="87"/>
+      <c r="P43" s="87"/>
+      <c r="Q43" s="87"/>
+      <c r="R43" s="87"/>
+      <c r="S43" s="87"/>
+      <c r="T43" s="87"/>
+      <c r="U43" s="87"/>
+      <c r="V43" s="87"/>
+      <c r="W43" s="87"/>
+      <c r="X43" s="88"/>
+      <c r="Y43" s="7"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A44" s="8"/>
-[...23 lines deleted...]
-      <c r="Y44" s="8"/>
+      <c r="A44" s="7"/>
+      <c r="B44" s="114"/>
+      <c r="C44" s="115"/>
+      <c r="D44" s="115"/>
+      <c r="E44" s="115"/>
+      <c r="F44" s="115"/>
+      <c r="G44" s="115"/>
+      <c r="H44" s="115"/>
+      <c r="I44" s="115"/>
+      <c r="J44" s="115"/>
+      <c r="K44" s="115"/>
+      <c r="L44" s="115"/>
+      <c r="M44" s="115"/>
+      <c r="N44" s="115"/>
+      <c r="O44" s="115"/>
+      <c r="P44" s="115"/>
+      <c r="Q44" s="115"/>
+      <c r="R44" s="115"/>
+      <c r="S44" s="115"/>
+      <c r="T44" s="115"/>
+      <c r="U44" s="115"/>
+      <c r="V44" s="115"/>
+      <c r="W44" s="115"/>
+      <c r="X44" s="116"/>
+      <c r="Y44" s="7"/>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A45" s="8"/>
-[...23 lines deleted...]
-      <c r="Y45" s="8"/>
+      <c r="A45" s="7"/>
+      <c r="B45" s="117"/>
+      <c r="C45" s="118"/>
+      <c r="D45" s="118"/>
+      <c r="E45" s="118"/>
+      <c r="F45" s="118"/>
+      <c r="G45" s="118"/>
+      <c r="H45" s="118"/>
+      <c r="I45" s="118"/>
+      <c r="J45" s="118"/>
+      <c r="K45" s="118"/>
+      <c r="L45" s="118"/>
+      <c r="M45" s="118"/>
+      <c r="N45" s="118"/>
+      <c r="O45" s="118"/>
+      <c r="P45" s="118"/>
+      <c r="Q45" s="118"/>
+      <c r="R45" s="118"/>
+      <c r="S45" s="118"/>
+      <c r="T45" s="118"/>
+      <c r="U45" s="118"/>
+      <c r="V45" s="118"/>
+      <c r="W45" s="118"/>
+      <c r="X45" s="119"/>
+      <c r="Y45" s="7"/>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A46" s="8"/>
-[...23 lines deleted...]
-      <c r="Y46" s="8"/>
+      <c r="A46" s="7"/>
+      <c r="B46" s="117"/>
+      <c r="C46" s="118"/>
+      <c r="D46" s="118"/>
+      <c r="E46" s="118"/>
+      <c r="F46" s="118"/>
+      <c r="G46" s="118"/>
+      <c r="H46" s="118"/>
+      <c r="I46" s="118"/>
+      <c r="J46" s="118"/>
+      <c r="K46" s="118"/>
+      <c r="L46" s="118"/>
+      <c r="M46" s="118"/>
+      <c r="N46" s="118"/>
+      <c r="O46" s="118"/>
+      <c r="P46" s="118"/>
+      <c r="Q46" s="118"/>
+      <c r="R46" s="118"/>
+      <c r="S46" s="118"/>
+      <c r="T46" s="118"/>
+      <c r="U46" s="118"/>
+      <c r="V46" s="118"/>
+      <c r="W46" s="118"/>
+      <c r="X46" s="119"/>
+      <c r="Y46" s="7"/>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A47" s="8"/>
-[...23 lines deleted...]
-      <c r="Y47" s="8"/>
+      <c r="A47" s="7"/>
+      <c r="B47" s="117"/>
+      <c r="C47" s="118"/>
+      <c r="D47" s="118"/>
+      <c r="E47" s="118"/>
+      <c r="F47" s="118"/>
+      <c r="G47" s="118"/>
+      <c r="H47" s="118"/>
+      <c r="I47" s="118"/>
+      <c r="J47" s="118"/>
+      <c r="K47" s="118"/>
+      <c r="L47" s="118"/>
+      <c r="M47" s="118"/>
+      <c r="N47" s="118"/>
+      <c r="O47" s="118"/>
+      <c r="P47" s="118"/>
+      <c r="Q47" s="118"/>
+      <c r="R47" s="118"/>
+      <c r="S47" s="118"/>
+      <c r="T47" s="118"/>
+      <c r="U47" s="118"/>
+      <c r="V47" s="118"/>
+      <c r="W47" s="118"/>
+      <c r="X47" s="119"/>
+      <c r="Y47" s="7"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A48" s="8"/>
-[...23 lines deleted...]
-      <c r="Y48" s="8"/>
+      <c r="A48" s="7"/>
+      <c r="B48" s="117"/>
+      <c r="C48" s="118"/>
+      <c r="D48" s="118"/>
+      <c r="E48" s="118"/>
+      <c r="F48" s="118"/>
+      <c r="G48" s="118"/>
+      <c r="H48" s="118"/>
+      <c r="I48" s="118"/>
+      <c r="J48" s="118"/>
+      <c r="K48" s="118"/>
+      <c r="L48" s="118"/>
+      <c r="M48" s="118"/>
+      <c r="N48" s="118"/>
+      <c r="O48" s="118"/>
+      <c r="P48" s="118"/>
+      <c r="Q48" s="118"/>
+      <c r="R48" s="118"/>
+      <c r="S48" s="118"/>
+      <c r="T48" s="118"/>
+      <c r="U48" s="118"/>
+      <c r="V48" s="118"/>
+      <c r="W48" s="118"/>
+      <c r="X48" s="119"/>
+      <c r="Y48" s="7"/>
     </row>
     <row r="49" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A49" s="8"/>
-      <c r="B49" s="37" t="s">
+      <c r="A49" s="7"/>
+      <c r="B49" s="110" t="s">
         <v>50</v>
       </c>
-      <c r="C49" s="38"/>
-[...21 lines deleted...]
-      <c r="Y49" s="8"/>
+      <c r="C49" s="111"/>
+      <c r="D49" s="111"/>
+      <c r="E49" s="111"/>
+      <c r="F49" s="111"/>
+      <c r="G49" s="111"/>
+      <c r="H49" s="111"/>
+      <c r="I49" s="111"/>
+      <c r="J49" s="111"/>
+      <c r="K49" s="111"/>
+      <c r="L49" s="111"/>
+      <c r="M49" s="111"/>
+      <c r="N49" s="111"/>
+      <c r="O49" s="111"/>
+      <c r="P49" s="111"/>
+      <c r="Q49" s="111"/>
+      <c r="R49" s="111"/>
+      <c r="S49" s="111"/>
+      <c r="T49" s="111"/>
+      <c r="U49" s="111"/>
+      <c r="V49" s="111"/>
+      <c r="W49" s="111"/>
+      <c r="X49" s="112"/>
+      <c r="Y49" s="7"/>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A50" s="8"/>
-[...23 lines deleted...]
-      <c r="Y50" s="8"/>
+      <c r="A50" s="7"/>
+      <c r="B50" s="113"/>
+      <c r="C50" s="111"/>
+      <c r="D50" s="111"/>
+      <c r="E50" s="111"/>
+      <c r="F50" s="111"/>
+      <c r="G50" s="111"/>
+      <c r="H50" s="111"/>
+      <c r="I50" s="111"/>
+      <c r="J50" s="111"/>
+      <c r="K50" s="111"/>
+      <c r="L50" s="111"/>
+      <c r="M50" s="111"/>
+      <c r="N50" s="111"/>
+      <c r="O50" s="111"/>
+      <c r="P50" s="111"/>
+      <c r="Q50" s="111"/>
+      <c r="R50" s="111"/>
+      <c r="S50" s="111"/>
+      <c r="T50" s="111"/>
+      <c r="U50" s="111"/>
+      <c r="V50" s="111"/>
+      <c r="W50" s="111"/>
+      <c r="X50" s="112"/>
+      <c r="Y50" s="7"/>
     </row>
     <row r="51" spans="1:25" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="8"/>
-[...23 lines deleted...]
-      <c r="Y51" s="8"/>
+      <c r="A51" s="7"/>
+      <c r="B51" s="95"/>
+      <c r="C51" s="96"/>
+      <c r="D51" s="96"/>
+      <c r="E51" s="96"/>
+      <c r="F51" s="96"/>
+      <c r="G51" s="96"/>
+      <c r="H51" s="96"/>
+      <c r="I51" s="96"/>
+      <c r="J51" s="96"/>
+      <c r="K51" s="96"/>
+      <c r="L51" s="96"/>
+      <c r="M51" s="96"/>
+      <c r="N51" s="96"/>
+      <c r="O51" s="96"/>
+      <c r="P51" s="96"/>
+      <c r="Q51" s="96"/>
+      <c r="R51" s="96"/>
+      <c r="S51" s="96"/>
+      <c r="T51" s="96"/>
+      <c r="U51" s="96"/>
+      <c r="V51" s="96"/>
+      <c r="W51" s="96"/>
+      <c r="X51" s="97"/>
+      <c r="Y51" s="7"/>
     </row>
     <row r="52" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A52" s="8"/>
-      <c r="B52" s="20" t="s">
+      <c r="A52" s="7"/>
+      <c r="B52" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+      <c r="K52" s="7"/>
+      <c r="L52" s="7"/>
+      <c r="M52" s="7"/>
+      <c r="N52" s="7"/>
+      <c r="O52" s="7"/>
+      <c r="P52" s="7"/>
+      <c r="Q52" s="7"/>
+      <c r="R52" s="7"/>
+      <c r="T52" s="7"/>
+      <c r="U52" s="7"/>
+      <c r="V52" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="C52" s="21"/>
-[...22 lines deleted...]
-      <c r="Y52" s="8"/>
+      <c r="W52" s="7"/>
+      <c r="X52" s="7"/>
+      <c r="Y52" s="7"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="0M1I2+88gCVEwRjt1oFylT4CZKLAKOsrT+Fern0FnCAjJrfWLiqN56oEMkzFdS7b1fyA3kXD7kESUKGr9snc+w==" saltValue="PTKEbfovpD7Bqd3OPXV8Ug==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="aZ2e0WzQXrtPm3yA42IFzdO9zx1K95J4DAUePV5iakNuQIF2vCgLJaMYoZQC3ExVEsOPaI5+DZ8b/0OJeQrVyA==" saltValue="E8wL1Xd1rSm3Xbf+mnP4og==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="85">
-    <mergeCell ref="H11:X11"/>
-[...3 lines deleted...]
-    <mergeCell ref="Q12:X12"/>
+    <mergeCell ref="B51:X51"/>
+    <mergeCell ref="B38:T38"/>
+    <mergeCell ref="B39:T39"/>
+    <mergeCell ref="W38:X38"/>
+    <mergeCell ref="W39:X39"/>
+    <mergeCell ref="W40:X40"/>
+    <mergeCell ref="B40:T40"/>
+    <mergeCell ref="B49:X50"/>
+    <mergeCell ref="B44:X48"/>
+    <mergeCell ref="B36:T36"/>
+    <mergeCell ref="B34:T34"/>
+    <mergeCell ref="B35:T35"/>
+    <mergeCell ref="B41:X43"/>
+    <mergeCell ref="G14:N14"/>
+    <mergeCell ref="W37:X37"/>
+    <mergeCell ref="W33:X33"/>
+    <mergeCell ref="B37:T37"/>
+    <mergeCell ref="B33:T33"/>
+    <mergeCell ref="W31:X31"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="W36:X36"/>
+    <mergeCell ref="B29:X29"/>
+    <mergeCell ref="W30:X30"/>
+    <mergeCell ref="B30:T30"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="B31:T31"/>
+    <mergeCell ref="B32:T32"/>
+    <mergeCell ref="B26:W26"/>
+    <mergeCell ref="I25:L25"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="G27:W27"/>
+    <mergeCell ref="B28:W28"/>
+    <mergeCell ref="U23:V23"/>
+    <mergeCell ref="B24:W24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="N25:P25"/>
+    <mergeCell ref="S25:V25"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="M23:O23"/>
+    <mergeCell ref="Q23:S23"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="G17:N17"/>
+    <mergeCell ref="O17:R17"/>
+    <mergeCell ref="S17:X17"/>
+    <mergeCell ref="B15:I15"/>
+    <mergeCell ref="J15:P15"/>
+    <mergeCell ref="Q15:T15"/>
+    <mergeCell ref="U15:X15"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="S18:X18"/>
+    <mergeCell ref="F18:P18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="F19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:X19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="F20:O20"/>
+    <mergeCell ref="P20:S20"/>
+    <mergeCell ref="T20:X20"/>
+    <mergeCell ref="B21:X21"/>
     <mergeCell ref="B22:W22"/>
     <mergeCell ref="B6:X6"/>
     <mergeCell ref="B7:X8"/>
     <mergeCell ref="A1:Y5"/>
     <mergeCell ref="B9:G9"/>
     <mergeCell ref="S9:T9"/>
     <mergeCell ref="U9:X9"/>
     <mergeCell ref="H9:R9"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="G16:X16"/>
     <mergeCell ref="B13:I13"/>
     <mergeCell ref="J13:X13"/>
     <mergeCell ref="B14:F14"/>
     <mergeCell ref="O14:R14"/>
     <mergeCell ref="S14:X14"/>
     <mergeCell ref="B10:X10"/>
-    <mergeCell ref="B20:E20"/>
-[...62 lines deleted...]
-    <mergeCell ref="B44:X48"/>
+    <mergeCell ref="H11:X11"/>
+    <mergeCell ref="B12:G12"/>
+    <mergeCell ref="L12:P12"/>
+    <mergeCell ref="B11:G11"/>
+    <mergeCell ref="Q12:X12"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="25" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010091166005B0FBE24F890536FA1DA8BDFC" ma:contentTypeVersion="4" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="212e3e68c4a11fe0c9dd430050f217a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7034942a-1c44-4b0e-a726-d86663ce8f09" xmlns:ns3="730f8000-d672-43c7-a124-230aec021a15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="326126bd3c2fcf2c7b14bf30e47030ca" ns2:_="" ns3:_="">
     <xsd:import namespace="7034942a-1c44-4b0e-a726-d86663ce8f09"/>
     <xsd:import namespace="730f8000-d672-43c7-a124-230aec021a15"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7034942a-1c44-4b0e-a726-d86663ce8f09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -3439,90 +3438,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{552BD910-3617-4C5E-A295-91DCC22A5464}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88BDFCB8-F0CD-4EFB-A356-F7539724B582}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7034942a-1c44-4b0e-a726-d86663ce8f09"/>
+    <ds:schemaRef ds:uri="730f8000-d672-43c7-a124-230aec021a15"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96394527-7B84-44AB-B3EC-FEAC5648399C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="7034942a-1c44-4b0e-a726-d86663ce8f09"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="730f8000-d672-43c7-a124-230aec021a15"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88BDFCB8-F0CD-4EFB-A356-F7539724B582}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{552BD910-3617-4C5E-A295-91DCC22A5464}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>