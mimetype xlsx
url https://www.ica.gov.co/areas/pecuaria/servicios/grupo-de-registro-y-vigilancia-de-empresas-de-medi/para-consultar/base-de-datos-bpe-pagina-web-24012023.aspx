--- v1 (2026-03-15)
+++ v2 (2026-05-11)
@@ -2,72 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lady.pena\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A05AD275-EA98-4365-BD06-8474E7E689E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CE925C5-6698-4C29-A4AA-9C8360920D6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ACTIVAS" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ACTIVAS!$B$3:$F$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ACTIVAS!$A$1:$F$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="44">
   <si>
     <t>RAZÓN SOCIAL DE LA EMPRESA</t>
   </si>
   <si>
     <t>VIGENCIA</t>
   </si>
   <si>
     <t xml:space="preserve">CTRL+F= Buscar </t>
   </si>
   <si>
     <t>ESTABLECIMIENTOS O EMPRESAS QUE REALICEN PREPARACIONES MAGISTRALES DE USO VETERINARIO</t>
   </si>
   <si>
     <t>BIO VIE S.A.S.</t>
   </si>
   <si>
     <t>CANNABIAN PHARMA S.A.S.</t>
   </si>
@@ -208,51 +219,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">E-mail: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>karen.avendano@ica.gov.co</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Actualización: 23 de febrero de 2026</t>
+      <t>Actualización: 27 de abril de 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Actualización Mensual)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -455,118 +466,118 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFFF"/>
       <color rgb="FF009900"/>
       <color rgb="FFCC99FF"/>
       <color rgb="FF83C937"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -861,327 +872,327 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1"/>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I14" sqref="I14"/>
+      <pane ySplit="3" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="4" customWidth="1"/>
     <col min="2" max="2" width="44.875" style="10" customWidth="1"/>
     <col min="3" max="3" width="17.75" style="10" customWidth="1"/>
     <col min="4" max="4" width="22.625" style="11" customWidth="1"/>
     <col min="5" max="5" width="94.125" style="11" customWidth="1"/>
     <col min="6" max="6" width="31.625" style="10" customWidth="1"/>
     <col min="7" max="16384" width="11" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="3" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
-      <c r="B1" s="15" t="s">
+      <c r="B1" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="16"/>
-[...2 lines deleted...]
-      <c r="F1" s="17"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="34"/>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
-      <c r="E2" s="13" t="s">
+      <c r="E2" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="F2" s="14"/>
+      <c r="F2" s="31"/>
     </row>
     <row r="3" spans="1:6" s="1" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="D3" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="E3" s="19" t="s">
+      <c r="E3" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="F3" s="19" t="s">
+      <c r="F3" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="2" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="21" t="s">
+      <c r="C4" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="22">
+      <c r="D4" s="16">
         <v>45050</v>
       </c>
-      <c r="E4" s="23" t="s">
+      <c r="E4" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="24" t="s">
+      <c r="F4" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="2" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8"/>
-      <c r="B5" s="25" t="s">
+      <c r="B5" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="21" t="s">
+      <c r="C5" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="22">
+      <c r="D5" s="16">
         <v>44755</v>
       </c>
-      <c r="E5" s="26" t="s">
+      <c r="E5" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="F5" s="24" t="s">
+      <c r="F5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="2" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="8"/>
-      <c r="B6" s="26" t="s">
+      <c r="B6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="16">
         <v>44658</v>
       </c>
-      <c r="E6" s="26" t="s">
+      <c r="E6" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="F6" s="24" t="s">
+      <c r="F6" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="2" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8"/>
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="21" t="s">
+      <c r="C7" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="16">
         <v>45456</v>
       </c>
-      <c r="E7" s="26" t="s">
+      <c r="E7" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="F7" s="22" t="s">
+      <c r="F7" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="2" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8"/>
-      <c r="B8" s="25" t="s">
+      <c r="B8" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="21" t="s">
+      <c r="C8" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="22">
+      <c r="D8" s="16">
         <v>45252</v>
       </c>
-      <c r="E8" s="28" t="s">
+      <c r="E8" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="F8" s="24" t="s">
+      <c r="F8" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" s="2" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8"/>
-      <c r="B9" s="26" t="s">
+      <c r="B9" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="21" t="s">
+      <c r="C9" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="16">
         <v>45314</v>
       </c>
-      <c r="E9" s="28" t="s">
+      <c r="E9" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="F9" s="24" t="s">
+      <c r="F9" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" s="2" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8"/>
-      <c r="B10" s="29" t="s">
+      <c r="B10" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="30" t="s">
+      <c r="C10" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="31">
+      <c r="D10" s="25">
         <v>44852</v>
       </c>
-      <c r="E10" s="29" t="s">
+      <c r="E10" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="F10" s="32" t="s">
+      <c r="F10" s="26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" s="2" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8"/>
-      <c r="B11" s="25" t="s">
+      <c r="B11" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="21" t="s">
+      <c r="C11" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="16">
         <v>45251</v>
       </c>
-      <c r="E11" s="23" t="s">
+      <c r="E11" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="24" t="s">
+      <c r="F11" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" s="2" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="8"/>
-      <c r="B12" s="33" t="s">
+      <c r="B12" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="C12" s="34">
+      <c r="C12" s="28">
         <v>17001</v>
       </c>
-      <c r="D12" s="31">
+      <c r="D12" s="25">
         <v>44809</v>
       </c>
-      <c r="E12" s="29" t="s">
+      <c r="E12" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="F12" s="32" t="s">
+      <c r="F12" s="26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" s="2" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7"/>
-      <c r="B13" s="26" t="s">
+      <c r="B13" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="21" t="s">
+      <c r="C13" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D13" s="16">
         <v>44678</v>
       </c>
-      <c r="E13" s="26" t="s">
+      <c r="E13" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="F13" s="24" t="s">
+      <c r="F13" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" s="7" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="20" t="s">
+      <c r="B14" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="35">
+      <c r="C14" s="29">
         <v>12572</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D14" s="16">
         <v>45195</v>
       </c>
-      <c r="E14" s="23" t="s">
+      <c r="E14" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="F14" s="24" t="s">
+      <c r="F14" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" s="4" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="26" t="s">
+      <c r="B15" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="21" t="s">
+      <c r="C15" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="16">
         <v>45853</v>
       </c>
-      <c r="E15" s="26" t="s">
+      <c r="E15" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="F15" s="24" t="s">
+      <c r="F15" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" s="4" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="18" t="s">
+      <c r="B16" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="C16" s="18"/>
-[...2 lines deleted...]
-      <c r="F16" s="18"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="35"/>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="B3:F13" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:CH14967">
     <sortCondition ref="B2:B14967"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="38" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="16" max="6" man="1"/>
   </rowBreaks>
   <webPublishItems count="1">
     <webPublishItem id="23782" divId="BASE DE DATOS BPM PAGINA WEB 24012023_23782" sourceType="range" sourceRef="A1:F16" destinationFile="C:\Users\karen.avendano\Desktop\BASE DE DATOS BPE PAGINA WEB 24012023.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 