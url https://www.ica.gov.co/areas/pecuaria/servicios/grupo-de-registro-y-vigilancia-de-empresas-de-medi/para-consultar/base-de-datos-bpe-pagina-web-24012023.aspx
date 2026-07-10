--- v2 (2026-05-11)
+++ v3 (2026-07-10)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lady.pena\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CE925C5-6698-4C29-A4AA-9C8360920D6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9DF2FAF-1F19-4EA4-954B-BFA00C13BE52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ACTIVAS" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ACTIVAS!$B$3:$F$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ACTIVAS!$A$1:$F$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -219,51 +219,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">E-mail: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>karen.avendano@ica.gov.co</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Actualización: 27 de abril de 2026</t>
+      <t>Actualización: 30 de junio de 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Actualización Mensual)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -872,52 +872,52 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1"/>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I12" sqref="I12"/>
+      <pane ySplit="3" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E2" sqref="E2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="4" customWidth="1"/>
     <col min="2" max="2" width="44.875" style="10" customWidth="1"/>
     <col min="3" max="3" width="17.75" style="10" customWidth="1"/>
     <col min="4" max="4" width="22.625" style="11" customWidth="1"/>
     <col min="5" max="5" width="94.125" style="11" customWidth="1"/>
     <col min="6" max="6" width="31.625" style="10" customWidth="1"/>
     <col min="7" max="16384" width="11" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="3" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="34"/>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>