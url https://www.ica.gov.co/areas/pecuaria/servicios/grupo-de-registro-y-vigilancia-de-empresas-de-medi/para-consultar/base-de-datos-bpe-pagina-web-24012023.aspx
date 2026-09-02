--- v3 (2026-07-10)
+++ v4 (2026-09-02)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lady.pena\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9DF2FAF-1F19-4EA4-954B-BFA00C13BE52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD85C07E-82DE-48D2-8D14-2F71418FECAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ACTIVAS" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ACTIVAS!$B$3:$F$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ACTIVAS!$A$1:$F$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -219,51 +219,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">E-mail: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>karen.avendano@ica.gov.co</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Actualización: 30 de junio de 2026</t>
+      <t>Actualización: 27 de agosto de 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Actualización Mensual)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -872,52 +872,52 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1"/>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E2" sqref="E2:F2"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4:B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="4" customWidth="1"/>
     <col min="2" max="2" width="44.875" style="10" customWidth="1"/>
     <col min="3" max="3" width="17.75" style="10" customWidth="1"/>
     <col min="4" max="4" width="22.625" style="11" customWidth="1"/>
     <col min="5" max="5" width="94.125" style="11" customWidth="1"/>
     <col min="6" max="6" width="31.625" style="10" customWidth="1"/>
     <col min="7" max="16384" width="11" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="3" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="34"/>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>