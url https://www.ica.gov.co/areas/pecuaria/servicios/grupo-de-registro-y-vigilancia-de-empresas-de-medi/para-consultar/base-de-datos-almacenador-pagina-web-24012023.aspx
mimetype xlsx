--- v3 (2026-09-02)
+++ v4 (2026-10-25)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lady.pena\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55AD28C4-3703-4851-AC8D-D3A73D2CCFD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D09B9345-5430-4F2E-BD28-A4B6A0E8585E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ACTIVAS" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ACTIVAS!$B$1:$D$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ACTIVAS!$A$1:$E$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -237,51 +237,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>E-mail:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> karen.avendano@ica.gov.co</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Actualización: 27 de agosto de 2026</t>
+      <t>Actualización: 28 de septiembre de 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Actualización Mensual)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd;@"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1031,51 +1031,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H27" sqref="H27"/>
+      <selection pane="bottomLeft" activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="7" customWidth="1"/>
     <col min="2" max="2" width="44.875" style="22" customWidth="1"/>
     <col min="3" max="3" width="22.625" style="23" customWidth="1"/>
     <col min="4" max="4" width="96.375" style="22" customWidth="1"/>
     <col min="5" max="5" width="5" style="7" customWidth="1"/>
     <col min="6" max="16384" width="11" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="6" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8"/>
       <c r="B1" s="30" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="31"/>
       <c r="D1" s="32"/>
       <c r="E1" s="8"/>
     </row>
     <row r="2" spans="1:5" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="11" t="s">
         <v>2</v>
@@ -1433,68 +1433,50 @@
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="27" max="6" man="1"/>
   </rowBreaks>
   <webPublishItems count="1">
     <webPublishItem id="23782" divId="BASE DE DATOS BPM PAGINA WEB 24012023_23782" sourceType="range" sourceRef="A1:E27" destinationFile="C:\Users\karen.avendano\Desktop\BASE DE DATOS ALMACENADOR PAGINA WEB 24012023.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E7D7E89176169A4188D3F7D6AD457FE8" ma:contentTypeVersion="11" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="810db01199edf775ffd1874cb9a3ec25">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f890d3ac-c158-4799-90f9-5d45ab18b165" xmlns:ns3="b159b1a4-9782-4fdb-8c8d-7e9be0508b19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8766e6d3a2455cf2f4cc926ce9b01c8f" ns2:_="" ns3:_="">
     <xsd:import namespace="f890d3ac-c158-4799-90f9-5d45ab18b165"/>
     <xsd:import namespace="b159b1a4-9782-4fdb-8c8d-7e9be0508b19"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -1661,91 +1643,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="b159b1a4-9782-4fdb-8c8d-7e9be0508b19">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f890d3ac-c158-4799-90f9-5d45ab18b165">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b159b1a4-9782-4fdb-8c8d-7e9be0508b19" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42B44CE6-477A-4CC3-A53F-1BCAF23C3E83}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08BECDA6-01E7-4EDE-B34C-B87C68124841}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f890d3ac-c158-4799-90f9-5d45ab18b165"/>
     <ds:schemaRef ds:uri="b159b1a4-9782-4fdb-8c8d-7e9be0508b19"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42B44CE6-477A-4CC3-A53F-1BCAF23C3E83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="b159b1a4-9782-4fdb-8c8d-7e9be0508b19"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f890d3ac-c158-4799-90f9-5d45ab18b165"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6C9B327-52D6-47E9-8E60-80ADD4AD430B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>