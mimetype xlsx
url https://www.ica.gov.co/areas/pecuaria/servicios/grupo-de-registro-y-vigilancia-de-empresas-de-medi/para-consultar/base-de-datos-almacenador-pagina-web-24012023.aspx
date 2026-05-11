--- v0 (2025-11-30)
+++ v1 (2026-05-11)
@@ -2,73 +2,84 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hayver.lopez\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lady.pena\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C64FEF1C-D64E-421C-A157-73F353C5C93B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9DBD283A-513D-4625-9AEB-55307A98852F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ACTIVAS" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ACTIVAS!$B$1:$D$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ACTIVAS!$A$1:$E$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="50">
   <si>
     <t>RAZÓN SOCIAL DE LA EMPRESA</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t xml:space="preserve">CTRL+F= Buscar </t>
   </si>
   <si>
     <t>ALCANCE</t>
   </si>
   <si>
     <t>BLU LOGISTICS COLOMBIA S.A.S.</t>
   </si>
   <si>
     <t>COLDEPOSITOS LOGISTICA S.A.S</t>
   </si>
   <si>
@@ -151,135 +162,135 @@
     <t>Almacenador de rodenticidas.</t>
   </si>
   <si>
     <t>Almacenador de producto terminado, gráneles y materias primas de productos farmacéuticos (medicamentos, fitoterapéuticos y homeopáticos) y cosméticos de uso veterinario.</t>
   </si>
   <si>
     <t>Almacenador de producto terminado, graneles y materias primas de productos farmacéuticos (medicamentos, fitoterapeuticos, homéopaticos y biológicos) cosméticos de uso veterinario.</t>
   </si>
   <si>
     <t>Almacenador de producto terminado, graneles y materias primas de medicamentos, fitoterapeuticos, homeopáticos, cosméticos y desinfectantes de uso veterinario.</t>
   </si>
   <si>
     <t>EMPRESAS REGISTRADAS ANTE EL ICA COMO ALMACENADORAS DE PRODUCTO TERMINADO, GRÁNELES Y MATERIAS PRIMAS DE PRODUCTOS FARMACÉUTICOS, COSMÉTICOS, DESINFECTANTES, ECTOPARASITICIDAS CON Y SIN CLASIFICACIÓN TOXICOLÓGICA DE USO VETERINARIO</t>
   </si>
   <si>
     <t>AMERICAN LOGISTICS DE COLOMBIA S.A.S.</t>
   </si>
   <si>
     <t>Almacenador de producto terminado, gráneles y materias primas de productos, farmacéuticos (medicamentos, fitoterapéuticos, homeopáticos) y cosméticos de uso veterinario.</t>
   </si>
   <si>
     <t>BIOMEDICAL DISTRIBUTION COLOMBIA SL LTDA</t>
   </si>
   <si>
     <t>Almacenador de producto terminado de medicamentos y biológicos de uso veterinario.</t>
+  </si>
+  <si>
+    <t>DISTRICARGO  OPERATIONS  S.A. COLOMBIA</t>
+  </si>
+  <si>
+    <t>Almacenador de producto  terminado,graneles  y materias  primas  de productos farmacéuticos (medicamentos,fitoterapéuticos  y homeopáticos), cosméticos y desinfectantes  de uso vetenario ala empresa DISTRICARGO OPERATIONS  S.A. COLOMBIA</t>
+  </si>
+  <si>
+    <t>LOGISTICA INTEGRAL TAYRONA S.A.S.</t>
+  </si>
+  <si>
+    <t>Almacenador de producto terminado de productos homeopáticos y productos de higiene y embellecimiento (cosméticos) de uso veterinario a la empresa LOGISTICA INTEGRAL TAYRONA S.A.S.</t>
+  </si>
+  <si>
+    <t>PHARMA TRADING COLOMBIA ZF S.A.S.</t>
+  </si>
+  <si>
+    <t>SERVICIOS LOGISTICOS IMPERIAL S.A.S.</t>
+  </si>
+  <si>
+    <t>Almacenador de producto terminado de productos farmaceuticos (medicamentos,fitoterapeuticos,homeopaticos,biologicos-kits y reactivos de uso diagnostico) y cosmeticos de uso vetetinario</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almacenador de materias primas,graneles y producto terminado de productos farmaceuticos (Medicamentos) de uso veterinario </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> CONTACTO: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Grupo de Registro y Vigilancia de Empresas de Medicamentos y Biológicos de Uso Veterinario.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">E-mail: </t>
+      <t>E-mail:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>john.riveros@ica.gov.co</t>
+      <t xml:space="preserve"> karen.avendano@ica.gov.co</t>
     </r>
-  </si>
-[...22 lines deleted...]
-    <t xml:space="preserve">Almacenador de materias primas,graneles y producto terminado de productos farmaceuticos (Medicamentos) de uso veterinario </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Actualización: 14 de Octubre de 2025</t>
+      <t>Actualización: 27 de abril de 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> (Actualización Trimestral)</t>
+      <t xml:space="preserve"> (Actualización Mensual)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd;@"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -552,51 +563,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -632,54 +643,57 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.39994506668294322"/>
         </patternFill>
@@ -1017,70 +1031,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="7" customWidth="1"/>
     <col min="2" max="2" width="44.875" style="22" customWidth="1"/>
     <col min="3" max="3" width="22.625" style="23" customWidth="1"/>
     <col min="4" max="4" width="96.375" style="22" customWidth="1"/>
     <col min="5" max="5" width="5" style="7" customWidth="1"/>
     <col min="6" max="16384" width="11" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="6" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8"/>
-      <c r="B1" s="29" t="s">
+      <c r="B1" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="C1" s="30"/>
-      <c r="D1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="32"/>
       <c r="E1" s="8"/>
     </row>
     <row r="2" spans="1:5" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="12" t="s">
         <v>49</v>
       </c>
       <c r="E2" s="8"/>
     </row>
     <row r="3" spans="1:5" s="1" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="9"/>
@@ -1170,57 +1184,57 @@
       </c>
       <c r="C10" s="2">
         <v>44833</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="10"/>
     </row>
     <row r="11" spans="1:5" s="3" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10"/>
       <c r="B11" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2">
         <v>43312</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="10"/>
     </row>
     <row r="12" spans="1:5" s="3" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="10"/>
       <c r="B12" s="18" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C12" s="2">
         <v>45467</v>
       </c>
       <c r="D12" s="19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E12" s="10"/>
     </row>
     <row r="13" spans="1:5" s="3" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10"/>
       <c r="B13" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="2">
         <v>44775</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10"/>
     </row>
     <row r="14" spans="1:5" s="3" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10"/>
       <c r="B14" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="2">
         <v>44622</v>
       </c>
       <c r="D14" s="19" t="s">
@@ -1235,170 +1249,170 @@
       </c>
       <c r="C15" s="2">
         <v>44658</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="10"/>
     </row>
     <row r="16" spans="1:5" s="3" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10"/>
       <c r="B16" s="18" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="2">
         <v>44656</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="10"/>
     </row>
     <row r="17" spans="1:5" s="3" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10"/>
       <c r="B17" s="18" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C17" s="2">
         <v>45553</v>
       </c>
       <c r="D17" s="19" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E17" s="10"/>
     </row>
     <row r="18" spans="1:5" s="3" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="10"/>
       <c r="B18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="2">
         <v>44911</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="10"/>
     </row>
     <row r="19" spans="1:5" s="3" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="10"/>
-      <c r="B19" s="18" t="s">
+      <c r="B19" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="2">
         <v>44830</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="10"/>
     </row>
     <row r="20" spans="1:5" s="3" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="10"/>
-      <c r="B20" s="18" t="s">
+      <c r="B20" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="2">
         <v>44888</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="10"/>
     </row>
     <row r="21" spans="1:5" s="3" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10"/>
-      <c r="B21" s="18" t="s">
+      <c r="B21" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="2">
         <v>44607</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="10"/>
     </row>
     <row r="22" spans="1:5" s="3" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="10"/>
-      <c r="B22" s="18" t="s">
+      <c r="B22" s="28" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="2">
         <v>44476</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="10"/>
     </row>
     <row r="23" spans="1:5" s="3" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="10"/>
-      <c r="B23" s="27" t="s">
-        <v>45</v>
+      <c r="B23" s="29" t="s">
+        <v>44</v>
       </c>
       <c r="C23" s="25">
         <v>45770</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E23" s="10"/>
     </row>
     <row r="24" spans="1:5" s="3" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="10"/>
-      <c r="B24" s="28" t="s">
-        <v>46</v>
+      <c r="B24" s="27" t="s">
+        <v>45</v>
       </c>
       <c r="C24" s="25">
         <v>45796</v>
       </c>
       <c r="D24" s="26" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E24" s="10"/>
     </row>
     <row r="25" spans="1:5" s="3" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8"/>
       <c r="B25" s="20" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="4">
         <v>44264</v>
       </c>
       <c r="D25" s="21" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="8"/>
     </row>
     <row r="26" spans="1:5" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="32" t="s">
-[...3 lines deleted...]
-      <c r="D26" s="32"/>
+      <c r="B26" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
     </row>
     <row r="27" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="8"/>
       <c r="B27" s="5"/>
       <c r="C27" s="14"/>
       <c r="D27" s="5"/>
       <c r="E27" s="8"/>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="6"/>
       <c r="E28" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="B1:D22" xr:uid="{00000000-0001-0000-0000-000000000000}">
     <filterColumn colId="0" showButton="0"/>
     <filterColumn colId="1" showButton="0"/>
   </autoFilter>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:CI14967">
     <sortCondition ref="B2:B14967"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B26:D26"/>
   </mergeCells>
   <conditionalFormatting sqref="E8:E26">
@@ -1437,59 +1451,50 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="b159b1a4-9782-4fdb-8c8d-7e9be0508b19">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f890d3ac-c158-4799-90f9-5d45ab18b165">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b159b1a4-9782-4fdb-8c8d-7e9be0508b19" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E7D7E89176169A4188D3F7D6AD457FE8" ma:contentTypeVersion="11" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="810db01199edf775ffd1874cb9a3ec25">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f890d3ac-c158-4799-90f9-5d45ab18b165" xmlns:ns3="b159b1a4-9782-4fdb-8c8d-7e9be0508b19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8766e6d3a2455cf2f4cc926ce9b01c8f" ns2:_="" ns3:_="">
     <xsd:import namespace="f890d3ac-c158-4799-90f9-5d45ab18b165"/>
     <xsd:import namespace="b159b1a4-9782-4fdb-8c8d-7e9be0508b19"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -1656,90 +1661,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42B44CE6-477A-4CC3-A53F-1BCAF23C3E83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="b159b1a4-9782-4fdb-8c8d-7e9be0508b19"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="f890d3ac-c158-4799-90f9-5d45ab18b165"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6C9B327-52D6-47E9-8E60-80ADD4AD430B}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08BECDA6-01E7-4EDE-B34C-B87C68124841}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f890d3ac-c158-4799-90f9-5d45ab18b165"/>
     <ds:schemaRef ds:uri="b159b1a4-9782-4fdb-8c8d-7e9be0508b19"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6C9B327-52D6-47E9-8E60-80ADD4AD430B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>