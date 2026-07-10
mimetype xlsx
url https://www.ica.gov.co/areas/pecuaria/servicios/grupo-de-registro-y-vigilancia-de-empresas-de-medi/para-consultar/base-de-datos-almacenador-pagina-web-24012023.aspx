--- v1 (2026-05-11)
+++ v2 (2026-07-10)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lady.pena\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9DBD283A-513D-4625-9AEB-55307A98852F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06F1F40C-F30A-4735-BBB1-BEC9BF45BB1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ACTIVAS" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ACTIVAS!$B$1:$D$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ACTIVAS!$A$1:$E$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -237,51 +237,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>E-mail:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> karen.avendano@ica.gov.co</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Actualización: 27 de abril de 2026</t>
+      <t>Actualización: 30 de junio de 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Actualización Mensual)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd;@"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1030,52 +1030,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G4" sqref="G4"/>
+      <pane ySplit="3" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A19" sqref="A19:XFD19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="7" customWidth="1"/>
     <col min="2" max="2" width="44.875" style="22" customWidth="1"/>
     <col min="3" max="3" width="22.625" style="23" customWidth="1"/>
     <col min="4" max="4" width="96.375" style="22" customWidth="1"/>
     <col min="5" max="5" width="5" style="7" customWidth="1"/>
     <col min="6" max="16384" width="11" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="6" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8"/>
       <c r="B1" s="30" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="31"/>
       <c r="D1" s="32"/>
       <c r="E1" s="8"/>
     </row>
     <row r="2" spans="1:5" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="11" t="s">
         <v>2</v>