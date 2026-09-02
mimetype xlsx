--- v2 (2026-07-10)
+++ v3 (2026-09-02)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lady.pena\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06F1F40C-F30A-4735-BBB1-BEC9BF45BB1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55AD28C4-3703-4851-AC8D-D3A73D2CCFD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ACTIVAS" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ACTIVAS!$B$1:$D$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ACTIVAS!$A$1:$E$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -237,51 +237,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>E-mail:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> karen.avendano@ica.gov.co</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Actualización: 30 de junio de 2026</t>
+      <t>Actualización: 27 de agosto de 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Actualización Mensual)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd;@"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1030,52 +1030,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A19" sqref="A19:XFD19"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="7" customWidth="1"/>
     <col min="2" max="2" width="44.875" style="22" customWidth="1"/>
     <col min="3" max="3" width="22.625" style="23" customWidth="1"/>
     <col min="4" max="4" width="96.375" style="22" customWidth="1"/>
     <col min="5" max="5" width="5" style="7" customWidth="1"/>
     <col min="6" max="16384" width="11" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="6" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8"/>
       <c r="B1" s="30" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="31"/>
       <c r="D1" s="32"/>
       <c r="E1" s="8"/>
     </row>
     <row r="2" spans="1:5" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="11" t="s">
         <v>2</v>