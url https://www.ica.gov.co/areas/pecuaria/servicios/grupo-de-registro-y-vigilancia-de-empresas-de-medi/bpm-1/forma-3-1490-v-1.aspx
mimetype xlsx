--- v0 (2026-01-29)
+++ v1 (2026-07-10)
@@ -1,84 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\karen.avendano\Desktop\3. ICA\FORMAS Y PROCEDIMIENTOS\VERSION 2021\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lady.pena\Documents\EVIDENCIAS\FORMAS ACTUALIZADAS\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9825212-A79F-475E-A255-924F089DB83C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Forma 3-1490" sheetId="2" r:id="rId1"/>
-    <sheet name="Instructivo de diligenciamiento" sheetId="6" r:id="rId2"/>
+    <sheet name="Hoja1" sheetId="7" r:id="rId2"/>
+    <sheet name="Instructivo de diligenciamiento" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Forma 3-1490'!$A$1:$Y$89</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Forma 3-1490'!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="145">
   <si>
     <t>Dirección Técnica de Inocuidad e Insumos Veterinarios 
 Grupo de Registro y Vigilancia de Empresas de Medicamentos y Biológicos Veterinarios</t>
   </si>
   <si>
     <t>CIUDAD/MUNICIPIO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>dd/mm/aaaa</t>
   </si>
   <si>
     <t xml:space="preserve"> INFORMACIÓN DE LA EMPRESA</t>
   </si>
   <si>
     <t>Nombre o Razón Social</t>
   </si>
   <si>
     <t>Tipo de Identificación:</t>
   </si>
   <si>
     <t>CE</t>
   </si>
@@ -182,65 +184,50 @@
     <t>Fito terapéuticos</t>
   </si>
   <si>
     <t>Forma Farmacéutica</t>
   </si>
   <si>
     <t>TIPO DE PRODUCCIÓN</t>
   </si>
   <si>
     <t>PRODUCCIÓN PROPIA</t>
   </si>
   <si>
     <t>PRODUCCIÓN POR CONTRATO</t>
   </si>
   <si>
     <t>PRODUCCIÓN A TERCEROS (MAQUILA)</t>
   </si>
   <si>
     <t>1. Nombre del producto</t>
   </si>
   <si>
     <t>2. Número Reg ICA</t>
   </si>
   <si>
     <t>3. Titular Licencia de Venta</t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <t>5. Forma farmaceutica</t>
   </si>
   <si>
     <t xml:space="preserve">6. Principio (s) activo(s) </t>
   </si>
   <si>
     <t xml:space="preserve">7. Presentación comercial </t>
   </si>
   <si>
     <t>8.Numero de lote</t>
   </si>
   <si>
     <t>10. Laboratorio fabricante</t>
   </si>
   <si>
     <t>11. Laboratorio de control de calidad</t>
   </si>
   <si>
     <t>12. Laboratorio Responsable dispensación</t>
   </si>
   <si>
     <t>13. Laboratorio Responsable almacenamiento MP</t>
   </si>
@@ -486,256 +473,203 @@
     <t>Laboratorio de control de calidad</t>
   </si>
   <si>
     <t>Laboratorio Responsable dispensación</t>
   </si>
   <si>
     <t>Laboratorio Responsable almacenamiento MP</t>
   </si>
   <si>
     <t>Laboratorio Responsable almacenamiento PT</t>
   </si>
   <si>
     <t>Laboratorio Responsable almacenamiento muestras retencion</t>
   </si>
   <si>
     <t>Laboratorio Responsable acondicionamiento (codificado, etiquetado, estuchado, etc.).</t>
   </si>
   <si>
     <t>FIRMAS</t>
   </si>
   <si>
     <t>¿Comparte áreas para la elaboración de Productos Farmacéuticos de uso Humano?
 (En caso afirmativo por favor, Indicar principio activo y Forma Farmaceutica)</t>
   </si>
   <si>
+    <t xml:space="preserve">Indicar el tipo de productos en los que la empresa presenta la solicitud de verificación en Buenas Practicas de Manufactura, acorde con la capacidad otorgada en la Resolución de Registro. </t>
+  </si>
+  <si>
+    <t>______________________________
+Firma del Director Técnico</t>
+  </si>
+  <si>
+    <t>____________________________
+Firma del Director Cientifico</t>
+  </si>
+  <si>
+    <t>____________________________
+Firma del Representante Legal</t>
+  </si>
+  <si>
+    <t>Nombre y Apellidos del Director Técnico
+Documento de Identidad</t>
+  </si>
+  <si>
+    <t>Nombre y Apellidos del Director Cientifico
+Documento de Identidad</t>
+  </si>
+  <si>
+    <t>Nombre y Apellidos del Representante Legal
+Documento de Identidad</t>
+  </si>
+  <si>
+    <t>Relacione la firma, el (los) nombres, apellido(s) y documento de identidad del Director Técnico, del Director Cientifico y del Representante Legal, inscritos ante el ICA.</t>
+  </si>
+  <si>
+    <t>Ciudad/Municipio y fecha</t>
+  </si>
+  <si>
+    <t>Forma 3-1490 V1</t>
+  </si>
+  <si>
+    <t>Página 1 de 2</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">INFORMACIÓN DE LA PRODUCCIÓN
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
-        <color rgb="FF090D0C"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>(Listado de productos elaborados desde la última certificación de BPM o en caso de empresas nuevas los productos elaborados desde la obtención del registro)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Indicar el tipo de productos en los que la empresa presenta la solicitud de verificación en Buenas Practicas de Manufactura, acorde con la capacidad otorgada en la Resolución de Registro. </t>
-[...35 lines deleted...]
-    <t>Página 1 de 2</t>
+    <t xml:space="preserve">4. Tipo de Producto </t>
+  </si>
+  <si>
+    <t>490 V2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="23" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...57 lines deleted...]
-      <b/>
       <sz val="11"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
-[...11 lines deleted...]
-      <color rgb="FF090D0C"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-      <color theme="1"/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-      <name val="Arial"/>
+      <sz val="12"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
@@ -1294,590 +1228,540 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="148">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...78 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="43" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="45" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="43" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="46" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...8 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 3" xfId="1"/>
+    <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
-[...11 lines deleted...]
-    </xdr:to>
+  <xdr:absoluteAnchor>
+    <xdr:pos x="145677" y="78441"/>
+    <xdr:ext cx="1814232" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Imagen 5"/>
+        <xdr:cNvPr id="5" name="Imagen 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E831B5B-090D-40C1-B9E1-EB6AB912341D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="134471" y="123265"/>
-          <a:ext cx="1712259" cy="787213"/>
+          <a:off x="145677" y="78441"/>
+          <a:ext cx="1814232" cy="828675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
+  </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2136,3302 +2020,3319 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y89"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="H8" sqref="H8:R8"/>
+      <selection activeCell="G59" sqref="G59:I59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="28" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="11.42578125" style="28"/>
+    <col min="1" max="1" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2" max="23" width="5.7109375" style="11" customWidth="1"/>
+    <col min="24" max="25" width="1.7109375" style="11" customWidth="1"/>
+    <col min="26" max="16384" width="11.42578125" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="85"/>
-[...23 lines deleted...]
-      <c r="Y1" s="85"/>
+      <c r="A1" s="78"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
     </row>
     <row r="2" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="85"/>
-[...23 lines deleted...]
-      <c r="Y2" s="85"/>
+      <c r="A2" s="78"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
     </row>
     <row r="3" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="85"/>
-[...23 lines deleted...]
-      <c r="Y3" s="85"/>
+      <c r="A3" s="78"/>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="78"/>
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
     </row>
     <row r="4" spans="1:25" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="85"/>
-[...23 lines deleted...]
-      <c r="Y4" s="85"/>
+      <c r="A4" s="78"/>
+      <c r="B4" s="78"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="78"/>
     </row>
     <row r="5" spans="1:25" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="9"/>
-      <c r="B5" s="86" t="s">
+      <c r="A5" s="12"/>
+      <c r="B5" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="87"/>
-[...21 lines deleted...]
-      <c r="Y5" s="9"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
+      <c r="K5" s="80"/>
+      <c r="L5" s="80"/>
+      <c r="M5" s="80"/>
+      <c r="N5" s="80"/>
+      <c r="O5" s="80"/>
+      <c r="P5" s="80"/>
+      <c r="Q5" s="80"/>
+      <c r="R5" s="80"/>
+      <c r="S5" s="80"/>
+      <c r="T5" s="80"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="80"/>
+      <c r="W5" s="80"/>
+      <c r="X5" s="81"/>
+      <c r="Y5" s="12"/>
     </row>
     <row r="6" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="9"/>
-      <c r="B6" s="89" t="s">
+      <c r="A6" s="12"/>
+      <c r="B6" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="90"/>
-[...21 lines deleted...]
-      <c r="Y6" s="9"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="83"/>
+      <c r="N6" s="83"/>
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="12"/>
     </row>
     <row r="7" spans="1:25" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="9"/>
-[...23 lines deleted...]
-      <c r="Y7" s="9"/>
+      <c r="A7" s="12"/>
+      <c r="B7" s="85"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="86"/>
+      <c r="E7" s="86"/>
+      <c r="F7" s="86"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
+      <c r="I7" s="86"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="86"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="86"/>
+      <c r="R7" s="86"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="86"/>
+      <c r="U7" s="86"/>
+      <c r="V7" s="86"/>
+      <c r="W7" s="86"/>
+      <c r="X7" s="87"/>
+      <c r="Y7" s="12"/>
     </row>
     <row r="8" spans="1:25" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="9"/>
-      <c r="B8" s="95" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="96"/>
-[...15 lines deleted...]
-      <c r="S8" s="96" t="s">
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="90"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="91"/>
+      <c r="K8" s="91"/>
+      <c r="L8" s="91"/>
+      <c r="M8" s="91"/>
+      <c r="N8" s="91"/>
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+      <c r="R8" s="92"/>
+      <c r="S8" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="T8" s="96"/>
-      <c r="U8" s="100" t="s">
+      <c r="T8" s="89"/>
+      <c r="U8" s="93" t="s">
         <v>3</v>
       </c>
-      <c r="V8" s="100"/>
-[...2 lines deleted...]
-      <c r="Y8" s="9"/>
+      <c r="V8" s="93"/>
+      <c r="W8" s="93"/>
+      <c r="X8" s="94"/>
+      <c r="Y8" s="12"/>
     </row>
     <row r="9" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="9"/>
-      <c r="B9" s="68" t="s">
+      <c r="A9" s="12"/>
+      <c r="B9" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="69"/>
-[...21 lines deleted...]
-      <c r="Y9" s="9"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="63"/>
+      <c r="M9" s="63"/>
+      <c r="N9" s="63"/>
+      <c r="O9" s="63"/>
+      <c r="P9" s="63"/>
+      <c r="Q9" s="63"/>
+      <c r="R9" s="63"/>
+      <c r="S9" s="63"/>
+      <c r="T9" s="63"/>
+      <c r="U9" s="63"/>
+      <c r="V9" s="63"/>
+      <c r="W9" s="63"/>
+      <c r="X9" s="64"/>
+      <c r="Y9" s="12"/>
     </row>
     <row r="10" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="9"/>
-      <c r="B10" s="74" t="s">
+      <c r="A10" s="12"/>
+      <c r="B10" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="75"/>
-[...21 lines deleted...]
-      <c r="Y10" s="9"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="76"/>
+      <c r="F10" s="76"/>
+      <c r="G10" s="76"/>
+      <c r="H10" s="75"/>
+      <c r="I10" s="75"/>
+      <c r="J10" s="75"/>
+      <c r="K10" s="75"/>
+      <c r="L10" s="75"/>
+      <c r="M10" s="75"/>
+      <c r="N10" s="75"/>
+      <c r="O10" s="75"/>
+      <c r="P10" s="75"/>
+      <c r="Q10" s="75"/>
+      <c r="R10" s="75"/>
+      <c r="S10" s="75"/>
+      <c r="T10" s="75"/>
+      <c r="U10" s="75"/>
+      <c r="V10" s="75"/>
+      <c r="W10" s="75"/>
+      <c r="X10" s="77"/>
+      <c r="Y10" s="12"/>
     </row>
     <row r="11" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="9"/>
-      <c r="B11" s="74" t="s">
+      <c r="A11" s="12"/>
+      <c r="B11" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="75"/>
-[...3 lines deleted...]
-      <c r="G11" s="75"/>
+      <c r="C11" s="76"/>
+      <c r="D11" s="76"/>
+      <c r="E11" s="76"/>
+      <c r="F11" s="76"/>
+      <c r="G11" s="76"/>
       <c r="H11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="L11" s="75" t="s">
+      <c r="L11" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="M11" s="75"/>
-[...11 lines deleted...]
-      <c r="Y11" s="9"/>
+      <c r="M11" s="76"/>
+      <c r="N11" s="76"/>
+      <c r="O11" s="76"/>
+      <c r="P11" s="76"/>
+      <c r="Q11" s="47"/>
+      <c r="R11" s="47"/>
+      <c r="S11" s="47"/>
+      <c r="T11" s="47"/>
+      <c r="U11" s="47"/>
+      <c r="V11" s="47"/>
+      <c r="W11" s="47"/>
+      <c r="X11" s="50"/>
+      <c r="Y11" s="12"/>
     </row>
     <row r="12" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="9"/>
-      <c r="B12" s="74" t="s">
+      <c r="A12" s="12"/>
+      <c r="B12" s="95" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="75"/>
-[...21 lines deleted...]
-      <c r="Y12" s="9"/>
+      <c r="C12" s="76"/>
+      <c r="D12" s="76"/>
+      <c r="E12" s="76"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="76"/>
+      <c r="H12" s="76"/>
+      <c r="I12" s="76"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="47"/>
+      <c r="O12" s="47"/>
+      <c r="P12" s="47"/>
+      <c r="Q12" s="47"/>
+      <c r="R12" s="47"/>
+      <c r="S12" s="47"/>
+      <c r="T12" s="47"/>
+      <c r="U12" s="47"/>
+      <c r="V12" s="47"/>
+      <c r="W12" s="47"/>
+      <c r="X12" s="50"/>
+      <c r="Y12" s="12"/>
     </row>
     <row r="13" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="9"/>
-      <c r="B13" s="74" t="s">
+      <c r="A13" s="12"/>
+      <c r="B13" s="95" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="75"/>
-[...11 lines deleted...]
-      <c r="O13" s="75" t="s">
+      <c r="C13" s="76"/>
+      <c r="D13" s="76"/>
+      <c r="E13" s="76"/>
+      <c r="F13" s="76"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="47"/>
+      <c r="N13" s="47"/>
+      <c r="O13" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="P13" s="75"/>
-[...8 lines deleted...]
-      <c r="Y13" s="9"/>
+      <c r="P13" s="76"/>
+      <c r="Q13" s="76"/>
+      <c r="R13" s="76"/>
+      <c r="S13" s="96"/>
+      <c r="T13" s="96"/>
+      <c r="U13" s="96"/>
+      <c r="V13" s="96"/>
+      <c r="W13" s="96"/>
+      <c r="X13" s="97"/>
+      <c r="Y13" s="12"/>
     </row>
     <row r="14" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="9"/>
-      <c r="B14" s="80" t="s">
+      <c r="A14" s="12"/>
+      <c r="B14" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="C14" s="81"/>
-[...13 lines deleted...]
-      <c r="Q14" s="75" t="s">
+      <c r="C14" s="74"/>
+      <c r="D14" s="74"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="74"/>
+      <c r="G14" s="74"/>
+      <c r="H14" s="74"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="75"/>
+      <c r="K14" s="75"/>
+      <c r="L14" s="75"/>
+      <c r="M14" s="75"/>
+      <c r="N14" s="75"/>
+      <c r="O14" s="75"/>
+      <c r="P14" s="75"/>
+      <c r="Q14" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="R14" s="75"/>
-[...6 lines deleted...]
-      <c r="Y14" s="9"/>
+      <c r="R14" s="76"/>
+      <c r="S14" s="76"/>
+      <c r="T14" s="76"/>
+      <c r="U14" s="75"/>
+      <c r="V14" s="75"/>
+      <c r="W14" s="75"/>
+      <c r="X14" s="77"/>
+      <c r="Y14" s="12"/>
     </row>
     <row r="15" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="9"/>
-      <c r="B15" s="80" t="s">
+      <c r="A15" s="12"/>
+      <c r="B15" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="C15" s="81"/>
-[...21 lines deleted...]
-      <c r="Y15" s="9"/>
+      <c r="C15" s="74"/>
+      <c r="D15" s="74"/>
+      <c r="E15" s="74"/>
+      <c r="F15" s="74"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="47"/>
+      <c r="K15" s="47"/>
+      <c r="L15" s="47"/>
+      <c r="M15" s="47"/>
+      <c r="N15" s="47"/>
+      <c r="O15" s="47"/>
+      <c r="P15" s="47"/>
+      <c r="Q15" s="47"/>
+      <c r="R15" s="47"/>
+      <c r="S15" s="47"/>
+      <c r="T15" s="47"/>
+      <c r="U15" s="47"/>
+      <c r="V15" s="47"/>
+      <c r="W15" s="47"/>
+      <c r="X15" s="50"/>
+      <c r="Y15" s="12"/>
     </row>
     <row r="16" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="9"/>
-[...13 lines deleted...]
-      <c r="M16" s="75" t="s">
+      <c r="A16" s="12"/>
+      <c r="B16" s="95" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="76"/>
+      <c r="D16" s="76"/>
+      <c r="E16" s="76"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="N16" s="75"/>
-[...10 lines deleted...]
-      <c r="Y16" s="9"/>
+      <c r="N16" s="76"/>
+      <c r="O16" s="76"/>
+      <c r="P16" s="76"/>
+      <c r="Q16" s="76"/>
+      <c r="R16" s="47"/>
+      <c r="S16" s="47"/>
+      <c r="T16" s="47"/>
+      <c r="U16" s="47"/>
+      <c r="V16" s="47"/>
+      <c r="W16" s="47"/>
+      <c r="X16" s="50"/>
+      <c r="Y16" s="12"/>
     </row>
     <row r="17" spans="1:25" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="9"/>
-      <c r="B17" s="107" t="s">
+      <c r="A17" s="12"/>
+      <c r="B17" s="68" t="s">
         <v>30</v>
       </c>
-      <c r="C17" s="108"/>
-[...9 lines deleted...]
-      <c r="M17" s="108" t="s">
+      <c r="C17" s="69"/>
+      <c r="D17" s="69"/>
+      <c r="E17" s="69"/>
+      <c r="F17" s="69"/>
+      <c r="G17" s="70"/>
+      <c r="H17" s="70"/>
+      <c r="I17" s="70"/>
+      <c r="J17" s="70"/>
+      <c r="K17" s="70"/>
+      <c r="L17" s="70"/>
+      <c r="M17" s="69" t="s">
         <v>30</v>
       </c>
-      <c r="N17" s="108"/>
-[...10 lines deleted...]
-      <c r="Y17" s="9"/>
+      <c r="N17" s="69"/>
+      <c r="O17" s="69"/>
+      <c r="P17" s="69"/>
+      <c r="Q17" s="69"/>
+      <c r="R17" s="70"/>
+      <c r="S17" s="70"/>
+      <c r="T17" s="70"/>
+      <c r="U17" s="70"/>
+      <c r="V17" s="70"/>
+      <c r="W17" s="70"/>
+      <c r="X17" s="71"/>
+      <c r="Y17" s="12"/>
     </row>
     <row r="18" spans="1:25" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="9"/>
-[...23 lines deleted...]
-      <c r="Y18" s="9"/>
+      <c r="A18" s="12"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="44"/>
+      <c r="J18" s="44"/>
+      <c r="K18" s="44"/>
+      <c r="L18" s="44"/>
+      <c r="M18" s="44"/>
+      <c r="N18" s="44"/>
+      <c r="O18" s="44"/>
+      <c r="P18" s="44"/>
+      <c r="Q18" s="44"/>
+      <c r="R18" s="44"/>
+      <c r="S18" s="44"/>
+      <c r="T18" s="44"/>
+      <c r="U18" s="44"/>
+      <c r="V18" s="44"/>
+      <c r="W18" s="44"/>
+      <c r="X18" s="44"/>
+      <c r="Y18" s="12"/>
     </row>
     <row r="19" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="9"/>
-      <c r="B19" s="68" t="s">
+      <c r="A19" s="12"/>
+      <c r="B19" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="C19" s="69"/>
-[...21 lines deleted...]
-      <c r="Y19" s="9"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
+      <c r="J19" s="63"/>
+      <c r="K19" s="63"/>
+      <c r="L19" s="63"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="63"/>
+      <c r="P19" s="63"/>
+      <c r="Q19" s="63"/>
+      <c r="R19" s="63"/>
+      <c r="S19" s="63"/>
+      <c r="T19" s="63"/>
+      <c r="U19" s="63"/>
+      <c r="V19" s="63"/>
+      <c r="W19" s="63"/>
+      <c r="X19" s="64"/>
+      <c r="Y19" s="12"/>
     </row>
     <row r="20" spans="1:25" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="9"/>
-[...23 lines deleted...]
-      <c r="Y20" s="9"/>
+      <c r="A20" s="12"/>
+      <c r="B20" s="65"/>
+      <c r="C20" s="66"/>
+      <c r="D20" s="66"/>
+      <c r="E20" s="66"/>
+      <c r="F20" s="66"/>
+      <c r="G20" s="66"/>
+      <c r="H20" s="66"/>
+      <c r="I20" s="66"/>
+      <c r="J20" s="66"/>
+      <c r="K20" s="66"/>
+      <c r="L20" s="66"/>
+      <c r="M20" s="66"/>
+      <c r="N20" s="66"/>
+      <c r="O20" s="66"/>
+      <c r="P20" s="66"/>
+      <c r="Q20" s="66"/>
+      <c r="R20" s="66"/>
+      <c r="S20" s="66"/>
+      <c r="T20" s="66"/>
+      <c r="U20" s="66"/>
+      <c r="V20" s="66"/>
+      <c r="W20" s="66"/>
+      <c r="X20" s="67"/>
+      <c r="Y20" s="12"/>
     </row>
     <row r="21" spans="1:25" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="9"/>
-[...1 lines deleted...]
-      <c r="C21" s="54" t="s">
+      <c r="A21" s="12"/>
+      <c r="B21" s="14"/>
+      <c r="C21" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="D21" s="54"/>
-      <c r="E21" s="112"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="72"/>
       <c r="F21" s="4"/>
-      <c r="G21" s="11"/>
-[...1 lines deleted...]
-      <c r="I21" s="55" t="s">
+      <c r="G21" s="16"/>
+      <c r="H21" s="16"/>
+      <c r="I21" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="J21" s="55"/>
-[...5 lines deleted...]
-      <c r="P21" s="54" t="s">
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="9"/>
+      <c r="O21" s="18"/>
+      <c r="P21" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="Q21" s="54"/>
-[...2 lines deleted...]
-      <c r="T21" s="54"/>
+      <c r="Q21" s="58"/>
+      <c r="R21" s="58"/>
+      <c r="S21" s="58"/>
+      <c r="T21" s="58"/>
       <c r="U21" s="4"/>
-      <c r="V21" s="11"/>
-[...2 lines deleted...]
-      <c r="Y21" s="9"/>
+      <c r="V21" s="16"/>
+      <c r="W21" s="12"/>
+      <c r="X21" s="19"/>
+      <c r="Y21" s="12"/>
     </row>
     <row r="22" spans="1:25" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="9"/>
-[...23 lines deleted...]
-      <c r="Y22" s="9"/>
+      <c r="A22" s="12"/>
+      <c r="B22" s="59"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="61"/>
+      <c r="Y22" s="12"/>
     </row>
     <row r="23" spans="1:25" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="9"/>
-[...23 lines deleted...]
-      <c r="Y23" s="9"/>
+      <c r="A23" s="12"/>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="44"/>
+      <c r="G23" s="44"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="44"/>
+      <c r="J23" s="44"/>
+      <c r="K23" s="44"/>
+      <c r="L23" s="44"/>
+      <c r="M23" s="44"/>
+      <c r="N23" s="44"/>
+      <c r="O23" s="44"/>
+      <c r="P23" s="44"/>
+      <c r="Q23" s="44"/>
+      <c r="R23" s="44"/>
+      <c r="S23" s="44"/>
+      <c r="T23" s="44"/>
+      <c r="U23" s="44"/>
+      <c r="V23" s="44"/>
+      <c r="W23" s="44"/>
+      <c r="X23" s="44"/>
+      <c r="Y23" s="12"/>
     </row>
     <row r="24" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="9"/>
-      <c r="B24" s="68" t="s">
+      <c r="A24" s="12"/>
+      <c r="B24" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="69"/>
-[...21 lines deleted...]
-      <c r="Y24" s="9"/>
+      <c r="C24" s="63"/>
+      <c r="D24" s="63"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="63"/>
+      <c r="G24" s="63"/>
+      <c r="H24" s="63"/>
+      <c r="I24" s="63"/>
+      <c r="J24" s="63"/>
+      <c r="K24" s="63"/>
+      <c r="L24" s="63"/>
+      <c r="M24" s="63"/>
+      <c r="N24" s="63"/>
+      <c r="O24" s="63"/>
+      <c r="P24" s="63"/>
+      <c r="Q24" s="63"/>
+      <c r="R24" s="63"/>
+      <c r="S24" s="63"/>
+      <c r="T24" s="63"/>
+      <c r="U24" s="63"/>
+      <c r="V24" s="63"/>
+      <c r="W24" s="63"/>
+      <c r="X24" s="64"/>
+      <c r="Y24" s="12"/>
     </row>
     <row r="25" spans="1:25" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="9"/>
-[...23 lines deleted...]
-      <c r="Y25" s="9"/>
+      <c r="A25" s="12"/>
+      <c r="B25" s="65"/>
+      <c r="C25" s="66"/>
+      <c r="D25" s="66"/>
+      <c r="E25" s="66"/>
+      <c r="F25" s="66"/>
+      <c r="G25" s="66"/>
+      <c r="H25" s="66"/>
+      <c r="I25" s="66"/>
+      <c r="J25" s="66"/>
+      <c r="K25" s="66"/>
+      <c r="L25" s="66"/>
+      <c r="M25" s="66"/>
+      <c r="N25" s="66"/>
+      <c r="O25" s="66"/>
+      <c r="P25" s="66"/>
+      <c r="Q25" s="66"/>
+      <c r="R25" s="66"/>
+      <c r="S25" s="66"/>
+      <c r="T25" s="66"/>
+      <c r="U25" s="66"/>
+      <c r="V25" s="66"/>
+      <c r="W25" s="66"/>
+      <c r="X25" s="67"/>
+      <c r="Y25" s="12"/>
     </row>
     <row r="26" spans="1:25" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="9"/>
-[...1 lines deleted...]
-      <c r="C26" s="55" t="s">
+      <c r="A26" s="12"/>
+      <c r="B26" s="14"/>
+      <c r="C26" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="D26" s="55"/>
-[...4 lines deleted...]
-      <c r="I26" s="55" t="s">
+      <c r="D26" s="44"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="10"/>
+      <c r="I26" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="J26" s="55"/>
-[...3 lines deleted...]
-      <c r="N26" s="55" t="s">
+      <c r="J26" s="44"/>
+      <c r="K26" s="44"/>
+      <c r="L26" s="44"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="O26" s="55"/>
-[...11 lines deleted...]
-      <c r="Y26" s="9"/>
+      <c r="O26" s="44"/>
+      <c r="P26" s="44"/>
+      <c r="Q26" s="44"/>
+      <c r="R26" s="10"/>
+      <c r="S26" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T26" s="44"/>
+      <c r="U26" s="44"/>
+      <c r="V26" s="44"/>
+      <c r="W26" s="10"/>
+      <c r="X26" s="21"/>
+      <c r="Y26" s="12"/>
     </row>
     <row r="27" spans="1:25" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="9"/>
-[...23 lines deleted...]
-      <c r="Y27" s="9"/>
+      <c r="A27" s="12"/>
+      <c r="B27" s="59"/>
+      <c r="C27" s="60"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="60"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="60"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="60"/>
+      <c r="O27" s="60"/>
+      <c r="P27" s="60"/>
+      <c r="Q27" s="60"/>
+      <c r="R27" s="60"/>
+      <c r="S27" s="60"/>
+      <c r="T27" s="60"/>
+      <c r="U27" s="60"/>
+      <c r="V27" s="60"/>
+      <c r="W27" s="60"/>
+      <c r="X27" s="61"/>
+      <c r="Y27" s="12"/>
     </row>
     <row r="28" spans="1:25" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="9"/>
-[...23 lines deleted...]
-      <c r="Y28" s="9"/>
+      <c r="A28" s="12"/>
+      <c r="B28" s="44"/>
+      <c r="C28" s="44"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="44"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="44"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="44"/>
+      <c r="J28" s="44"/>
+      <c r="K28" s="44"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="44"/>
+      <c r="N28" s="44"/>
+      <c r="O28" s="44"/>
+      <c r="P28" s="44"/>
+      <c r="Q28" s="44"/>
+      <c r="R28" s="44"/>
+      <c r="S28" s="44"/>
+      <c r="T28" s="44"/>
+      <c r="U28" s="44"/>
+      <c r="V28" s="44"/>
+      <c r="W28" s="44"/>
+      <c r="X28" s="44"/>
+      <c r="Y28" s="12"/>
     </row>
     <row r="29" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="9"/>
-      <c r="B29" s="68" t="s">
+      <c r="A29" s="12"/>
+      <c r="B29" s="62" t="s">
         <v>42</v>
       </c>
-      <c r="C29" s="69"/>
-[...21 lines deleted...]
-      <c r="Y29" s="9"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="64"/>
+      <c r="Y29" s="12"/>
     </row>
     <row r="30" spans="1:25" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="9"/>
-[...23 lines deleted...]
-      <c r="Y30" s="9"/>
+      <c r="A30" s="12"/>
+      <c r="B30" s="65"/>
+      <c r="C30" s="66"/>
+      <c r="D30" s="66"/>
+      <c r="E30" s="66"/>
+      <c r="F30" s="66"/>
+      <c r="G30" s="66"/>
+      <c r="H30" s="66"/>
+      <c r="I30" s="66"/>
+      <c r="J30" s="66"/>
+      <c r="K30" s="66"/>
+      <c r="L30" s="66"/>
+      <c r="M30" s="66"/>
+      <c r="N30" s="66"/>
+      <c r="O30" s="66"/>
+      <c r="P30" s="66"/>
+      <c r="Q30" s="66"/>
+      <c r="R30" s="66"/>
+      <c r="S30" s="66"/>
+      <c r="T30" s="66"/>
+      <c r="U30" s="66"/>
+      <c r="V30" s="66"/>
+      <c r="W30" s="66"/>
+      <c r="X30" s="67"/>
+      <c r="Y30" s="12"/>
     </row>
     <row r="31" spans="1:25" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="9"/>
-[...1 lines deleted...]
-      <c r="C31" s="54" t="s">
+      <c r="A31" s="12"/>
+      <c r="B31" s="14"/>
+      <c r="C31" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="D31" s="54"/>
-[...1 lines deleted...]
-      <c r="F31" s="54"/>
+      <c r="D31" s="58"/>
+      <c r="E31" s="58"/>
+      <c r="F31" s="58"/>
       <c r="G31" s="4"/>
-      <c r="H31" s="12"/>
-      <c r="I31" s="55" t="s">
+      <c r="I31" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="J31" s="55"/>
-[...5 lines deleted...]
-      <c r="P31" s="54" t="s">
+      <c r="J31" s="44"/>
+      <c r="K31" s="44"/>
+      <c r="L31" s="44"/>
+      <c r="M31" s="44"/>
+      <c r="N31" s="9"/>
+      <c r="P31" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="Q31" s="54"/>
-[...4 lines deleted...]
-      <c r="V31" s="54"/>
+      <c r="Q31" s="58"/>
+      <c r="R31" s="58"/>
+      <c r="S31" s="58"/>
+      <c r="T31" s="58"/>
+      <c r="U31" s="58"/>
+      <c r="V31" s="58"/>
       <c r="W31" s="4"/>
-      <c r="X31" s="15"/>
-      <c r="Y31" s="9"/>
+      <c r="X31" s="19"/>
+      <c r="Y31" s="12"/>
     </row>
     <row r="32" spans="1:25" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="9"/>
-[...23 lines deleted...]
-      <c r="Y32" s="9"/>
+      <c r="A32" s="12"/>
+      <c r="B32" s="59"/>
+      <c r="C32" s="60"/>
+      <c r="D32" s="60"/>
+      <c r="E32" s="60"/>
+      <c r="F32" s="60"/>
+      <c r="G32" s="60"/>
+      <c r="H32" s="60"/>
+      <c r="I32" s="60"/>
+      <c r="J32" s="60"/>
+      <c r="K32" s="60"/>
+      <c r="L32" s="60"/>
+      <c r="M32" s="60"/>
+      <c r="N32" s="60"/>
+      <c r="O32" s="60"/>
+      <c r="P32" s="60"/>
+      <c r="Q32" s="60"/>
+      <c r="R32" s="60"/>
+      <c r="S32" s="60"/>
+      <c r="T32" s="60"/>
+      <c r="U32" s="60"/>
+      <c r="V32" s="60"/>
+      <c r="W32" s="60"/>
+      <c r="X32" s="61"/>
+      <c r="Y32" s="12"/>
     </row>
     <row r="33" spans="1:25" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="9"/>
-[...23 lines deleted...]
-      <c r="Y33" s="9"/>
+      <c r="A33" s="12"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="44"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="44"/>
+      <c r="N33" s="44"/>
+      <c r="O33" s="44"/>
+      <c r="P33" s="44"/>
+      <c r="Q33" s="44"/>
+      <c r="R33" s="44"/>
+      <c r="S33" s="44"/>
+      <c r="T33" s="44"/>
+      <c r="U33" s="44"/>
+      <c r="V33" s="44"/>
+      <c r="W33" s="44"/>
+      <c r="X33" s="44"/>
+      <c r="Y33" s="12"/>
     </row>
     <row r="34" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="9"/>
-      <c r="B34" s="120" t="s">
+      <c r="A34" s="12"/>
+      <c r="B34" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="121"/>
-[...21 lines deleted...]
-      <c r="Y34" s="9"/>
+      <c r="C34" s="63"/>
+      <c r="D34" s="63"/>
+      <c r="E34" s="63"/>
+      <c r="F34" s="63"/>
+      <c r="G34" s="63"/>
+      <c r="H34" s="63"/>
+      <c r="I34" s="63"/>
+      <c r="J34" s="63"/>
+      <c r="K34" s="63"/>
+      <c r="L34" s="63"/>
+      <c r="M34" s="63"/>
+      <c r="N34" s="63"/>
+      <c r="O34" s="63"/>
+      <c r="P34" s="63"/>
+      <c r="Q34" s="63"/>
+      <c r="R34" s="63"/>
+      <c r="S34" s="63"/>
+      <c r="T34" s="63"/>
+      <c r="U34" s="63"/>
+      <c r="V34" s="63"/>
+      <c r="W34" s="63"/>
+      <c r="X34" s="64"/>
+      <c r="Y34" s="12"/>
     </row>
     <row r="35" spans="1:25" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="9"/>
-[...23 lines deleted...]
-      <c r="Y35" s="9"/>
+      <c r="A35" s="12"/>
+      <c r="B35" s="57"/>
+      <c r="C35" s="58"/>
+      <c r="D35" s="58"/>
+      <c r="E35" s="58"/>
+      <c r="F35" s="58"/>
+      <c r="G35" s="58"/>
+      <c r="H35" s="58"/>
+      <c r="I35" s="58"/>
+      <c r="J35" s="58"/>
+      <c r="K35" s="58"/>
+      <c r="L35" s="58"/>
+      <c r="M35" s="58"/>
+      <c r="N35" s="58"/>
+      <c r="O35" s="58"/>
+      <c r="P35" s="58"/>
+      <c r="Q35" s="58"/>
+      <c r="R35" s="58"/>
+      <c r="S35" s="58"/>
+      <c r="T35" s="58"/>
+      <c r="U35" s="58"/>
+      <c r="V35" s="58"/>
+      <c r="W35" s="58"/>
+      <c r="X35" s="15"/>
+      <c r="Y35" s="12"/>
     </row>
     <row r="36" spans="1:25" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="9"/>
-      <c r="B36" s="123" t="s">
+      <c r="A36" s="12"/>
+      <c r="B36" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="C36" s="53"/>
-[...4 lines deleted...]
-      <c r="H36" s="53" t="s">
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="I36" s="53"/>
-[...3 lines deleted...]
-      <c r="M36" s="53" t="s">
+      <c r="I36" s="44"/>
+      <c r="J36" s="44"/>
+      <c r="K36" s="4"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="N36" s="53"/>
-[...4 lines deleted...]
-      <c r="S36" s="53" t="s">
+      <c r="N36" s="44"/>
+      <c r="O36" s="44"/>
+      <c r="P36" s="4"/>
+      <c r="Q36" s="12"/>
+      <c r="R36" s="12"/>
+      <c r="S36" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="T36" s="53"/>
-[...4 lines deleted...]
-      <c r="Y36" s="9"/>
+      <c r="T36" s="44"/>
+      <c r="U36" s="44"/>
+      <c r="V36" s="4"/>
+      <c r="W36" s="12"/>
+      <c r="X36" s="17"/>
+      <c r="Y36" s="12"/>
     </row>
     <row r="37" spans="1:25" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="9"/>
-[...23 lines deleted...]
-      <c r="Y37" s="9"/>
+      <c r="A37" s="12"/>
+      <c r="B37" s="57"/>
+      <c r="C37" s="58"/>
+      <c r="D37" s="58"/>
+      <c r="E37" s="58"/>
+      <c r="F37" s="58"/>
+      <c r="G37" s="58"/>
+      <c r="H37" s="58"/>
+      <c r="I37" s="58"/>
+      <c r="J37" s="58"/>
+      <c r="K37" s="58"/>
+      <c r="L37" s="58"/>
+      <c r="M37" s="58"/>
+      <c r="N37" s="58"/>
+      <c r="O37" s="58"/>
+      <c r="P37" s="58"/>
+      <c r="Q37" s="58"/>
+      <c r="R37" s="58"/>
+      <c r="S37" s="58"/>
+      <c r="T37" s="58"/>
+      <c r="U37" s="58"/>
+      <c r="V37" s="58"/>
+      <c r="W37" s="58"/>
+      <c r="X37" s="15"/>
+      <c r="Y37" s="12"/>
     </row>
     <row r="38" spans="1:25" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="9"/>
-[...3 lines deleted...]
-      <c r="E38" s="53" t="s">
+      <c r="A38" s="12"/>
+      <c r="B38" s="23"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="F38" s="53"/>
-[...10 lines deleted...]
-      <c r="Q38" s="53" t="s">
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="16"/>
+      <c r="K38" s="44"/>
+      <c r="L38" s="44"/>
+      <c r="M38" s="16"/>
+      <c r="N38" s="12"/>
+      <c r="O38" s="16"/>
+      <c r="P38" s="16"/>
+      <c r="Q38" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="R38" s="53"/>
-[...6 lines deleted...]
-      <c r="Y38" s="9"/>
+      <c r="R38" s="44"/>
+      <c r="S38" s="4"/>
+      <c r="T38" s="16"/>
+      <c r="U38" s="16"/>
+      <c r="V38" s="16"/>
+      <c r="W38" s="16"/>
+      <c r="X38" s="24"/>
+      <c r="Y38" s="12"/>
     </row>
     <row r="39" spans="1:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="9"/>
-[...23 lines deleted...]
-      <c r="Y39" s="9"/>
+      <c r="A39" s="12"/>
+      <c r="B39" s="43"/>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="44"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
+      <c r="J39" s="44"/>
+      <c r="K39" s="44"/>
+      <c r="L39" s="44"/>
+      <c r="M39" s="44"/>
+      <c r="N39" s="44"/>
+      <c r="O39" s="44"/>
+      <c r="P39" s="44"/>
+      <c r="Q39" s="44"/>
+      <c r="R39" s="44"/>
+      <c r="S39" s="44"/>
+      <c r="T39" s="44"/>
+      <c r="U39" s="44"/>
+      <c r="V39" s="44"/>
+      <c r="W39" s="44"/>
+      <c r="X39" s="45"/>
+      <c r="Y39" s="12"/>
     </row>
     <row r="40" spans="1:25" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="9"/>
-[...25 lines deleted...]
-      <c r="Y40" s="9"/>
+      <c r="A40" s="12"/>
+      <c r="B40" s="14"/>
+      <c r="C40" s="110" t="s">
+        <v>130</v>
+      </c>
+      <c r="D40" s="111"/>
+      <c r="E40" s="111"/>
+      <c r="F40" s="111"/>
+      <c r="G40" s="111"/>
+      <c r="H40" s="111"/>
+      <c r="I40" s="111"/>
+      <c r="J40" s="111"/>
+      <c r="K40" s="111"/>
+      <c r="L40" s="111"/>
+      <c r="M40" s="111"/>
+      <c r="N40" s="111"/>
+      <c r="O40" s="111"/>
+      <c r="P40" s="51"/>
+      <c r="Q40" s="51"/>
+      <c r="R40" s="51"/>
+      <c r="S40" s="51"/>
+      <c r="T40" s="51"/>
+      <c r="U40" s="51"/>
+      <c r="V40" s="52"/>
+      <c r="W40" s="13"/>
+      <c r="X40" s="17"/>
+      <c r="Y40" s="12"/>
     </row>
     <row r="41" spans="1:25" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="9"/>
-[...14 lines deleted...]
-      <c r="P41" s="39" t="s">
+      <c r="A41" s="12"/>
+      <c r="B41" s="25"/>
+      <c r="C41" s="112"/>
+      <c r="D41" s="44"/>
+      <c r="E41" s="44"/>
+      <c r="F41" s="44"/>
+      <c r="G41" s="44"/>
+      <c r="H41" s="44"/>
+      <c r="I41" s="44"/>
+      <c r="J41" s="44"/>
+      <c r="K41" s="44"/>
+      <c r="L41" s="44"/>
+      <c r="M41" s="44"/>
+      <c r="N41" s="44"/>
+      <c r="O41" s="44"/>
+      <c r="P41" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="Q41" s="7"/>
-[...2 lines deleted...]
-      <c r="T41" s="39" t="s">
+      <c r="Q41" s="4"/>
+      <c r="R41" s="44"/>
+      <c r="S41" s="44"/>
+      <c r="T41" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="U41" s="8"/>
-[...3 lines deleted...]
-      <c r="Y41" s="9"/>
+      <c r="U41" s="5"/>
+      <c r="V41" s="26"/>
+      <c r="W41" s="13"/>
+      <c r="X41" s="17"/>
+      <c r="Y41" s="12"/>
     </row>
     <row r="42" spans="1:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="9"/>
-[...23 lines deleted...]
-      <c r="Y42" s="9"/>
+      <c r="A42" s="12"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="113"/>
+      <c r="D42" s="53"/>
+      <c r="E42" s="53"/>
+      <c r="F42" s="53"/>
+      <c r="G42" s="53"/>
+      <c r="H42" s="53"/>
+      <c r="I42" s="53"/>
+      <c r="J42" s="53"/>
+      <c r="K42" s="53"/>
+      <c r="L42" s="53"/>
+      <c r="M42" s="53"/>
+      <c r="N42" s="53"/>
+      <c r="O42" s="53"/>
+      <c r="P42" s="53"/>
+      <c r="Q42" s="53"/>
+      <c r="R42" s="53"/>
+      <c r="S42" s="53"/>
+      <c r="T42" s="53"/>
+      <c r="U42" s="53"/>
+      <c r="V42" s="54"/>
+      <c r="W42" s="13"/>
+      <c r="X42" s="17"/>
+      <c r="Y42" s="12"/>
     </row>
     <row r="43" spans="1:25" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="9"/>
-[...23 lines deleted...]
-      <c r="Y43" s="9"/>
+      <c r="A43" s="12"/>
+      <c r="B43" s="43"/>
+      <c r="C43" s="44"/>
+      <c r="D43" s="44"/>
+      <c r="E43" s="44"/>
+      <c r="F43" s="44"/>
+      <c r="G43" s="44"/>
+      <c r="H43" s="44"/>
+      <c r="I43" s="44"/>
+      <c r="J43" s="44"/>
+      <c r="K43" s="44"/>
+      <c r="L43" s="44"/>
+      <c r="M43" s="44"/>
+      <c r="N43" s="44"/>
+      <c r="O43" s="44"/>
+      <c r="P43" s="44"/>
+      <c r="Q43" s="44"/>
+      <c r="R43" s="44"/>
+      <c r="S43" s="44"/>
+      <c r="T43" s="44"/>
+      <c r="U43" s="44"/>
+      <c r="V43" s="44"/>
+      <c r="W43" s="44"/>
+      <c r="X43" s="45"/>
+      <c r="Y43" s="12"/>
     </row>
     <row r="44" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="9"/>
-[...1 lines deleted...]
-      <c r="C44" s="125" t="s">
+      <c r="A44" s="12"/>
+      <c r="B44" s="22"/>
+      <c r="C44" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="D44" s="126"/>
-[...2 lines deleted...]
-      <c r="G44" s="126" t="s">
+      <c r="D44" s="48"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="48"/>
+      <c r="G44" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="H44" s="126"/>
-[...6 lines deleted...]
-      <c r="O44" s="125" t="s">
+      <c r="H44" s="48"/>
+      <c r="I44" s="48"/>
+      <c r="J44" s="49"/>
+      <c r="K44" s="101"/>
+      <c r="L44" s="102"/>
+      <c r="M44" s="102"/>
+      <c r="N44" s="103"/>
+      <c r="O44" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="P44" s="126"/>
-[...2 lines deleted...]
-      <c r="S44" s="126" t="s">
+      <c r="P44" s="48"/>
+      <c r="Q44" s="48"/>
+      <c r="R44" s="48"/>
+      <c r="S44" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="T44" s="126"/>
-[...4 lines deleted...]
-      <c r="Y44" s="9"/>
+      <c r="T44" s="48"/>
+      <c r="U44" s="48"/>
+      <c r="V44" s="49"/>
+      <c r="W44" s="13"/>
+      <c r="X44" s="17"/>
+      <c r="Y44" s="12"/>
     </row>
     <row r="45" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="9"/>
-[...23 lines deleted...]
-      <c r="Y45" s="9"/>
+      <c r="A45" s="12"/>
+      <c r="B45" s="22"/>
+      <c r="C45" s="46"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="47"/>
+      <c r="F45" s="47"/>
+      <c r="G45" s="47"/>
+      <c r="H45" s="47"/>
+      <c r="I45" s="47"/>
+      <c r="J45" s="50"/>
+      <c r="K45" s="101"/>
+      <c r="L45" s="102"/>
+      <c r="M45" s="102"/>
+      <c r="N45" s="103"/>
+      <c r="O45" s="46"/>
+      <c r="P45" s="47"/>
+      <c r="Q45" s="47"/>
+      <c r="R45" s="47"/>
+      <c r="S45" s="47"/>
+      <c r="T45" s="47"/>
+      <c r="U45" s="47"/>
+      <c r="V45" s="50"/>
+      <c r="W45" s="16"/>
+      <c r="X45" s="24"/>
+      <c r="Y45" s="12"/>
     </row>
     <row r="46" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="9"/>
-[...23 lines deleted...]
-      <c r="Y46" s="9"/>
+      <c r="A46" s="12"/>
+      <c r="B46" s="22"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="47"/>
+      <c r="E46" s="47"/>
+      <c r="F46" s="47"/>
+      <c r="G46" s="47"/>
+      <c r="H46" s="47"/>
+      <c r="I46" s="47"/>
+      <c r="J46" s="50"/>
+      <c r="K46" s="101"/>
+      <c r="L46" s="102"/>
+      <c r="M46" s="102"/>
+      <c r="N46" s="103"/>
+      <c r="O46" s="46"/>
+      <c r="P46" s="47"/>
+      <c r="Q46" s="47"/>
+      <c r="R46" s="47"/>
+      <c r="S46" s="47"/>
+      <c r="T46" s="47"/>
+      <c r="U46" s="47"/>
+      <c r="V46" s="50"/>
+      <c r="W46" s="13"/>
+      <c r="X46" s="19"/>
+      <c r="Y46" s="12"/>
     </row>
     <row r="47" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="9"/>
-[...23 lines deleted...]
-      <c r="Y47" s="9"/>
+      <c r="A47" s="12"/>
+      <c r="B47" s="22"/>
+      <c r="C47" s="46"/>
+      <c r="D47" s="47"/>
+      <c r="E47" s="47"/>
+      <c r="F47" s="47"/>
+      <c r="G47" s="47"/>
+      <c r="H47" s="47"/>
+      <c r="I47" s="47"/>
+      <c r="J47" s="50"/>
+      <c r="K47" s="101"/>
+      <c r="L47" s="102"/>
+      <c r="M47" s="102"/>
+      <c r="N47" s="103"/>
+      <c r="O47" s="46"/>
+      <c r="P47" s="47"/>
+      <c r="Q47" s="47"/>
+      <c r="R47" s="47"/>
+      <c r="S47" s="47"/>
+      <c r="T47" s="47"/>
+      <c r="U47" s="47"/>
+      <c r="V47" s="50"/>
+      <c r="W47" s="13"/>
+      <c r="X47" s="19"/>
+      <c r="Y47" s="12"/>
     </row>
     <row r="48" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="9"/>
-[...23 lines deleted...]
-      <c r="Y48" s="9"/>
+      <c r="A48" s="12"/>
+      <c r="B48" s="22"/>
+      <c r="C48" s="46"/>
+      <c r="D48" s="47"/>
+      <c r="E48" s="47"/>
+      <c r="F48" s="47"/>
+      <c r="G48" s="47"/>
+      <c r="H48" s="47"/>
+      <c r="I48" s="47"/>
+      <c r="J48" s="50"/>
+      <c r="K48" s="101"/>
+      <c r="L48" s="102"/>
+      <c r="M48" s="102"/>
+      <c r="N48" s="103"/>
+      <c r="O48" s="46"/>
+      <c r="P48" s="47"/>
+      <c r="Q48" s="47"/>
+      <c r="R48" s="47"/>
+      <c r="S48" s="47"/>
+      <c r="T48" s="47"/>
+      <c r="U48" s="47"/>
+      <c r="V48" s="50"/>
+      <c r="W48" s="13"/>
+      <c r="X48" s="19"/>
+      <c r="Y48" s="12"/>
     </row>
     <row r="49" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="9"/>
-[...23 lines deleted...]
-      <c r="Y49" s="9"/>
+      <c r="A49" s="12"/>
+      <c r="B49" s="22"/>
+      <c r="C49" s="46"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="47"/>
+      <c r="F49" s="47"/>
+      <c r="G49" s="47"/>
+      <c r="H49" s="47"/>
+      <c r="I49" s="47"/>
+      <c r="J49" s="50"/>
+      <c r="K49" s="101"/>
+      <c r="L49" s="102"/>
+      <c r="M49" s="102"/>
+      <c r="N49" s="103"/>
+      <c r="O49" s="46"/>
+      <c r="P49" s="47"/>
+      <c r="Q49" s="47"/>
+      <c r="R49" s="47"/>
+      <c r="S49" s="47"/>
+      <c r="T49" s="47"/>
+      <c r="U49" s="47"/>
+      <c r="V49" s="50"/>
+      <c r="W49" s="13"/>
+      <c r="X49" s="19"/>
+      <c r="Y49" s="12"/>
     </row>
     <row r="50" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="9"/>
-[...23 lines deleted...]
-      <c r="Y50" s="9"/>
+      <c r="A50" s="12"/>
+      <c r="B50" s="22"/>
+      <c r="C50" s="46"/>
+      <c r="D50" s="47"/>
+      <c r="E50" s="47"/>
+      <c r="F50" s="47"/>
+      <c r="G50" s="47"/>
+      <c r="H50" s="47"/>
+      <c r="I50" s="47"/>
+      <c r="J50" s="50"/>
+      <c r="K50" s="101"/>
+      <c r="L50" s="102"/>
+      <c r="M50" s="102"/>
+      <c r="N50" s="103"/>
+      <c r="O50" s="46"/>
+      <c r="P50" s="47"/>
+      <c r="Q50" s="47"/>
+      <c r="R50" s="47"/>
+      <c r="S50" s="47"/>
+      <c r="T50" s="47"/>
+      <c r="U50" s="47"/>
+      <c r="V50" s="50"/>
+      <c r="W50" s="13"/>
+      <c r="X50" s="19"/>
+      <c r="Y50" s="12"/>
     </row>
     <row r="51" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="9"/>
-[...23 lines deleted...]
-      <c r="Y51" s="9"/>
+      <c r="A51" s="12"/>
+      <c r="B51" s="22"/>
+      <c r="C51" s="46"/>
+      <c r="D51" s="47"/>
+      <c r="E51" s="47"/>
+      <c r="F51" s="47"/>
+      <c r="G51" s="47"/>
+      <c r="H51" s="47"/>
+      <c r="I51" s="47"/>
+      <c r="J51" s="50"/>
+      <c r="K51" s="101"/>
+      <c r="L51" s="102"/>
+      <c r="M51" s="102"/>
+      <c r="N51" s="103"/>
+      <c r="O51" s="46"/>
+      <c r="P51" s="47"/>
+      <c r="Q51" s="47"/>
+      <c r="R51" s="47"/>
+      <c r="S51" s="47"/>
+      <c r="T51" s="47"/>
+      <c r="U51" s="47"/>
+      <c r="V51" s="50"/>
+      <c r="W51" s="13"/>
+      <c r="X51" s="19"/>
+      <c r="Y51" s="12"/>
     </row>
     <row r="52" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="9"/>
-[...23 lines deleted...]
-      <c r="Y52" s="9"/>
+      <c r="A52" s="12"/>
+      <c r="B52" s="22"/>
+      <c r="C52" s="46"/>
+      <c r="D52" s="47"/>
+      <c r="E52" s="47"/>
+      <c r="F52" s="47"/>
+      <c r="G52" s="47"/>
+      <c r="H52" s="47"/>
+      <c r="I52" s="47"/>
+      <c r="J52" s="50"/>
+      <c r="K52" s="101"/>
+      <c r="L52" s="102"/>
+      <c r="M52" s="102"/>
+      <c r="N52" s="103"/>
+      <c r="O52" s="46"/>
+      <c r="P52" s="47"/>
+      <c r="Q52" s="47"/>
+      <c r="R52" s="47"/>
+      <c r="S52" s="47"/>
+      <c r="T52" s="47"/>
+      <c r="U52" s="47"/>
+      <c r="V52" s="50"/>
+      <c r="W52" s="13"/>
+      <c r="X52" s="19"/>
+      <c r="Y52" s="12"/>
     </row>
     <row r="53" spans="1:25" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A53" s="9"/>
-[...23 lines deleted...]
-      <c r="Y53" s="9"/>
+      <c r="A53" s="12"/>
+      <c r="B53" s="22"/>
+      <c r="C53" s="114"/>
+      <c r="D53" s="70"/>
+      <c r="E53" s="70"/>
+      <c r="F53" s="70"/>
+      <c r="G53" s="70"/>
+      <c r="H53" s="70"/>
+      <c r="I53" s="70"/>
+      <c r="J53" s="71"/>
+      <c r="K53" s="101"/>
+      <c r="L53" s="102"/>
+      <c r="M53" s="102"/>
+      <c r="N53" s="103"/>
+      <c r="O53" s="114"/>
+      <c r="P53" s="70"/>
+      <c r="Q53" s="70"/>
+      <c r="R53" s="70"/>
+      <c r="S53" s="70"/>
+      <c r="T53" s="70"/>
+      <c r="U53" s="70"/>
+      <c r="V53" s="71"/>
+      <c r="W53" s="16"/>
+      <c r="X53" s="19"/>
+      <c r="Y53" s="12"/>
     </row>
     <row r="54" spans="1:25" ht="6.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="9"/>
-[...23 lines deleted...]
-      <c r="Y54" s="9"/>
+      <c r="A54" s="12"/>
+      <c r="B54" s="59"/>
+      <c r="C54" s="60"/>
+      <c r="D54" s="60"/>
+      <c r="E54" s="60"/>
+      <c r="F54" s="60"/>
+      <c r="G54" s="60"/>
+      <c r="H54" s="60"/>
+      <c r="I54" s="60"/>
+      <c r="J54" s="60"/>
+      <c r="K54" s="60"/>
+      <c r="L54" s="60"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="O54" s="60"/>
+      <c r="P54" s="60"/>
+      <c r="Q54" s="60"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+      <c r="U54" s="60"/>
+      <c r="V54" s="60"/>
+      <c r="W54" s="60"/>
+      <c r="X54" s="20"/>
+      <c r="Y54" s="12"/>
     </row>
     <row r="55" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A55" s="9" t="s">
+      <c r="A55" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="12"/>
+      <c r="C55" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="D55" s="12"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="12"/>
+      <c r="G55" s="12"/>
+      <c r="H55" s="12"/>
+      <c r="I55" s="12"/>
+      <c r="J55" s="12"/>
+      <c r="K55" s="12"/>
+      <c r="L55" s="12"/>
+      <c r="M55" s="12"/>
+      <c r="N55" s="12"/>
+      <c r="O55" s="12"/>
+      <c r="P55" s="12"/>
+      <c r="Q55" s="12"/>
+      <c r="R55" s="12"/>
+      <c r="T55" s="12"/>
+      <c r="U55" s="12"/>
+      <c r="V55" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="W55" s="12"/>
+      <c r="X55" s="12"/>
+      <c r="Y55" s="12"/>
+    </row>
+    <row r="56" spans="1:25" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="12"/>
+      <c r="B56" s="44"/>
+      <c r="C56" s="44"/>
+      <c r="D56" s="44"/>
+      <c r="E56" s="44"/>
+      <c r="F56" s="44"/>
+      <c r="G56" s="44"/>
+      <c r="H56" s="44"/>
+      <c r="I56" s="44"/>
+      <c r="J56" s="44"/>
+      <c r="K56" s="44"/>
+      <c r="L56" s="44"/>
+      <c r="M56" s="44"/>
+      <c r="N56" s="44"/>
+      <c r="O56" s="44"/>
+      <c r="P56" s="44"/>
+      <c r="Q56" s="44"/>
+      <c r="R56" s="44"/>
+      <c r="S56" s="44"/>
+      <c r="T56" s="44"/>
+      <c r="U56" s="44"/>
+      <c r="V56" s="44"/>
+      <c r="W56" s="44"/>
+      <c r="X56" s="44"/>
+      <c r="Y56" s="12"/>
+    </row>
+    <row r="57" spans="1:25" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="12"/>
+      <c r="B57" s="44"/>
+      <c r="C57" s="44"/>
+      <c r="D57" s="44"/>
+      <c r="E57" s="44"/>
+      <c r="F57" s="44"/>
+      <c r="G57" s="44"/>
+      <c r="H57" s="44"/>
+      <c r="I57" s="44"/>
+      <c r="J57" s="44"/>
+      <c r="K57" s="44"/>
+      <c r="L57" s="44"/>
+      <c r="M57" s="44"/>
+      <c r="N57" s="44"/>
+      <c r="O57" s="44"/>
+      <c r="P57" s="44"/>
+      <c r="Q57" s="44"/>
+      <c r="R57" s="44"/>
+      <c r="S57" s="44"/>
+      <c r="T57" s="44"/>
+      <c r="U57" s="44"/>
+      <c r="V57" s="44"/>
+      <c r="W57" s="44"/>
+      <c r="X57" s="44"/>
+      <c r="Y57" s="12"/>
+    </row>
+    <row r="58" spans="1:25" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="12"/>
+      <c r="B58" s="62" t="s">
         <v>142</v>
       </c>
-      <c r="B55" s="27"/>
-[...18 lines deleted...]
-      <c r="V55" s="27" t="s">
+      <c r="C58" s="63"/>
+      <c r="D58" s="63"/>
+      <c r="E58" s="63"/>
+      <c r="F58" s="63"/>
+      <c r="G58" s="63"/>
+      <c r="H58" s="63"/>
+      <c r="I58" s="63"/>
+      <c r="J58" s="63"/>
+      <c r="K58" s="63"/>
+      <c r="L58" s="63"/>
+      <c r="M58" s="63"/>
+      <c r="N58" s="63"/>
+      <c r="O58" s="63"/>
+      <c r="P58" s="63"/>
+      <c r="Q58" s="63"/>
+      <c r="R58" s="63"/>
+      <c r="S58" s="63"/>
+      <c r="T58" s="63"/>
+      <c r="U58" s="63"/>
+      <c r="V58" s="63"/>
+      <c r="W58" s="63"/>
+      <c r="X58" s="64"/>
+      <c r="Y58" s="12"/>
+    </row>
+    <row r="59" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="12"/>
+      <c r="B59" s="98" t="s">
+        <v>46</v>
+      </c>
+      <c r="C59" s="99"/>
+      <c r="D59" s="99"/>
+      <c r="E59" s="99"/>
+      <c r="F59" s="100"/>
+      <c r="G59" s="104"/>
+      <c r="H59" s="105"/>
+      <c r="I59" s="106"/>
+      <c r="J59" s="104"/>
+      <c r="K59" s="105"/>
+      <c r="L59" s="106"/>
+      <c r="M59" s="104"/>
+      <c r="N59" s="105"/>
+      <c r="O59" s="106"/>
+      <c r="P59" s="104"/>
+      <c r="Q59" s="105"/>
+      <c r="R59" s="106"/>
+      <c r="S59" s="104"/>
+      <c r="T59" s="105"/>
+      <c r="U59" s="106"/>
+      <c r="V59" s="104"/>
+      <c r="W59" s="105"/>
+      <c r="X59" s="118"/>
+      <c r="Y59" s="12"/>
+    </row>
+    <row r="60" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="12"/>
+      <c r="B60" s="98" t="s">
+        <v>47</v>
+      </c>
+      <c r="C60" s="99"/>
+      <c r="D60" s="99"/>
+      <c r="E60" s="99"/>
+      <c r="F60" s="100"/>
+      <c r="G60" s="104"/>
+      <c r="H60" s="105"/>
+      <c r="I60" s="106"/>
+      <c r="J60" s="104"/>
+      <c r="K60" s="105"/>
+      <c r="L60" s="106"/>
+      <c r="M60" s="104"/>
+      <c r="N60" s="105"/>
+      <c r="O60" s="106"/>
+      <c r="P60" s="104"/>
+      <c r="Q60" s="105"/>
+      <c r="R60" s="106"/>
+      <c r="S60" s="104"/>
+      <c r="T60" s="105"/>
+      <c r="U60" s="106"/>
+      <c r="V60" s="104"/>
+      <c r="W60" s="105"/>
+      <c r="X60" s="118"/>
+      <c r="Y60" s="12"/>
+    </row>
+    <row r="61" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="12"/>
+      <c r="B61" s="98" t="s">
+        <v>48</v>
+      </c>
+      <c r="C61" s="99"/>
+      <c r="D61" s="99"/>
+      <c r="E61" s="99"/>
+      <c r="F61" s="100"/>
+      <c r="G61" s="104"/>
+      <c r="H61" s="105"/>
+      <c r="I61" s="106"/>
+      <c r="J61" s="104"/>
+      <c r="K61" s="105"/>
+      <c r="L61" s="106"/>
+      <c r="M61" s="104"/>
+      <c r="N61" s="105"/>
+      <c r="O61" s="106"/>
+      <c r="P61" s="104"/>
+      <c r="Q61" s="105"/>
+      <c r="R61" s="106"/>
+      <c r="S61" s="104"/>
+      <c r="T61" s="105"/>
+      <c r="U61" s="106"/>
+      <c r="V61" s="104"/>
+      <c r="W61" s="105"/>
+      <c r="X61" s="118"/>
+      <c r="Y61" s="12"/>
+    </row>
+    <row r="62" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="12"/>
+      <c r="B62" s="98" t="s">
         <v>143</v>
       </c>
-      <c r="W55" s="27"/>
-[...59 lines deleted...]
-      <c r="B58" s="68" t="s">
+      <c r="C62" s="99"/>
+      <c r="D62" s="99"/>
+      <c r="E62" s="99"/>
+      <c r="F62" s="100"/>
+      <c r="G62" s="104"/>
+      <c r="H62" s="105"/>
+      <c r="I62" s="106"/>
+      <c r="J62" s="104"/>
+      <c r="K62" s="105"/>
+      <c r="L62" s="106"/>
+      <c r="M62" s="104"/>
+      <c r="N62" s="105"/>
+      <c r="O62" s="106"/>
+      <c r="P62" s="104"/>
+      <c r="Q62" s="105"/>
+      <c r="R62" s="106"/>
+      <c r="S62" s="104"/>
+      <c r="T62" s="105"/>
+      <c r="U62" s="106"/>
+      <c r="V62" s="104"/>
+      <c r="W62" s="105"/>
+      <c r="X62" s="118"/>
+      <c r="Y62" s="12"/>
+    </row>
+    <row r="63" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="12"/>
+      <c r="B63" s="98" t="s">
+        <v>49</v>
+      </c>
+      <c r="C63" s="99"/>
+      <c r="D63" s="99"/>
+      <c r="E63" s="99"/>
+      <c r="F63" s="100"/>
+      <c r="G63" s="104"/>
+      <c r="H63" s="105"/>
+      <c r="I63" s="106"/>
+      <c r="J63" s="104"/>
+      <c r="K63" s="105"/>
+      <c r="L63" s="106"/>
+      <c r="M63" s="104"/>
+      <c r="N63" s="105"/>
+      <c r="O63" s="106"/>
+      <c r="P63" s="104"/>
+      <c r="Q63" s="105"/>
+      <c r="R63" s="106"/>
+      <c r="S63" s="104"/>
+      <c r="T63" s="105"/>
+      <c r="U63" s="106"/>
+      <c r="V63" s="104"/>
+      <c r="W63" s="105"/>
+      <c r="X63" s="118"/>
+      <c r="Y63" s="12"/>
+    </row>
+    <row r="64" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="12"/>
+      <c r="B64" s="98" t="s">
+        <v>50</v>
+      </c>
+      <c r="C64" s="99"/>
+      <c r="D64" s="99"/>
+      <c r="E64" s="99"/>
+      <c r="F64" s="100"/>
+      <c r="G64" s="104"/>
+      <c r="H64" s="105"/>
+      <c r="I64" s="106"/>
+      <c r="J64" s="104"/>
+      <c r="K64" s="105"/>
+      <c r="L64" s="106"/>
+      <c r="M64" s="104"/>
+      <c r="N64" s="105"/>
+      <c r="O64" s="106"/>
+      <c r="P64" s="104"/>
+      <c r="Q64" s="105"/>
+      <c r="R64" s="106"/>
+      <c r="S64" s="104"/>
+      <c r="T64" s="105"/>
+      <c r="U64" s="106"/>
+      <c r="V64" s="104"/>
+      <c r="W64" s="105"/>
+      <c r="X64" s="118"/>
+      <c r="Y64" s="12"/>
+    </row>
+    <row r="65" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="12"/>
+      <c r="B65" s="98" t="s">
+        <v>51</v>
+      </c>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="105"/>
+      <c r="I65" s="106"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+      <c r="L65" s="106"/>
+      <c r="M65" s="104"/>
+      <c r="N65" s="105"/>
+      <c r="O65" s="106"/>
+      <c r="P65" s="104"/>
+      <c r="Q65" s="105"/>
+      <c r="R65" s="106"/>
+      <c r="S65" s="104"/>
+      <c r="T65" s="105"/>
+      <c r="U65" s="106"/>
+      <c r="V65" s="104"/>
+      <c r="W65" s="105"/>
+      <c r="X65" s="118"/>
+      <c r="Y65" s="12"/>
+    </row>
+    <row r="66" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="12"/>
+      <c r="B66" s="98" t="s">
+        <v>52</v>
+      </c>
+      <c r="C66" s="99"/>
+      <c r="D66" s="99"/>
+      <c r="E66" s="99"/>
+      <c r="F66" s="100"/>
+      <c r="G66" s="104"/>
+      <c r="H66" s="105"/>
+      <c r="I66" s="106"/>
+      <c r="J66" s="104"/>
+      <c r="K66" s="105"/>
+      <c r="L66" s="106"/>
+      <c r="M66" s="104"/>
+      <c r="N66" s="105"/>
+      <c r="O66" s="106"/>
+      <c r="P66" s="104"/>
+      <c r="Q66" s="105"/>
+      <c r="R66" s="106"/>
+      <c r="S66" s="104"/>
+      <c r="T66" s="105"/>
+      <c r="U66" s="106"/>
+      <c r="V66" s="104"/>
+      <c r="W66" s="105"/>
+      <c r="X66" s="118"/>
+      <c r="Y66" s="12"/>
+    </row>
+    <row r="67" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="12"/>
+      <c r="B67" s="98" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="99"/>
+      <c r="D67" s="99"/>
+      <c r="E67" s="99"/>
+      <c r="F67" s="100"/>
+      <c r="G67" s="104"/>
+      <c r="H67" s="105"/>
+      <c r="I67" s="106"/>
+      <c r="J67" s="104"/>
+      <c r="K67" s="105"/>
+      <c r="L67" s="106"/>
+      <c r="M67" s="104"/>
+      <c r="N67" s="105"/>
+      <c r="O67" s="106"/>
+      <c r="P67" s="104"/>
+      <c r="Q67" s="105"/>
+      <c r="R67" s="106"/>
+      <c r="S67" s="104"/>
+      <c r="T67" s="105"/>
+      <c r="U67" s="106"/>
+      <c r="V67" s="104"/>
+      <c r="W67" s="105"/>
+      <c r="X67" s="118"/>
+      <c r="Y67" s="12"/>
+    </row>
+    <row r="68" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="12"/>
+      <c r="B68" s="98" t="s">
+        <v>53</v>
+      </c>
+      <c r="C68" s="99"/>
+      <c r="D68" s="99"/>
+      <c r="E68" s="99"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="104"/>
+      <c r="H68" s="105"/>
+      <c r="I68" s="106"/>
+      <c r="J68" s="104"/>
+      <c r="K68" s="105"/>
+      <c r="L68" s="106"/>
+      <c r="M68" s="104"/>
+      <c r="N68" s="105"/>
+      <c r="O68" s="106"/>
+      <c r="P68" s="104"/>
+      <c r="Q68" s="105"/>
+      <c r="R68" s="106"/>
+      <c r="S68" s="104"/>
+      <c r="T68" s="105"/>
+      <c r="U68" s="106"/>
+      <c r="V68" s="104"/>
+      <c r="W68" s="105"/>
+      <c r="X68" s="118"/>
+      <c r="Y68" s="12"/>
+    </row>
+    <row r="69" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="12"/>
+      <c r="B69" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="C69" s="99"/>
+      <c r="D69" s="99"/>
+      <c r="E69" s="99"/>
+      <c r="F69" s="100"/>
+      <c r="G69" s="104"/>
+      <c r="H69" s="105"/>
+      <c r="I69" s="106"/>
+      <c r="J69" s="104"/>
+      <c r="K69" s="105"/>
+      <c r="L69" s="106"/>
+      <c r="M69" s="104"/>
+      <c r="N69" s="105"/>
+      <c r="O69" s="106"/>
+      <c r="P69" s="104"/>
+      <c r="Q69" s="105"/>
+      <c r="R69" s="106"/>
+      <c r="S69" s="104"/>
+      <c r="T69" s="105"/>
+      <c r="U69" s="106"/>
+      <c r="V69" s="104"/>
+      <c r="W69" s="105"/>
+      <c r="X69" s="118"/>
+      <c r="Y69" s="12"/>
+    </row>
+    <row r="70" spans="1:25" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="12"/>
+      <c r="B70" s="98" t="s">
+        <v>55</v>
+      </c>
+      <c r="C70" s="99"/>
+      <c r="D70" s="99"/>
+      <c r="E70" s="99"/>
+      <c r="F70" s="100"/>
+      <c r="G70" s="104"/>
+      <c r="H70" s="105"/>
+      <c r="I70" s="106"/>
+      <c r="J70" s="104"/>
+      <c r="K70" s="105"/>
+      <c r="L70" s="106"/>
+      <c r="M70" s="104"/>
+      <c r="N70" s="105"/>
+      <c r="O70" s="106"/>
+      <c r="P70" s="104"/>
+      <c r="Q70" s="105"/>
+      <c r="R70" s="106"/>
+      <c r="S70" s="104"/>
+      <c r="T70" s="105"/>
+      <c r="U70" s="106"/>
+      <c r="V70" s="104"/>
+      <c r="W70" s="105"/>
+      <c r="X70" s="118"/>
+      <c r="Y70" s="12"/>
+    </row>
+    <row r="71" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="12"/>
+      <c r="B71" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="C71" s="99"/>
+      <c r="D71" s="99"/>
+      <c r="E71" s="99"/>
+      <c r="F71" s="100"/>
+      <c r="G71" s="104"/>
+      <c r="H71" s="105"/>
+      <c r="I71" s="106"/>
+      <c r="J71" s="104"/>
+      <c r="K71" s="105"/>
+      <c r="L71" s="106"/>
+      <c r="M71" s="104"/>
+      <c r="N71" s="105"/>
+      <c r="O71" s="106"/>
+      <c r="P71" s="104"/>
+      <c r="Q71" s="105"/>
+      <c r="R71" s="106"/>
+      <c r="S71" s="104"/>
+      <c r="T71" s="105"/>
+      <c r="U71" s="106"/>
+      <c r="V71" s="104"/>
+      <c r="W71" s="105"/>
+      <c r="X71" s="118"/>
+      <c r="Y71" s="12"/>
+    </row>
+    <row r="72" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="12"/>
+      <c r="B72" s="98" t="s">
+        <v>57</v>
+      </c>
+      <c r="C72" s="99"/>
+      <c r="D72" s="99"/>
+      <c r="E72" s="99"/>
+      <c r="F72" s="100"/>
+      <c r="G72" s="104"/>
+      <c r="H72" s="105"/>
+      <c r="I72" s="106"/>
+      <c r="J72" s="104"/>
+      <c r="K72" s="105"/>
+      <c r="L72" s="106"/>
+      <c r="M72" s="104"/>
+      <c r="N72" s="105"/>
+      <c r="O72" s="106"/>
+      <c r="P72" s="104"/>
+      <c r="Q72" s="105"/>
+      <c r="R72" s="106"/>
+      <c r="S72" s="104"/>
+      <c r="T72" s="105"/>
+      <c r="U72" s="106"/>
+      <c r="V72" s="104"/>
+      <c r="W72" s="105"/>
+      <c r="X72" s="118"/>
+      <c r="Y72" s="12"/>
+    </row>
+    <row r="73" spans="1:25" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="12"/>
+      <c r="B73" s="98" t="s">
+        <v>58</v>
+      </c>
+      <c r="C73" s="99"/>
+      <c r="D73" s="99"/>
+      <c r="E73" s="99"/>
+      <c r="F73" s="100"/>
+      <c r="G73" s="104"/>
+      <c r="H73" s="105"/>
+      <c r="I73" s="106"/>
+      <c r="J73" s="104"/>
+      <c r="K73" s="105"/>
+      <c r="L73" s="106"/>
+      <c r="M73" s="104"/>
+      <c r="N73" s="105"/>
+      <c r="O73" s="106"/>
+      <c r="P73" s="104"/>
+      <c r="Q73" s="105"/>
+      <c r="R73" s="106"/>
+      <c r="S73" s="104"/>
+      <c r="T73" s="105"/>
+      <c r="U73" s="106"/>
+      <c r="V73" s="104"/>
+      <c r="W73" s="105"/>
+      <c r="X73" s="118"/>
+      <c r="Y73" s="12"/>
+    </row>
+    <row r="74" spans="1:25" ht="49.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="12"/>
+      <c r="B74" s="98" t="s">
+        <v>59</v>
+      </c>
+      <c r="C74" s="99"/>
+      <c r="D74" s="99"/>
+      <c r="E74" s="99"/>
+      <c r="F74" s="100"/>
+      <c r="G74" s="104"/>
+      <c r="H74" s="105"/>
+      <c r="I74" s="106"/>
+      <c r="J74" s="104"/>
+      <c r="K74" s="105"/>
+      <c r="L74" s="106"/>
+      <c r="M74" s="104"/>
+      <c r="N74" s="105"/>
+      <c r="O74" s="106"/>
+      <c r="P74" s="104"/>
+      <c r="Q74" s="105"/>
+      <c r="R74" s="106"/>
+      <c r="S74" s="104"/>
+      <c r="T74" s="105"/>
+      <c r="U74" s="106"/>
+      <c r="V74" s="104"/>
+      <c r="W74" s="105"/>
+      <c r="X74" s="118"/>
+      <c r="Y74" s="12"/>
+    </row>
+    <row r="75" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="12"/>
+      <c r="B75" s="98" t="s">
+        <v>60</v>
+      </c>
+      <c r="C75" s="99"/>
+      <c r="D75" s="99"/>
+      <c r="E75" s="99"/>
+      <c r="F75" s="100"/>
+      <c r="G75" s="104"/>
+      <c r="H75" s="105"/>
+      <c r="I75" s="106"/>
+      <c r="J75" s="104"/>
+      <c r="K75" s="105"/>
+      <c r="L75" s="106"/>
+      <c r="M75" s="104"/>
+      <c r="N75" s="105"/>
+      <c r="O75" s="106"/>
+      <c r="P75" s="104"/>
+      <c r="Q75" s="105"/>
+      <c r="R75" s="106"/>
+      <c r="S75" s="104"/>
+      <c r="T75" s="105"/>
+      <c r="U75" s="106"/>
+      <c r="V75" s="104"/>
+      <c r="W75" s="105"/>
+      <c r="X75" s="118"/>
+      <c r="Y75" s="12"/>
+    </row>
+    <row r="76" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="12"/>
+      <c r="B76" s="98" t="s">
+        <v>61</v>
+      </c>
+      <c r="C76" s="99"/>
+      <c r="D76" s="99"/>
+      <c r="E76" s="99"/>
+      <c r="F76" s="100"/>
+      <c r="G76" s="104"/>
+      <c r="H76" s="105"/>
+      <c r="I76" s="106"/>
+      <c r="J76" s="104"/>
+      <c r="K76" s="105"/>
+      <c r="L76" s="106"/>
+      <c r="M76" s="104"/>
+      <c r="N76" s="105"/>
+      <c r="O76" s="106"/>
+      <c r="P76" s="104"/>
+      <c r="Q76" s="105"/>
+      <c r="R76" s="106"/>
+      <c r="S76" s="104"/>
+      <c r="T76" s="105"/>
+      <c r="U76" s="106"/>
+      <c r="V76" s="104"/>
+      <c r="W76" s="105"/>
+      <c r="X76" s="118"/>
+      <c r="Y76" s="12"/>
+    </row>
+    <row r="77" spans="1:25" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="12"/>
+      <c r="B77" s="107" t="s">
+        <v>62</v>
+      </c>
+      <c r="C77" s="108"/>
+      <c r="D77" s="108"/>
+      <c r="E77" s="108"/>
+      <c r="F77" s="109"/>
+      <c r="G77" s="115"/>
+      <c r="H77" s="116"/>
+      <c r="I77" s="117"/>
+      <c r="J77" s="115"/>
+      <c r="K77" s="116"/>
+      <c r="L77" s="117"/>
+      <c r="M77" s="115"/>
+      <c r="N77" s="116"/>
+      <c r="O77" s="117"/>
+      <c r="P77" s="115"/>
+      <c r="Q77" s="116"/>
+      <c r="R77" s="117"/>
+      <c r="S77" s="115"/>
+      <c r="T77" s="116"/>
+      <c r="U77" s="117"/>
+      <c r="V77" s="115"/>
+      <c r="W77" s="116"/>
+      <c r="X77" s="121"/>
+      <c r="Y77" s="12"/>
+    </row>
+    <row r="78" spans="1:25" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="12"/>
+      <c r="B78" s="44"/>
+      <c r="C78" s="44"/>
+      <c r="D78" s="44"/>
+      <c r="E78" s="44"/>
+      <c r="F78" s="44"/>
+      <c r="G78" s="44"/>
+      <c r="H78" s="44"/>
+      <c r="I78" s="44"/>
+      <c r="J78" s="44"/>
+      <c r="K78" s="44"/>
+      <c r="L78" s="44"/>
+      <c r="M78" s="44"/>
+      <c r="N78" s="44"/>
+      <c r="O78" s="44"/>
+      <c r="P78" s="44"/>
+      <c r="Q78" s="44"/>
+      <c r="R78" s="44"/>
+      <c r="S78" s="44"/>
+      <c r="T78" s="44"/>
+      <c r="U78" s="44"/>
+      <c r="V78" s="44"/>
+      <c r="W78" s="44"/>
+      <c r="X78" s="44"/>
+      <c r="Y78" s="12"/>
+    </row>
+    <row r="79" spans="1:25" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="12"/>
+      <c r="B79" s="34"/>
+      <c r="C79" s="35"/>
+      <c r="D79" s="35"/>
+      <c r="E79" s="35"/>
+      <c r="F79" s="35"/>
+      <c r="G79" s="35"/>
+      <c r="H79" s="35"/>
+      <c r="I79" s="35"/>
+      <c r="J79" s="35"/>
+      <c r="K79" s="35"/>
+      <c r="L79" s="35"/>
+      <c r="M79" s="35"/>
+      <c r="N79" s="35"/>
+      <c r="O79" s="35"/>
+      <c r="P79" s="35"/>
+      <c r="Q79" s="35"/>
+      <c r="R79" s="35"/>
+      <c r="S79" s="35"/>
+      <c r="T79" s="35"/>
+      <c r="U79" s="35"/>
+      <c r="V79" s="35"/>
+      <c r="W79" s="35"/>
+      <c r="X79" s="36"/>
+      <c r="Y79" s="12"/>
+    </row>
+    <row r="80" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A80" s="12"/>
+      <c r="B80" s="37"/>
+      <c r="C80" s="38"/>
+      <c r="D80" s="38"/>
+      <c r="E80" s="38"/>
+      <c r="F80" s="38"/>
+      <c r="G80" s="38"/>
+      <c r="H80" s="38"/>
+      <c r="I80" s="38"/>
+      <c r="J80" s="38"/>
+      <c r="K80" s="38"/>
+      <c r="L80" s="38"/>
+      <c r="M80" s="38"/>
+      <c r="N80" s="38"/>
+      <c r="O80" s="38"/>
+      <c r="P80" s="38"/>
+      <c r="Q80" s="38"/>
+      <c r="R80" s="38"/>
+      <c r="S80" s="38"/>
+      <c r="T80" s="38"/>
+      <c r="U80" s="38"/>
+      <c r="V80" s="38"/>
+      <c r="W80" s="38"/>
+      <c r="X80" s="39"/>
+      <c r="Y80" s="12"/>
+    </row>
+    <row r="81" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A81" s="12"/>
+      <c r="B81" s="37"/>
+      <c r="C81" s="38"/>
+      <c r="D81" s="38"/>
+      <c r="E81" s="38"/>
+      <c r="F81" s="38"/>
+      <c r="G81" s="38"/>
+      <c r="H81" s="38"/>
+      <c r="I81" s="38"/>
+      <c r="J81" s="38"/>
+      <c r="K81" s="38"/>
+      <c r="L81" s="38"/>
+      <c r="M81" s="38"/>
+      <c r="N81" s="38"/>
+      <c r="O81" s="38"/>
+      <c r="P81" s="38"/>
+      <c r="Q81" s="38"/>
+      <c r="R81" s="38"/>
+      <c r="S81" s="38"/>
+      <c r="T81" s="38"/>
+      <c r="U81" s="38"/>
+      <c r="V81" s="38"/>
+      <c r="W81" s="38"/>
+      <c r="X81" s="39"/>
+      <c r="Y81" s="12"/>
+    </row>
+    <row r="82" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A82" s="12"/>
+      <c r="B82" s="37"/>
+      <c r="C82" s="38"/>
+      <c r="D82" s="38"/>
+      <c r="E82" s="38"/>
+      <c r="F82" s="38"/>
+      <c r="G82" s="38"/>
+      <c r="H82" s="38"/>
+      <c r="I82" s="38"/>
+      <c r="J82" s="38"/>
+      <c r="K82" s="38"/>
+      <c r="L82" s="38"/>
+      <c r="M82" s="38"/>
+      <c r="N82" s="38"/>
+      <c r="O82" s="38"/>
+      <c r="P82" s="38"/>
+      <c r="Q82" s="38"/>
+      <c r="R82" s="38"/>
+      <c r="S82" s="38"/>
+      <c r="T82" s="38"/>
+      <c r="U82" s="38"/>
+      <c r="V82" s="38"/>
+      <c r="W82" s="38"/>
+      <c r="X82" s="39"/>
+      <c r="Y82" s="12"/>
+    </row>
+    <row r="83" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="12"/>
+      <c r="B83" s="32" t="s">
         <v>132</v>
       </c>
-      <c r="C58" s="69"/>
-[...711 lines deleted...]
-      <c r="B83" s="129" t="s">
+      <c r="C83" s="33"/>
+      <c r="D83" s="33"/>
+      <c r="E83" s="33"/>
+      <c r="F83" s="33"/>
+      <c r="G83" s="33"/>
+      <c r="H83" s="33"/>
+      <c r="I83" s="29"/>
+      <c r="J83" s="33" t="s">
+        <v>133</v>
+      </c>
+      <c r="K83" s="33"/>
+      <c r="L83" s="33"/>
+      <c r="M83" s="33"/>
+      <c r="N83" s="33"/>
+      <c r="O83" s="33"/>
+      <c r="P83" s="33"/>
+      <c r="Q83" s="29"/>
+      <c r="R83" s="33" t="s">
         <v>134</v>
       </c>
-      <c r="C83" s="116"/>
-[...6 lines deleted...]
-      <c r="J83" s="116" t="s">
+      <c r="S83" s="33"/>
+      <c r="T83" s="33"/>
+      <c r="U83" s="33"/>
+      <c r="V83" s="33"/>
+      <c r="W83" s="33"/>
+      <c r="X83" s="30"/>
+      <c r="Y83" s="12"/>
+    </row>
+    <row r="84" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A84" s="12"/>
+      <c r="B84" s="32"/>
+      <c r="C84" s="33"/>
+      <c r="D84" s="33"/>
+      <c r="E84" s="33"/>
+      <c r="F84" s="33"/>
+      <c r="G84" s="33"/>
+      <c r="H84" s="33"/>
+      <c r="I84" s="29"/>
+      <c r="J84" s="33"/>
+      <c r="K84" s="33"/>
+      <c r="L84" s="33"/>
+      <c r="M84" s="33"/>
+      <c r="N84" s="33"/>
+      <c r="O84" s="33"/>
+      <c r="P84" s="33"/>
+      <c r="Q84" s="29"/>
+      <c r="R84" s="33"/>
+      <c r="S84" s="33"/>
+      <c r="T84" s="33"/>
+      <c r="U84" s="33"/>
+      <c r="V84" s="33"/>
+      <c r="W84" s="33"/>
+      <c r="X84" s="30"/>
+      <c r="Y84" s="12"/>
+    </row>
+    <row r="85" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A85" s="12"/>
+      <c r="B85" s="27"/>
+      <c r="C85" s="38"/>
+      <c r="D85" s="38"/>
+      <c r="E85" s="38"/>
+      <c r="F85" s="38"/>
+      <c r="G85" s="38"/>
+      <c r="H85" s="28"/>
+      <c r="I85" s="28"/>
+      <c r="J85" s="28"/>
+      <c r="K85" s="38"/>
+      <c r="L85" s="38"/>
+      <c r="M85" s="38"/>
+      <c r="N85" s="38"/>
+      <c r="O85" s="38"/>
+      <c r="P85" s="28"/>
+      <c r="Q85" s="28"/>
+      <c r="R85" s="38"/>
+      <c r="S85" s="38"/>
+      <c r="T85" s="38"/>
+      <c r="U85" s="38"/>
+      <c r="V85" s="38"/>
+      <c r="W85" s="38"/>
+      <c r="X85" s="30"/>
+      <c r="Y85" s="12"/>
+    </row>
+    <row r="86" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A86" s="12"/>
+      <c r="B86" s="27"/>
+      <c r="C86" s="56"/>
+      <c r="D86" s="56"/>
+      <c r="E86" s="56"/>
+      <c r="F86" s="56"/>
+      <c r="G86" s="56"/>
+      <c r="H86" s="28"/>
+      <c r="I86" s="28"/>
+      <c r="J86" s="28"/>
+      <c r="K86" s="56"/>
+      <c r="L86" s="56"/>
+      <c r="M86" s="56"/>
+      <c r="N86" s="56"/>
+      <c r="O86" s="56"/>
+      <c r="P86" s="28"/>
+      <c r="Q86" s="28"/>
+      <c r="R86" s="56"/>
+      <c r="S86" s="56"/>
+      <c r="T86" s="56"/>
+      <c r="U86" s="56"/>
+      <c r="V86" s="56"/>
+      <c r="W86" s="56"/>
+      <c r="X86" s="30"/>
+      <c r="Y86" s="12"/>
+    </row>
+    <row r="87" spans="1:25" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="12"/>
+      <c r="B87" s="119" t="s">
         <v>135</v>
       </c>
-      <c r="K83" s="116"/>
-[...6 lines deleted...]
-      <c r="R83" s="116" t="s">
+      <c r="C87" s="120"/>
+      <c r="D87" s="120"/>
+      <c r="E87" s="120"/>
+      <c r="F87" s="120"/>
+      <c r="G87" s="120"/>
+      <c r="H87" s="120"/>
+      <c r="I87" s="29"/>
+      <c r="J87" s="120" t="s">
         <v>136</v>
       </c>
-      <c r="S83" s="116"/>
-[...90 lines deleted...]
-      <c r="B87" s="41" t="s">
+      <c r="K87" s="120"/>
+      <c r="L87" s="120"/>
+      <c r="M87" s="120"/>
+      <c r="N87" s="120"/>
+      <c r="O87" s="120"/>
+      <c r="P87" s="120"/>
+      <c r="Q87" s="29"/>
+      <c r="R87" s="120" t="s">
         <v>137</v>
       </c>
-      <c r="C87" s="42"/>
-[...23 lines deleted...]
-      <c r="W87" s="42"/>
+      <c r="S87" s="120"/>
+      <c r="T87" s="120"/>
+      <c r="U87" s="120"/>
+      <c r="V87" s="120"/>
+      <c r="W87" s="120"/>
       <c r="X87" s="31"/>
-      <c r="Y87" s="9"/>
+      <c r="Y87" s="12"/>
     </row>
     <row r="88" spans="1:25" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A88" s="9"/>
-[...23 lines deleted...]
-      <c r="Y88" s="9"/>
+      <c r="A88" s="12"/>
+      <c r="B88" s="40"/>
+      <c r="C88" s="41"/>
+      <c r="D88" s="41"/>
+      <c r="E88" s="41"/>
+      <c r="F88" s="41"/>
+      <c r="G88" s="41"/>
+      <c r="H88" s="41"/>
+      <c r="I88" s="41"/>
+      <c r="J88" s="41"/>
+      <c r="K88" s="41"/>
+      <c r="L88" s="41"/>
+      <c r="M88" s="41"/>
+      <c r="N88" s="41"/>
+      <c r="O88" s="41"/>
+      <c r="P88" s="41"/>
+      <c r="Q88" s="41"/>
+      <c r="R88" s="41"/>
+      <c r="S88" s="41"/>
+      <c r="T88" s="41"/>
+      <c r="U88" s="41"/>
+      <c r="V88" s="41"/>
+      <c r="W88" s="41"/>
+      <c r="X88" s="42"/>
+      <c r="Y88" s="12"/>
     </row>
     <row r="89" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A89" s="9" t="s">
-[...21 lines deleted...]
-      <c r="V89" s="27" t="s">
+      <c r="A89" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B89" s="12"/>
+      <c r="C89" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="D89" s="12"/>
+      <c r="E89" s="12"/>
+      <c r="F89" s="12"/>
+      <c r="G89" s="12"/>
+      <c r="H89" s="12"/>
+      <c r="I89" s="12"/>
+      <c r="J89" s="12"/>
+      <c r="K89" s="12"/>
+      <c r="L89" s="12"/>
+      <c r="M89" s="12"/>
+      <c r="N89" s="12"/>
+      <c r="O89" s="12"/>
+      <c r="P89" s="12"/>
+      <c r="Q89" s="12"/>
+      <c r="R89" s="12"/>
+      <c r="T89" s="12"/>
+      <c r="U89" s="12"/>
+      <c r="V89" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="W89" s="27"/>
-[...1 lines deleted...]
-      <c r="Y89" s="9"/>
+      <c r="W89" s="12"/>
+      <c r="X89" s="12"/>
+      <c r="Y89" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Zlh1r1TSuOOUaWacIFsEhGwy8F06xgoSy01ylNcJqRB6Khwr9RNvHZojyaiNt9pbdiwvmZF3gytNk8Y3eRqXOA==" saltValue="sPenrD9iwK5OFzN4d5BErQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="SxE78QTCggB1gNW06cCmlZKUWCE153/gjC7eEgklBAj3u8Bk2lKtJttZJWJpM5Qx02JdV3hLOfFYz+XdI6llKA==" saltValue="P44LI6jC4E5aelz5LuOFNA==" spinCount="100000" sheet="1" formatCells="0" formatRows="0" selectLockedCells="1"/>
   <mergeCells count="262">
+    <mergeCell ref="B87:H87"/>
+    <mergeCell ref="R87:W87"/>
+    <mergeCell ref="J87:P87"/>
+    <mergeCell ref="V70:X70"/>
+    <mergeCell ref="V71:X71"/>
+    <mergeCell ref="V72:X72"/>
+    <mergeCell ref="V73:X73"/>
+    <mergeCell ref="V74:X74"/>
+    <mergeCell ref="V75:X75"/>
+    <mergeCell ref="V76:X76"/>
+    <mergeCell ref="V77:X77"/>
+    <mergeCell ref="S75:U75"/>
+    <mergeCell ref="J76:L76"/>
+    <mergeCell ref="M76:O76"/>
+    <mergeCell ref="P76:R76"/>
+    <mergeCell ref="S76:U76"/>
+    <mergeCell ref="J73:L73"/>
+    <mergeCell ref="M73:O73"/>
+    <mergeCell ref="P73:R73"/>
+    <mergeCell ref="S73:U73"/>
+    <mergeCell ref="J74:L74"/>
+    <mergeCell ref="M74:O74"/>
+    <mergeCell ref="P74:R74"/>
+    <mergeCell ref="S74:U74"/>
+    <mergeCell ref="V61:X61"/>
+    <mergeCell ref="V62:X62"/>
+    <mergeCell ref="V63:X63"/>
+    <mergeCell ref="V64:X64"/>
+    <mergeCell ref="V65:X65"/>
+    <mergeCell ref="V66:X66"/>
+    <mergeCell ref="V67:X67"/>
+    <mergeCell ref="V68:X68"/>
+    <mergeCell ref="V69:X69"/>
+    <mergeCell ref="S71:U71"/>
+    <mergeCell ref="J72:L72"/>
+    <mergeCell ref="M72:O72"/>
+    <mergeCell ref="P72:R72"/>
+    <mergeCell ref="S72:U72"/>
+    <mergeCell ref="J62:L62"/>
+    <mergeCell ref="M62:O62"/>
+    <mergeCell ref="P62:R62"/>
+    <mergeCell ref="S62:U62"/>
+    <mergeCell ref="J69:L69"/>
+    <mergeCell ref="M69:O69"/>
+    <mergeCell ref="P69:R69"/>
+    <mergeCell ref="S69:U69"/>
+    <mergeCell ref="J70:L70"/>
+    <mergeCell ref="M70:O70"/>
+    <mergeCell ref="P70:R70"/>
+    <mergeCell ref="S70:U70"/>
+    <mergeCell ref="S67:U67"/>
+    <mergeCell ref="J68:L68"/>
+    <mergeCell ref="M68:O68"/>
+    <mergeCell ref="P68:R68"/>
+    <mergeCell ref="S68:U68"/>
+    <mergeCell ref="S59:U59"/>
+    <mergeCell ref="J60:L60"/>
+    <mergeCell ref="M60:O60"/>
+    <mergeCell ref="P60:R60"/>
+    <mergeCell ref="S60:U60"/>
+    <mergeCell ref="J61:L61"/>
+    <mergeCell ref="M61:O61"/>
+    <mergeCell ref="P61:R61"/>
+    <mergeCell ref="S61:U61"/>
+    <mergeCell ref="G69:I69"/>
+    <mergeCell ref="J63:L63"/>
+    <mergeCell ref="M63:O63"/>
+    <mergeCell ref="P63:R63"/>
+    <mergeCell ref="S63:U63"/>
+    <mergeCell ref="J64:L64"/>
+    <mergeCell ref="M64:O64"/>
+    <mergeCell ref="P64:R64"/>
+    <mergeCell ref="S64:U64"/>
+    <mergeCell ref="J67:L67"/>
+    <mergeCell ref="M67:O67"/>
+    <mergeCell ref="J65:L65"/>
+    <mergeCell ref="M65:O65"/>
+    <mergeCell ref="P65:R65"/>
+    <mergeCell ref="S65:U65"/>
+    <mergeCell ref="J66:L66"/>
+    <mergeCell ref="M66:O66"/>
+    <mergeCell ref="P66:R66"/>
+    <mergeCell ref="S66:U66"/>
+    <mergeCell ref="G72:I72"/>
+    <mergeCell ref="G73:I73"/>
+    <mergeCell ref="G74:I74"/>
+    <mergeCell ref="G75:I75"/>
+    <mergeCell ref="G76:I76"/>
+    <mergeCell ref="G77:I77"/>
+    <mergeCell ref="O53:R53"/>
+    <mergeCell ref="J59:L59"/>
+    <mergeCell ref="M59:O59"/>
+    <mergeCell ref="P59:R59"/>
+    <mergeCell ref="P67:R67"/>
+    <mergeCell ref="J71:L71"/>
+    <mergeCell ref="M71:O71"/>
+    <mergeCell ref="P71:R71"/>
+    <mergeCell ref="J75:L75"/>
+    <mergeCell ref="M75:O75"/>
+    <mergeCell ref="P75:R75"/>
+    <mergeCell ref="B57:X57"/>
+    <mergeCell ref="J77:L77"/>
+    <mergeCell ref="M77:O77"/>
+    <mergeCell ref="P77:R77"/>
+    <mergeCell ref="S77:U77"/>
+    <mergeCell ref="V59:X59"/>
+    <mergeCell ref="V60:X60"/>
+    <mergeCell ref="B78:X78"/>
+    <mergeCell ref="P31:V31"/>
+    <mergeCell ref="I31:M31"/>
+    <mergeCell ref="C31:F31"/>
+    <mergeCell ref="C48:F48"/>
+    <mergeCell ref="G48:J48"/>
+    <mergeCell ref="O48:R48"/>
+    <mergeCell ref="S48:V48"/>
+    <mergeCell ref="G59:I59"/>
+    <mergeCell ref="G60:I60"/>
+    <mergeCell ref="G61:I61"/>
+    <mergeCell ref="G62:I62"/>
+    <mergeCell ref="G63:I63"/>
+    <mergeCell ref="G64:I64"/>
+    <mergeCell ref="G65:I65"/>
+    <mergeCell ref="G66:I66"/>
+    <mergeCell ref="G67:I67"/>
+    <mergeCell ref="G68:I68"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="C40:O42"/>
+    <mergeCell ref="G70:I70"/>
+    <mergeCell ref="G71:I71"/>
+    <mergeCell ref="C52:F52"/>
+    <mergeCell ref="C53:F53"/>
+    <mergeCell ref="B56:X56"/>
+    <mergeCell ref="G53:J53"/>
+    <mergeCell ref="B58:X58"/>
+    <mergeCell ref="S50:V50"/>
+    <mergeCell ref="O51:R51"/>
+    <mergeCell ref="S51:V51"/>
+    <mergeCell ref="O52:R52"/>
+    <mergeCell ref="S52:V52"/>
+    <mergeCell ref="C50:F50"/>
+    <mergeCell ref="C51:F51"/>
+    <mergeCell ref="S53:V53"/>
+    <mergeCell ref="K44:N53"/>
+    <mergeCell ref="C49:F49"/>
+    <mergeCell ref="S49:V49"/>
+    <mergeCell ref="O49:R49"/>
+    <mergeCell ref="Q11:X11"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="G16:L16"/>
+    <mergeCell ref="M16:Q16"/>
+    <mergeCell ref="B73:F73"/>
+    <mergeCell ref="B74:F74"/>
+    <mergeCell ref="B75:F75"/>
+    <mergeCell ref="B76:F76"/>
+    <mergeCell ref="B59:F59"/>
+    <mergeCell ref="B60:F60"/>
+    <mergeCell ref="B61:F61"/>
+    <mergeCell ref="B62:F62"/>
+    <mergeCell ref="B63:F63"/>
+    <mergeCell ref="B64:F64"/>
+    <mergeCell ref="B65:F65"/>
+    <mergeCell ref="B66:F66"/>
+    <mergeCell ref="B67:F67"/>
+    <mergeCell ref="G47:J47"/>
+    <mergeCell ref="G49:J49"/>
+    <mergeCell ref="B68:F68"/>
+    <mergeCell ref="B69:F69"/>
+    <mergeCell ref="B70:F70"/>
+    <mergeCell ref="B71:F71"/>
+    <mergeCell ref="B72:F72"/>
+    <mergeCell ref="B14:I14"/>
+    <mergeCell ref="J14:P14"/>
+    <mergeCell ref="Q14:T14"/>
+    <mergeCell ref="U14:X14"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="G15:X15"/>
+    <mergeCell ref="A1:Y4"/>
+    <mergeCell ref="B5:X5"/>
+    <mergeCell ref="B6:X7"/>
+    <mergeCell ref="B8:G8"/>
+    <mergeCell ref="H8:R8"/>
+    <mergeCell ref="S8:T8"/>
+    <mergeCell ref="U8:X8"/>
+    <mergeCell ref="B12:I12"/>
+    <mergeCell ref="J12:X12"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="G13:N13"/>
+    <mergeCell ref="O13:R13"/>
+    <mergeCell ref="S13:X13"/>
+    <mergeCell ref="B9:X9"/>
+    <mergeCell ref="B10:G10"/>
+    <mergeCell ref="H10:X10"/>
+    <mergeCell ref="B11:G11"/>
+    <mergeCell ref="L11:P11"/>
+    <mergeCell ref="B18:X18"/>
+    <mergeCell ref="B19:X19"/>
+    <mergeCell ref="B20:X20"/>
+    <mergeCell ref="P21:T21"/>
+    <mergeCell ref="R16:X16"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="G17:L17"/>
+    <mergeCell ref="M17:Q17"/>
+    <mergeCell ref="R17:X17"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="B22:X22"/>
+    <mergeCell ref="B23:X23"/>
+    <mergeCell ref="B24:X24"/>
+    <mergeCell ref="B25:X25"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="I26:L26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="S26:V26"/>
+    <mergeCell ref="C47:F47"/>
+    <mergeCell ref="K85:O86"/>
+    <mergeCell ref="O50:R50"/>
+    <mergeCell ref="B37:W37"/>
+    <mergeCell ref="E38:G38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="Q38:R38"/>
+    <mergeCell ref="B27:X27"/>
+    <mergeCell ref="B28:X28"/>
+    <mergeCell ref="B34:X34"/>
+    <mergeCell ref="B35:W35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="H36:J36"/>
+    <mergeCell ref="M36:O36"/>
+    <mergeCell ref="S36:U36"/>
+    <mergeCell ref="B29:X29"/>
+    <mergeCell ref="B30:X30"/>
+    <mergeCell ref="B32:X32"/>
+    <mergeCell ref="B33:X33"/>
+    <mergeCell ref="B43:X43"/>
+    <mergeCell ref="C44:F44"/>
+    <mergeCell ref="C45:F45"/>
+    <mergeCell ref="C46:F46"/>
+    <mergeCell ref="R85:W86"/>
+    <mergeCell ref="B54:W54"/>
     <mergeCell ref="B83:H84"/>
     <mergeCell ref="J83:P84"/>
     <mergeCell ref="R83:W84"/>
     <mergeCell ref="B79:X82"/>
     <mergeCell ref="B88:X88"/>
     <mergeCell ref="B39:X39"/>
     <mergeCell ref="O45:R45"/>
     <mergeCell ref="G44:J44"/>
     <mergeCell ref="O46:R46"/>
     <mergeCell ref="G45:J45"/>
     <mergeCell ref="O47:R47"/>
     <mergeCell ref="G46:J46"/>
     <mergeCell ref="G52:J52"/>
     <mergeCell ref="P40:V40"/>
     <mergeCell ref="P42:V42"/>
     <mergeCell ref="R41:S41"/>
     <mergeCell ref="G50:J50"/>
     <mergeCell ref="G51:J51"/>
     <mergeCell ref="O44:R44"/>
     <mergeCell ref="S44:V44"/>
     <mergeCell ref="S45:V45"/>
     <mergeCell ref="S46:V46"/>
     <mergeCell ref="S47:V47"/>
     <mergeCell ref="C85:G86"/>
-    <mergeCell ref="K85:O86"/>
-[...236 lines deleted...]
-    <mergeCell ref="S74:U74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="56" max="24" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="25" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A54F247-12E9-439D-822C-F757F923EC89}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B45"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="45.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="114.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="146" t="s">
+      <c r="A1" s="122" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1" s="122"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="122"/>
+      <c r="B2" s="122"/>
+    </row>
+    <row r="3" spans="1:2" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="122" t="s">
+        <v>119</v>
+      </c>
+      <c r="B3" s="122"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="122" t="s">
+        <v>71</v>
+      </c>
+      <c r="B4" s="122"/>
+    </row>
+    <row r="5" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="B1" s="146"/>
-[...6 lines deleted...]
-      <c r="A3" s="146" t="s">
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="125" t="s">
+        <v>76</v>
+      </c>
+      <c r="B6" s="125"/>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A9" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="123" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="123"/>
+    </row>
+    <row r="20" spans="1:2" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="123" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" s="123"/>
+    </row>
+    <row r="21" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="123" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="123"/>
+    </row>
+    <row r="22" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="125" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="125"/>
+    </row>
+    <row r="23" spans="1:2" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="124" t="s">
+        <v>131</v>
+      </c>
+      <c r="B23" s="124"/>
+    </row>
+    <row r="24" spans="1:2" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="124" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" s="124"/>
+    </row>
+    <row r="25" spans="1:2" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="124" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="124"/>
+    </row>
+    <row r="26" spans="1:2" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="123" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="125"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A30" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A31" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A32" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" ht="45" x14ac:dyDescent="0.25">
+      <c r="A33" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="B3" s="146"/>
-[...217 lines deleted...]
-      <c r="B33" s="33" t="s">
+      <c r="B35" s="7" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A42" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A43" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="B43" s="7" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="34" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...64 lines deleted...]
-      <c r="A42" s="34" t="s">
+    <row r="44" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="125" t="s">
         <v>129</v>
       </c>
-      <c r="B42" s="33" t="s">
-[...15 lines deleted...]
-      <c r="B44" s="144"/>
+      <c r="B44" s="125"/>
     </row>
     <row r="45" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="35"/>
+      <c r="A45" s="1" t="s">
+        <v>138</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="taH4bdIMBqtet71WTxQsz88idE/z3W2OcLKi4cz3dZ1tcTjwYdZx+nmZVH5eVSwaSrhOR6WQIQbAMg31OrO+yg==" saltValue="+uoCqnUqSYaF80UZ0PI3ug==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection selectLockedCells="1"/>
   <mergeCells count="13">
-    <mergeCell ref="A1:B2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:B20"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A1:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="56" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010091166005B0FBE24F890536FA1DA8BDFC" ma:contentTypeVersion="4" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="212e3e68c4a11fe0c9dd430050f217a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7034942a-1c44-4b0e-a726-d86663ce8f09" xmlns:ns3="730f8000-d672-43c7-a124-230aec021a15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="326126bd3c2fcf2c7b14bf30e47030ca" ns2:_="" ns3:_="">
     <xsd:import namespace="7034942a-1c44-4b0e-a726-d86663ce8f09"/>
     <xsd:import namespace="730f8000-d672-43c7-a124-230aec021a15"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7034942a-1c44-4b0e-a726-d86663ce8f09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -5552,124 +5453,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{552BD910-3617-4C5E-A295-91DCC22A5464}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96394527-7B84-44AB-B3EC-FEAC5648399C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="7034942a-1c44-4b0e-a726-d86663ce8f09"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="730f8000-d672-43c7-a124-230aec021a15"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88BDFCB8-F0CD-4EFB-A356-F7539724B582}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7034942a-1c44-4b0e-a726-d86663ce8f09"/>
     <ds:schemaRef ds:uri="730f8000-d672-43c7-a124-230aec021a15"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Forma 3-1490</vt:lpstr>
+      <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Instructivo de diligenciamiento</vt:lpstr>
       <vt:lpstr>'Forma 3-1490'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>'Forma 3-1490'!Títulos_a_imprimir</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">