--- v0 (2025-10-18)
+++ v1 (2026-07-28)
@@ -1,778 +1,506 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://icaoti-my.sharepoint.com/personal/carolina_moscoso_ica_gov_co/Documents/TUBERCULOSIS CARO Y ALEXA/DIRECTORIO ICA/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{900D29BB-92E5-489C-ACC8-7447DCD205DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BE3B6115-E9C4-41A5-ABC3-3C4B7453F0D5}"/>
   <bookViews>
-    <workbookView windowWidth="28800" windowHeight="12180"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{BBBD77CA-AEA0-4417-B7E6-526558416F8C}"/>
   </bookViews>
   <sheets>
-    <sheet name="RESPONSABLES" sheetId="1" r:id="rId1"/>
+    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <si>
     <t>DEPARTAMENTO</t>
   </si>
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>CORREO</t>
   </si>
   <si>
     <t>AMAZONAS</t>
   </si>
   <si>
-    <t>ADRIANA MARIA JARAMILLO GUTIERREZ</t>
-[...4 lines deleted...]
-  <si>
     <t>ANTIOQUIA</t>
   </si>
   <si>
     <t>MARTHA LETICIA SILVA PEREZ</t>
   </si>
   <si>
     <t>martha.silva@ica.gov.co</t>
   </si>
   <si>
     <t>ARAUCA</t>
   </si>
   <si>
-    <t>FERNANDO CAICEDO ROZO</t>
-[...4 lines deleted...]
-  <si>
     <t>ATLANTICO</t>
   </si>
   <si>
-    <t>CARLOS ANDRES JAIMES VARGAS</t>
-[...4 lines deleted...]
-  <si>
     <t>BOLIVAR</t>
   </si>
   <si>
-    <t>RODOLFO EDUARDO RUIZ RUIZ</t>
-[...4 lines deleted...]
-  <si>
     <t>BOYACA</t>
   </si>
   <si>
     <t>DAIRON ESTEBAN CORREA CARVAJAL</t>
   </si>
   <si>
     <t>dairon.correa@ica.gov.co</t>
   </si>
   <si>
     <t>CALDAS</t>
   </si>
   <si>
-    <t>ANDREA CAROLINA RAMÍREZ BETANCOURT</t>
-[...4 lines deleted...]
-  <si>
     <t>CAQUETA</t>
   </si>
   <si>
-    <t>LAURA GIMENA RIVERA SILVA</t>
-[...4 lines deleted...]
-  <si>
     <t>CASANARE</t>
   </si>
   <si>
     <t>FRANCIA LEONOR GALVIS RAMÍREZ</t>
   </si>
   <si>
     <t>francia.galvis@ica.gov.co</t>
   </si>
   <si>
     <t>CAUCA</t>
   </si>
   <si>
-    <t>IVAN DARÍO LIZCANO CAICEDO</t>
-[...4 lines deleted...]
-  <si>
     <t>CESAR</t>
   </si>
   <si>
     <t>ANDRES ARLEY TELLEZ GALLO</t>
   </si>
   <si>
     <t>andres.tellez@ica.gov.co</t>
   </si>
   <si>
     <t>CHOCO</t>
   </si>
   <si>
     <t>TEDIS PALENCIA BANQUEZ</t>
   </si>
   <si>
     <t>tedis.palencia@ica.gov.co</t>
   </si>
   <si>
     <t>CORDOBA</t>
   </si>
   <si>
     <t>JOSÉ ISABEL ALVARADO ALVEAR</t>
   </si>
   <si>
     <t>jose.alvarado@ica.gov.co</t>
   </si>
   <si>
     <t>CUNDINAMARCA</t>
   </si>
   <si>
     <t>LIGIA PATRICIA PULIDO FORERO</t>
   </si>
   <si>
     <t>ligia.pulido@ica.gov.co</t>
   </si>
   <si>
     <t>GUAINIA</t>
   </si>
   <si>
-    <t>NIDIA MARCELA PEREZ RUA</t>
-[...4 lines deleted...]
-  <si>
     <t>LA GUAJIRA</t>
   </si>
   <si>
-    <t>JHEREMMYS DAVID VERGARA ALVAREZ</t>
-[...4 lines deleted...]
-  <si>
     <t>GUAVIARE</t>
   </si>
   <si>
-    <t>HERMINDA LILIANA ACEBEDO</t>
-[...1 lines deleted...]
-  <si>
     <t>herminda.acebedo@ica.gov.co</t>
   </si>
   <si>
     <t>HUILA</t>
   </si>
   <si>
     <t>ANGELA PATRICIA OJEDA POLANÍA</t>
   </si>
   <si>
     <t>angela.ojeda@ica.gov.co</t>
   </si>
   <si>
     <t>MAGDALENA</t>
   </si>
   <si>
     <t>JOSE FERNANDO AVILA FLORIAN</t>
   </si>
   <si>
-    <t>jose.avilaf@ica.gov.co</t>
-[...1 lines deleted...]
-  <si>
     <t>META</t>
   </si>
   <si>
-    <t>WILMAR ALBERTO GALINDO RIOS</t>
-[...7 lines deleted...]
-  <si>
     <t>NELSON RICARDO AVELLANEDA BECERRA</t>
   </si>
   <si>
     <t>nelson.avellaneda@ica.gov.co</t>
   </si>
   <si>
     <t>NARIÑO</t>
   </si>
   <si>
     <t>HALAIX ARQUIMEDES VALLEJO</t>
   </si>
   <si>
     <t>halaix.vallejo@ica.gov.co</t>
   </si>
   <si>
     <t>PUTUMAYO</t>
   </si>
   <si>
     <t>EDDIER TAFFUR PEÑA</t>
   </si>
   <si>
     <t>eddier.tafur@ica.gov.co</t>
   </si>
   <si>
     <t>QUINDIO</t>
   </si>
   <si>
     <t>JAIRO ARNULFO LOPEZ SABOGAL</t>
   </si>
   <si>
     <t>jairo.lopez@ica.gov.co</t>
   </si>
   <si>
     <t>RISARALDA</t>
   </si>
   <si>
-    <t>ANDRÉS FELIPE VÉLEZ GUERRERO</t>
-[...4 lines deleted...]
-  <si>
     <t>SAN ANDRES</t>
   </si>
   <si>
-    <t>LEIDY DIANA MARTÍNEZ RODRÍGUEZ</t>
-[...4 lines deleted...]
-  <si>
     <t>SANTANDER</t>
   </si>
   <si>
-    <t>LUIS JESUS CASTELLANOS VELANDIA</t>
-[...4 lines deleted...]
-  <si>
     <t>SUCRE</t>
   </si>
   <si>
-    <t>ELKIN SANTIAGO BURGOS RIVERA</t>
-[...4 lines deleted...]
-  <si>
     <t>TOLIMA</t>
   </si>
   <si>
     <t>JUAN PABLO SILVA RODRÍGUEZ</t>
   </si>
   <si>
     <t>juan.silvar@ica.gov.co</t>
   </si>
   <si>
     <t>VALLE DEL CAUCA</t>
   </si>
   <si>
     <t>ESTEBAN EDUARDO CADENA VINUEZA</t>
   </si>
   <si>
     <t>esteban.cadena@ica.gov.co</t>
   </si>
   <si>
     <t>VAUPES</t>
   </si>
   <si>
-    <t>JHON ALEXANDER LAVAO URIBE</t>
+    <t>VICHADA</t>
+  </si>
+  <si>
+    <t>JULIANA SEPÚLVEDA HEREDIA</t>
+  </si>
+  <si>
+    <t>juliana.sepulveda@ica.gov.co</t>
+  </si>
+  <si>
+    <t>ERIKA ANDREINA GALLO ESPINOSA</t>
+  </si>
+  <si>
+    <t>erika.gallo@ica.gov.co</t>
+  </si>
+  <si>
+    <t>ROLANDO DE JESÚS ESCOBAR GONZÁLEZ</t>
+  </si>
+  <si>
+    <t>rolando.escobar@ica.gov.co</t>
+  </si>
+  <si>
+    <t>JUAN SEBASTIAN HERNÁNEZ</t>
+  </si>
+  <si>
+    <t>juan.hernandezc@ica.gov.co</t>
+  </si>
+  <si>
+    <t>JOAQUIN ALBERTO OSORIO DÍAZ</t>
+  </si>
+  <si>
+    <t>joaquin.osorio@ica.gov.co</t>
+  </si>
+  <si>
+    <t>ALEXANDER PINZÓN JAIMES</t>
+  </si>
+  <si>
+    <t>alexander.pinzon@ica.gov.co</t>
+  </si>
+  <si>
+    <t>IVAN DARIO LIZCANO</t>
+  </si>
+  <si>
+    <t>ivan.lizacano@ica.gov.co</t>
+  </si>
+  <si>
+    <t>FERNANDO ANTOLINEZ VERA</t>
+  </si>
+  <si>
+    <t>fernando.antolinez@ica.gov.co</t>
+  </si>
+  <si>
+    <t>RICARDO ENRIQUE DUEÑAS</t>
+  </si>
+  <si>
+    <t>ricardo.duenas@ica.gov.co</t>
+  </si>
+  <si>
+    <t>HERMINDA L ILIANA ACEBEDO IRREÑO</t>
+  </si>
+  <si>
+    <t>jose.avila@ica.gov.co</t>
+  </si>
+  <si>
+    <t>camilo.caicedo@ica.gov.co</t>
+  </si>
+  <si>
+    <t>VICTOR HUGO BECERRA GIRALDO</t>
+  </si>
+  <si>
+    <t>victor.becerra@ica.gov.co</t>
+  </si>
+  <si>
+    <t>SHELLEY CHOW SIADO</t>
+  </si>
+  <si>
+    <t>shelley.chow@ica.gov.co</t>
+  </si>
+  <si>
+    <t>joaquin.florez@ica.gov.co</t>
+  </si>
+  <si>
+    <t>FABIO HERNANDEZ OLMOS</t>
+  </si>
+  <si>
+    <t>fabio.hernandez@ica.gov.co</t>
+  </si>
+  <si>
+    <t>JULIO CESAR GARCÍA ROZO</t>
+  </si>
+  <si>
+    <t>julio.garcia@ica.gov.co</t>
   </si>
   <si>
     <t xml:space="preserve">
-john.lavao@ica.gov.co</t>
-[...8 lines deleted...]
-    <t>jose.roag@ica.gov.co</t>
+JOAQUIN HORACIO FLÓREZ ESCOBAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMILO ANDRES CAICEDO ALVAREZ </t>
+  </si>
+  <si>
+    <t>NORTE DE SANTANDER</t>
+  </si>
+  <si>
+    <t>victor.lasso@ica.gov.co</t>
+  </si>
+  <si>
+    <t>VICTOR ALFONSO LASSO MAYA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
-[...6 lines deleted...]
-  <fonts count="25">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <charset val="134"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...2 lines deleted...]
-      <charset val="134"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...17 lines deleted...]
-      <sz val="12"/>
       <name val="Arial"/>
       <charset val="134"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
+      <b/>
       <sz val="11"/>
-      <color rgb="FF800080"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <scheme val="minor"/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF467886"/>
+      <name val="Arial"/>
     </font>
     <font>
-      <i/>
       <sz val="11"/>
-      <color rgb="FF7F7F7F"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <charset val="134"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Calibri"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial"/>
       <charset val="134"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <charset val="134"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF3F3F76"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FF3F3F3F"/>
-[...68 lines deleted...]
-      <scheme val="minor"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="35">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
-[...179 lines deleted...]
-        <fgColor theme="9" tint="0.399975585192419"/>
+        <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -812,697 +540,375 @@
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color auto="1"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...58 lines deleted...]
-      </top>
       <bottom style="medium">
-        <color auto="1"/>
-[...127 lines deleted...]
-        <color theme="4"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="50">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...141 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="50">
+  <cellStyles count="3">
+    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
+    <cellStyle name="Hyperlink" xfId="2" xr:uid="{BF379CC5-2C52-43D8-BA83-4FA030AD81D3}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Coma" xfId="1" builtinId="3"/>
-[...47 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="49"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...4 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1600,501 +1006,484 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.lizcano@ica.gov.co" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adriana.jaramillo@ica.gov.co" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esteban.cadena@ica.gov.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres.tellez@ica.gov.co" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.castellanos@ica.gov.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jairo.lopez@ica.gov.co" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herminda.acebedo@ica.gov.co" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eddier.tafur@ica.gov.co" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wilmar.galindo@ica.gov.co" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.ojeda@ica.gov.co" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.ramirez@ica.gov.co" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.silvar@ica.gov.co" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elkin.burgos@ica.gov.co" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:halaix.vallejo@ica.gov.co" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.alvarado@ica.gov.co" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francia.galvis@ica.gov.co" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.roag@ica.gov.co" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos.jaimes@ica.gov.co" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres.velez@ica.gov.co" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nelson.avellaneda@ica.gov.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jheremmys.vergara@ica.gov.co" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nidia.perez@ica.gov.co" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rodolfo.ruiz@ica.gov.co" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.avilaf@ica.gov.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tedis.palencia@ica.gov.co" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.rivera@ica.gov.co" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dairon.correa@ica.gov.co" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernando.caicedo@ica.gov.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martha.silva@ica.gov.co" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.alvarado@ica.gov.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliana.sepulveda@ica.gov.co" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erika.gallo@ica.gov.co" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres.tellez@ica.gov.co" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabio.hernandez@ica.gov.co" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francia.galvis@ica.gov.co" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eddier.tafur@ica.gov.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jairo.lopez@ica.gov.co" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquin.florez@ica.gov.co" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herminda.acebedo@ica.gov.co" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victor.becerra@ica.gov.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martha.silva@ica.gov.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nelson.avellaneda@ica.gov.co" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.ojeda@ica.gov.co" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julio.garcia@ica.gov.co" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dairon.correa@ica.gov.co" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.lizacano@ica.gov.co" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.hernandezc@ica.gov.co" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.silvar@ica.gov.co" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilo.caicedo@ica.gov.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esteban.cadena@ica.gov.co" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:halaix.vallejo@ica.gov.co" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.duenas@ica.gov.co" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquin.osorio@ica.gov.co" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
-[...1 lines deleted...]
-  <dimension ref="A1:D36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{338C05E7-811F-427D-91FC-AD9E9B2EE1CC}">
+  <dimension ref="D1:F34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.4285714285714" defaultRowHeight="15" outlineLevelCol="3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25.8571428571429" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="11.4285714285714" style="1"/>
+    <col min="4" max="4" width="21.140625" customWidth="1"/>
+    <col min="5" max="5" width="40.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.5" spans="1:3">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="4:6" ht="15.75" thickBot="1"/>
+    <row r="2" spans="4:6" ht="16.5" thickBot="1">
+      <c r="D2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="E2" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="F2" s="30" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" ht="34.15" customHeight="1" spans="1:3">
-      <c r="A2" s="5" t="s">
+    <row r="3" spans="4:6">
+      <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="E3" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="4:6">
+      <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="8" t="s">
+      <c r="F4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="9" t="s">
+    </row>
+    <row r="5" spans="4:6">
+      <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="E5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="4:6" ht="28.5">
+      <c r="D6" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="E6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="4:6">
+      <c r="D7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="11" t="s">
+      <c r="E7" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="F7" s="10" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="4:6" ht="29.25">
+      <c r="D8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="12" t="s">
+      <c r="E8" s="11" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="F8" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="9" t="s">
+    </row>
+    <row r="9" spans="4:6">
+      <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="E9" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="F9" s="14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="4:6">
+      <c r="D10" s="4" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="8" t="s">
+      <c r="E10" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F10" s="16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="4:6">
+      <c r="D11" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="E11" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="10" t="s">
+      <c r="F11" s="16" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" ht="29.45" customHeight="1" spans="1:4">
-      <c r="A7" s="8" t="s">
+    <row r="12" spans="4:6">
+      <c r="D12" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="E12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="4:6">
+      <c r="D13" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="E13" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D7" s="15"/>
-[...2 lines deleted...]
-      <c r="A8" s="8" t="s">
+      <c r="F13" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="13" t="s">
+    </row>
+    <row r="14" spans="4:6">
+      <c r="D14" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="12" t="s">
+      <c r="E14" s="18" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="8" t="s">
+      <c r="F14" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="16" t="s">
+    </row>
+    <row r="15" spans="4:6">
+      <c r="D15" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="E15" s="5" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="F15" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="17" t="s">
+    </row>
+    <row r="16" spans="4:6">
+      <c r="D16" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C10" s="18" t="s">
+      <c r="E16" s="15" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="8" t="s">
+      <c r="F16" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="9" t="s">
+    </row>
+    <row r="17" spans="4:6">
+      <c r="D17" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="19" t="s">
+      <c r="E17" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="4:6">
+      <c r="D18" s="4" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="8" t="s">
+      <c r="E18" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="4:6">
+      <c r="D19" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="9" t="s">
+      <c r="E19" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F19" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="C12" s="10" t="s">
+    </row>
+    <row r="20" spans="4:6">
+      <c r="D20" s="4" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="20" t="s">
+      <c r="E20" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="9" t="s">
+      <c r="F20" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="C13" s="21" t="s">
+    </row>
+    <row r="21" spans="4:6">
+      <c r="D21" s="4" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="8" t="s">
+      <c r="E21" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="9" t="s">
+      <c r="F21" s="8" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="4:6">
+      <c r="D22" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="19" t="s">
+      <c r="E22" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="4:6" ht="30">
+      <c r="D23" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="E23" s="5" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="8" t="s">
+      <c r="F23" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="17" t="s">
+    </row>
+    <row r="24" spans="4:6">
+      <c r="D24" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="C15" s="22" t="s">
+      <c r="E24" s="5" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="8" t="s">
+      <c r="F24" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="9" t="s">
+    </row>
+    <row r="25" spans="4:6">
+      <c r="D25" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="10" t="s">
+      <c r="E25" s="5" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="8" t="s">
+      <c r="F25" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="23" t="s">
+    </row>
+    <row r="26" spans="4:6">
+      <c r="D26" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="C17" s="19" t="s">
+      <c r="E26" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="D17" s="24"/>
-[...2 lines deleted...]
-      <c r="A18" s="8" t="s">
+      <c r="F26" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="9" t="s">
+    </row>
+    <row r="27" spans="4:6">
+      <c r="D27" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="C18" s="10" t="s">
+      <c r="E27" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="4:6">
+      <c r="D28" s="4" t="s">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="E28" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="4:6" ht="42.75">
+      <c r="D29" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="25" t="s">
+      <c r="E29" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="30" spans="4:6">
+      <c r="D30" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="C19" s="19" t="s">
+      <c r="E30" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="31" spans="4:6">
+      <c r="D31" s="4" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="8" t="s">
+      <c r="E31" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="F31" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="C20" s="12" t="s">
+    </row>
+    <row r="32" spans="4:6" ht="28.5">
+      <c r="D32" s="4" t="s">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="8" t="s">
+      <c r="E32" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="9" t="s">
+      <c r="F32" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="10" t="s">
+    </row>
+    <row r="33" spans="4:6">
+      <c r="D33" s="4" t="s">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="8" t="s">
+      <c r="E33" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="34" spans="4:6" ht="15.75" thickBot="1">
+      <c r="D34" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="9" t="s">
-[...120 lines deleted...]
-      <c r="B33" s="27" t="s">
+      <c r="E34" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="F34" s="27" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="28" t="s">
-[...4 lines deleted...]
-      <c r="C36" s="29"/>
     </row>
   </sheetData>
-  <autoFilter xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData" ref="A1:D33" etc:filterBottomFollowUsedRange="0">
-[...4 lines deleted...]
-  </sortState>
   <hyperlinks>
-    <hyperlink ref="C3" r:id="rId1" display="martha.silva@ica.gov.co"/>
-[...27 lines deleted...]
-    <hyperlink ref="C24" r:id="rId29" display="eddier.tafur@ica.gov.co"/>
+    <hyperlink ref="F4" r:id="rId1" xr:uid="{EDDD732E-0297-4678-B20B-9CE37FC008ED}"/>
+    <hyperlink ref="F29" r:id="rId2" xr:uid="{2D8597A8-03AA-49F4-9E1E-EB2B7D11C690}"/>
+    <hyperlink ref="F13" r:id="rId3" xr:uid="{50E62977-5E77-4726-874B-2875891E53DE}"/>
+    <hyperlink ref="F32" r:id="rId4" xr:uid="{64873E95-B538-4064-BABD-B078C5C89834}"/>
+    <hyperlink ref="F8" r:id="rId5" xr:uid="{0B45F068-B4A6-4706-9931-8E2E829145DD}"/>
+    <hyperlink ref="F23" r:id="rId6" xr:uid="{EB061A87-C1D6-4ADF-AB7B-9A3495D6E30F}"/>
+    <hyperlink ref="F11" r:id="rId7" xr:uid="{44EB79DF-BF7E-48A4-8BEA-8E9FE13ED3F3}"/>
+    <hyperlink ref="F15" r:id="rId8" xr:uid="{074598EE-D015-4DBF-B548-0903279E174C}"/>
+    <hyperlink ref="F24" r:id="rId9" xr:uid="{490AD998-6F0A-4CA7-A835-D27896310CFE}"/>
+    <hyperlink ref="F31" r:id="rId10" xr:uid="{4554C601-98FB-4ED9-8072-D1646BC53808}"/>
+    <hyperlink ref="F20" r:id="rId11" xr:uid="{F16107FA-F96D-4BE0-938F-56DB462DE812}"/>
+    <hyperlink ref="F25" r:id="rId12" xr:uid="{5E52F7BC-2132-41FB-AF71-81680A1E0358}"/>
+    <hyperlink ref="F3" r:id="rId13" tooltip="mailto:juliana.sepulveda@ica.gov.co" xr:uid="{B53C4103-E91C-4A31-8ABA-A210DB6B3717}"/>
+    <hyperlink ref="F18" r:id="rId14" tooltip="mailto:ricardo.duenas@ica.gov.co" xr:uid="{0A1B3597-6F09-48DE-8884-2F200F287816}"/>
+    <hyperlink ref="F12" r:id="rId15" tooltip="mailto:ivan.lizacano@ica.gov.co" xr:uid="{2CBC44D6-A75E-445F-B727-FFE41DB48478}"/>
+    <hyperlink ref="F19" r:id="rId16" tooltip="mailto:herminda.acebedo@ica.gov.co" xr:uid="{F857901B-7454-4672-BE0E-565A7CA1319F}"/>
+    <hyperlink ref="F26" r:id="rId17" tooltip="mailto:jairo.lopez@ica.gov.co" xr:uid="{29B0FD1C-2EF3-4241-A598-E78AD50F89FE}"/>
+    <hyperlink ref="F5" r:id="rId18" tooltip="mailto:erika.gallo@ica.gov.co" xr:uid="{D3DAF42A-1FAA-4D74-84CD-A8D5469681B2}"/>
+    <hyperlink ref="F22" r:id="rId19" display="mailto:camilo.caicedo@ica.gov.co" xr:uid="{AA51766F-5450-41EC-B300-DCF649DF4888}"/>
+    <hyperlink ref="F27" r:id="rId20" xr:uid="{2AC48ED5-8B52-4DAA-B975-4CEFD823EA9D}"/>
+    <hyperlink ref="F30" r:id="rId21" xr:uid="{CE973A14-4EAE-4FF1-AC00-6EAFC85ABE14}"/>
+    <hyperlink ref="F9" r:id="rId22" display="mailto:joaquin.osorio@ica.gov.co" xr:uid="{8A49581B-10D9-4321-99B0-D81353B1B525}"/>
+    <hyperlink ref="F7" r:id="rId23" xr:uid="{5A8F472F-E863-4717-8796-B4026AD07F65}"/>
+    <hyperlink ref="F33" r:id="rId24" xr:uid="{12347034-F3FA-48A6-9507-B4F6893108C9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="portrait"/>
-  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>工作表</vt:lpstr>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>RESPONSABLES</vt:lpstr>
+      <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>infamous gamer</dc:creator>
+  <dc:creator>Carolina Moscoso Veloza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>