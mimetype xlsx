--- v0 (2025-12-22)
+++ v1 (2026-04-09)
@@ -1,811 +1,875 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\daniel.mantilla\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\OVINO- CAPRINOS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07568DC7-2FA5-45DA-9457-DE2814E971A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52E56A45-66EE-462E-BD6E-4B092A3A7570}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B25489C1-D5CC-4CEF-B02D-ECCAB5243D8B}"/>
   </bookViews>
   <sheets>
-    <sheet name="OVINO  Y CAPRINO" sheetId="7" r:id="rId1"/>
+    <sheet name="OVINOS Y CAPRINOS" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...5 lines deleted...]
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <si>
     <t>DEPARTAMENTO DE JURISDICCIÓN</t>
   </si>
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
+    <t>CORREO</t>
+  </si>
+  <si>
     <t>AMAZONAS</t>
   </si>
   <si>
+    <t>JULIANA SEPÚLVEDA HEREDIA</t>
+  </si>
+  <si>
+    <t>juliana.sepulveda@ica.gov.co</t>
+  </si>
+  <si>
     <t>ANTIOQUIA</t>
   </si>
   <si>
+    <t>LUIS ALEJANDRO LOPEZ TORO</t>
+  </si>
+  <si>
+    <t>luis.lopezt@ica.gov.co</t>
+  </si>
+  <si>
     <t>ARAUCA</t>
   </si>
   <si>
+    <t>JHAMES GIOVANNY DIAZ ORTEGA</t>
+  </si>
+  <si>
+    <t>jhames.diaz@ica.gov.co</t>
+  </si>
+  <si>
     <t>ATLÁNTICO</t>
   </si>
   <si>
-    <t>dolly.gutierrez@ica.gov.co</t>
-[...5 lines deleted...]
-    <t>BOYACÁ</t>
+    <t>JUAN DIEGO RODRIGUEZ MOYANO</t>
+  </si>
+  <si>
+    <t>juan.rodriguez@ica.gov.co</t>
+  </si>
+  <si>
+    <t>BOLIVAR</t>
+  </si>
+  <si>
+    <t>JUAN ERNESTO BONILLA VARGAS</t>
+  </si>
+  <si>
+    <t>juan.bonilla@ica.gov.co</t>
+  </si>
+  <si>
+    <t>BOYACA</t>
+  </si>
+  <si>
+    <t>OSCAR ADRIANO TOLOZA BAEZ</t>
+  </si>
+  <si>
+    <t>oscar.toloza@ica.gov.co</t>
   </si>
   <si>
     <t>CALDAS</t>
   </si>
   <si>
-    <t>CAQUETÁ</t>
-[...2 lines deleted...]
-    <t>alexander.pinzon@ica.gov.co</t>
+    <t>JOSE DANIEL OCAMPO SANCHEZ</t>
+  </si>
+  <si>
+    <t>jose.ocampo@ica.gov.co</t>
+  </si>
+  <si>
+    <t>CAQUETA</t>
+  </si>
+  <si>
+    <t>JESUS AICARDO CASTAÑO MARQUEZ</t>
+  </si>
+  <si>
+    <t>jesus.castano@ica.gov.co</t>
   </si>
   <si>
     <t>CASANARE</t>
   </si>
   <si>
+    <t>WILLIAM PÉREZ SÁNCHEZ</t>
+  </si>
+  <si>
+    <t>william.perezs@ica.gov.co</t>
+  </si>
+  <si>
     <t>CAUCA</t>
   </si>
   <si>
+    <t>MARIA TERESA PEDRAZA BRUBANO</t>
+  </si>
+  <si>
+    <t>maria.pedraza@ica.gov.co</t>
+  </si>
+  <si>
     <t>CESAR</t>
   </si>
   <si>
+    <t>DARLIN DAYANA REZA MINA</t>
+  </si>
+  <si>
+    <t>darlyn.reza@ica.gov.co</t>
+  </si>
+  <si>
     <t>CHOCÓ</t>
   </si>
   <si>
-    <t>CÓRDOBA</t>
+    <t>HAMINTON BENITO VALOYES HURTADO</t>
+  </si>
+  <si>
+    <t>CORDOBA</t>
+  </si>
+  <si>
+    <t>NICOLAS ALFREDO CARREÑO RAMOS</t>
+  </si>
+  <si>
+    <t>nicolas.carreno@ica.gov.co</t>
   </si>
   <si>
     <t>CUNDINAMARCA</t>
   </si>
   <si>
-    <t>GUAINÍA</t>
+    <t>OLGA LUCÍA HERRERA BARRIOS</t>
+  </si>
+  <si>
+    <t>olga.herrera@ica.gov.co</t>
+  </si>
+  <si>
+    <t>GUAINIA</t>
+  </si>
+  <si>
+    <t>NIDIA MARCELA PEREZ RUA</t>
   </si>
   <si>
     <t>nidia.perez@ica.gov.co</t>
   </si>
   <si>
     <t>GUAVIARE</t>
   </si>
   <si>
-    <t>herminda.acebedo@ica.gov.co</t>
+    <t>MANUEL FERNANDO RAMIREZ MILLAN</t>
+  </si>
+  <si>
+    <t>manuel.ramirezm@ica.gov.co</t>
   </si>
   <si>
     <t>HUILA</t>
   </si>
   <si>
-    <t>LA_GUAJIRA</t>
+    <t>MARIO ALBERTO ROMERO GUALY</t>
+  </si>
+  <si>
+    <t>mario.romero@ica.gov.co</t>
+  </si>
+  <si>
+    <t>LA GUAJIRA</t>
+  </si>
+  <si>
+    <t>MELANIO CORDERO DURANGO</t>
+  </si>
+  <si>
+    <t>melanio.cordero@ica.gov.co</t>
   </si>
   <si>
     <t>MAGDALENA</t>
   </si>
   <si>
+    <t>HUGO FRANCISCO MORALES GARRIDO</t>
+  </si>
+  <si>
+    <t>hugo.morales@ica.gov.co</t>
+  </si>
+  <si>
     <t>META</t>
   </si>
   <si>
+    <t>YAMIT FERNANDO ROJAS BAQUERO</t>
+  </si>
+  <si>
+    <t>yamit.rojas@ica.gov.co</t>
+  </si>
+  <si>
     <t>NARIÑO</t>
   </si>
   <si>
-    <t>NORTE_DE_SANTANDER</t>
+    <t>NADYA THATIANA MARTÍNEZ PATIÑO</t>
+  </si>
+  <si>
+    <t>nadya.martinez@ica.gov.co</t>
+  </si>
+  <si>
+    <t>NORTE DE SANTANDER</t>
+  </si>
+  <si>
+    <t>GUSTAVO ALONSO JACOME ALVAREZ</t>
   </si>
   <si>
     <t>gustavo.jacome@ica.gov.co</t>
   </si>
   <si>
     <t>PUTUMAYO</t>
   </si>
   <si>
+    <t>EDWIN ARBEY MORENO GONZALEZ</t>
+  </si>
+  <si>
     <t>edwin.moreno@ica.gov.co</t>
   </si>
   <si>
-    <t>QUINDIO</t>
+    <t>QUINDÍO</t>
+  </si>
+  <si>
+    <t>JAIRO ARNULFO LOPEZ SABOGAL</t>
   </si>
   <si>
     <t>jairo.lopez@ica.gov.co</t>
   </si>
   <si>
     <t>RISARALDA</t>
   </si>
   <si>
-    <t>SAN_ANDRÉS_Y_PROVIDENCIA</t>
-[...2 lines deleted...]
-    <t>leidy.martinez@ica.gov.co</t>
+    <t>JUAN DAVID ANGEL LOAIZA</t>
+  </si>
+  <si>
+    <t>juan.angel@ica.gov.co</t>
+  </si>
+  <si>
+    <t>ARCHIPIÉLAGO DE SAN ANDRÉS</t>
+  </si>
+  <si>
+    <t>SHELLEY CHOW SIADO</t>
+  </si>
+  <si>
+    <t>shelley.chow@ica.gov.co</t>
   </si>
   <si>
     <t>SANTANDER</t>
   </si>
   <si>
+    <t>LUIS JESUS CASTELLANO VELANDIA</t>
+  </si>
+  <si>
+    <t>luis.castellanos@ica.gov.co</t>
+  </si>
+  <si>
     <t>SUCRE</t>
   </si>
   <si>
-    <t>omar.cardozo@ica.gov.co</t>
+    <t>JOHNATAN SILGADO SALGADO</t>
+  </si>
+  <si>
+    <t>johnatan.silgado@ica.gov.co</t>
   </si>
   <si>
     <t>TOLIMA</t>
   </si>
   <si>
-    <t>VALLE_DEL_CAUCA</t>
+    <t>JUAN PABLO SILVA RODRIGUEZ</t>
+  </si>
+  <si>
+    <t>juan.silvar@ica.gov.co</t>
+  </si>
+  <si>
+    <t>VALLE DEL CAUCA</t>
+  </si>
+  <si>
+    <t>ARTURO ALONSO ESTUPIÑAN</t>
   </si>
   <si>
     <t>arturo.alonso@ica.gov.co</t>
   </si>
   <si>
     <t>VAUPÉS</t>
   </si>
   <si>
-    <t>john.lavao@ica.gov.co</t>
+    <t>JOHN ALEXANDER LAVAO URIBE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">john.lavao@ica.gov.co </t>
   </si>
   <si>
     <t>VICHADA</t>
   </si>
   <si>
+    <t>JOSÉ WILSON ROA GONZÁLEZ</t>
+  </si>
+  <si>
     <t>jose.roag@ica.gov.co</t>
   </si>
   <si>
-    <t>jhon.pinzon@ica.gov.co</t>
-[...152 lines deleted...]
-    <t>CORREO RESPONSABLE</t>
+    <t>gerencia.amazonas@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.antioquia@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.arauca@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.sanandres@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.atlantico@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.bolivar@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.boyaca@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.caldas@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.caqueta@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.casanare@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.cauca@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.cesar@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.choco@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.cordoba@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.cmarca@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.guainia@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.guaviare@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.huila@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.guajira@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.magdalena@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.meta@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.narino@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.nsantander@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.putumayo@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.quindio@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.risaralda@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.santander@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.sucre@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.tolima@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.valle@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.vaupes@ica.gov.co</t>
+  </si>
+  <si>
+    <t>gerencia.vichada@ica.gov.co</t>
   </si>
   <si>
     <t>CORREO GERENCIA SECCIONAL</t>
   </si>
   <si>
-    <t>gerencia.amazonas@ica.gov.co</t>
-[...95 lines deleted...]
-    <t>NIDIA MARCELA PEREZ RUA</t>
+    <t>haminton.valoyes@ica.gov.co</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...8 lines deleted...]
-      <name val="Calibri"/>
+      <b/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFB4C6E7"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.59999389629810485"/>
-[...5 lines deleted...]
-        <fgColor theme="2"/>
+        <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
-    <cellStyle name="Hyperlink" xfId="2" xr:uid="{FB11404D-AA21-41C9-8521-1326EF4FD565}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...22 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -823,65 +887,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -902,626 +966,953 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jairo.lopez@ica.gov.co" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:freddy.rojas@ica.gov.co" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meleanie.munoz@ica.gov.co" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguel.perez@ica.gov.co" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.vega@ica.gov.co" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos.jaimes@ica.gov.co" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edyer.gonzalez@ica.gov.co" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.forero@ica.gov.co" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.silvar@ica.gov.co" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolas.carreno@ica.gov.co" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oscar.toloza@ica.gov.co" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.lavao@ica.gov.co" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.echavarria@ica.gov.co" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos.zambrano@ica.gov.co" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omar.cardozo@ica.gov.co" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexander.martinez@ica.gov.co" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wilmar.galindo@ica.gov.co" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irma.ramirez@ica.gov.co" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roger.nunez@ica.gov.co" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.pantoja@ica.gov.co" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herminda.acebedo@ica.gov.co" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melva.cardenas@ica.gov.co" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhon.urbay@ica.gov.co" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.mendoza@ica.gov.co" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dairon.correa@ica.gov.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.perezs@ica.gov.co" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nidia.perez@ica.gov.co" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhon.pinzon@ica.gov.co" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gustavo.jacome@ica.gov.co" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danny.patino@ica.gov.co" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hector.palacios@ica.gov.co" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edgardo.barraza@ica.gov.co" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julieta.sepulveda@ica.gov.co" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.moreno@ica.gov.co" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.camelo@ica.gov.co" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victor.riscanevo@ica.gov.co" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexander.pinzon@ica.gov.co" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edwin.moreno@ica.gov.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.roag@ica.gov.co" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grettel.avila@ica.gov.co" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martha.silva@ica.gov.co" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.rodriguez@ica.gov.co" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wilber.botia@ica.gov.co" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lina.zuleta@ica.gov.co" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres.tellez@ica.gov.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dolly.gutierrez@ica.gov.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquin.mendoza@ica.gov.co" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arturo.alonso@ica.gov.co" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leidy.martinez@ica.gov.co" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erlin.berrio@ica.gov.co" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herminda.acebedo@ica.gov.co" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelley.chow@ica.gov.co" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelley.chow@ica.gov.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melanio.cordero@ica.gov.co" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jairo.lopez@ica.gov.co" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mario.romero@ica.gov.co" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darlyn.reza@ica.gov.co" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnatan.silgado@ica.gov.co" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hugo.morales@ica.gov.co" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elmer.portilla@ica.gov.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.pedraza@ica.gov.co" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yamit.rojas@ica.gov.co" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olga.herrera@ica.gov.co" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.rodriguez@ica.gov.co" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arturo.alonso@ica.gov.co" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel.ramirezm@ica.gov.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oscar.toloza@ica.gov.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edwin.moreno@ica.gov.co" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.lavao@ica.gov.co" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolas.carreno@ica.gov.co" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haminton.valoyes@ica.gov.co" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.roag@ica.gov.co" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nidia.perez@ica.gov.co" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.perezs@ica.gov.co" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesus.castano@ica.gov.co" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gustavo.jacome@ica.gov.co" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.silvar@ica.gov.co" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.angel@ica.gov.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliana.sepulveda@ica.gov.co" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.ocampo@ica.gov.co" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.castellanos@ica.gov.co" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhames.diaz@ica.gov.co" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.lopezt@ica.gov.co" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.bonilla@ica.gov.co" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B48D26B2-CFD6-4808-8AD5-2B81EA39CD8C}">
+  <dimension ref="A1:D37"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="47" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="41.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="49.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="46" style="1" customWidth="1"/>
+    <col min="3" max="3" width="47.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="40" style="1" customWidth="1"/>
     <col min="5" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9" t="s">
+      <c r="B1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="9" t="s">
+      <c r="C1" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="17" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D1" s="9" t="s">
-[...433 lines deleted...]
-      <c r="D32" s="25" t="s">
+      <c r="D33" s="3" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="33" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      </c>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C5" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-[...50 lines deleted...]
-    <hyperlink ref="D15" r:id="rId52" display="dairon.correa@ica.gov.co" xr:uid="{35AA166F-F047-4D34-BFBC-8BCB9CB89DC2}"/>
+    <hyperlink ref="C7" r:id="rId1" display="mailto:oscar.toloza@ica.gov.co" xr:uid="{F8210107-30F1-44EE-8F26-8D7FBE9D7911}"/>
+    <hyperlink ref="C15" r:id="rId2" display="mailto:olga.herrera@ica.gov.co" xr:uid="{886F1A46-3810-41E4-9BEC-2D33C6274989}"/>
+    <hyperlink ref="C12" r:id="rId3" xr:uid="{986C7A57-2CBF-49FD-9FEC-B4D7344394B1}"/>
+    <hyperlink ref="C2" r:id="rId4" display="mailto:juliana.sepulveda@ica.gov.co" xr:uid="{6A130868-EF1F-426D-AF8D-27655AACBACB}"/>
+    <hyperlink ref="C33" r:id="rId5" display="mailto:jose.roag@ica.gov.co" xr:uid="{6B47B136-8486-4F0D-988D-0692E92F72CA}"/>
+    <hyperlink ref="C24" r:id="rId6" display="mailto:edwin.moreno@ica.gov.co" xr:uid="{52BB7AA4-18A7-4319-B95E-CF8DC650F729}"/>
+    <hyperlink ref="C20" r:id="rId7" xr:uid="{6372B64A-D9B4-4B92-A4ED-88318142FDAB}"/>
+    <hyperlink ref="C27" r:id="rId8" xr:uid="{58808988-F1CC-428E-A6E1-D27285E91A1B}"/>
+    <hyperlink ref="C8" r:id="rId9" xr:uid="{5ABCE65D-A568-4E88-8275-B42F8CAF8F30}"/>
+    <hyperlink ref="C23" r:id="rId10" display="mailto:gustavo.jacome@ica.gov.co" xr:uid="{57B87F5A-7AAD-4A92-8489-2812896E3C29}"/>
+    <hyperlink ref="C32" r:id="rId11" display="mailto:john.lavao@ica.gov.co" xr:uid="{473C250B-3810-4C81-A5E1-208B8A6D628A}"/>
+    <hyperlink ref="C22" r:id="rId12" display="mailto:elmer.portilla@ica.gov.co" xr:uid="{6272E21D-6F11-439F-A84A-FD5E53C7D90E}"/>
+    <hyperlink ref="C19" r:id="rId13" display="mailto:melanio.cordero@ica.gov.co" xr:uid="{B66DBAD4-C991-4BC5-83E8-90B5BEBE27EA}"/>
+    <hyperlink ref="C28" r:id="rId14" xr:uid="{A957E295-635F-44B3-998A-E3C4CD737ADC}"/>
+    <hyperlink ref="C16" r:id="rId15" display="mailto:nidia.perez@ica.gov.co" xr:uid="{1FD051C2-8D5B-4CEA-8632-3FE794E3F127}"/>
+    <hyperlink ref="C5" r:id="rId16" display="mailto:juan.rodriguez@ica.gov.co" xr:uid="{A666D0C3-2526-4397-A699-725D9930B198}"/>
+    <hyperlink ref="C11" r:id="rId17" xr:uid="{FABC006B-093E-480D-8125-DE2A6B809DEC}"/>
+    <hyperlink ref="C25" r:id="rId18" display="mailto:jairo.lopez@ica.gov.co" xr:uid="{9EC2D72A-60A1-4B62-8560-BC4889CB0243}"/>
+    <hyperlink ref="C30" r:id="rId19" display="mailto:juan.silvar@ica.gov.co" xr:uid="{143F7669-56E3-4D10-92DB-21BE24A2EE78}"/>
+    <hyperlink ref="C31" r:id="rId20" display="mailto:arturo.alonso@ica.gov.co" xr:uid="{C9EE672D-54CA-408F-B258-AAA7D2624605}"/>
+    <hyperlink ref="C29" r:id="rId21" xr:uid="{713AA87A-EB88-42AD-9B9A-565C7E950018}"/>
+    <hyperlink ref="C4" r:id="rId22" xr:uid="{80BE4655-162B-46AA-950F-B78BA0E14175}"/>
+    <hyperlink ref="C10" r:id="rId23" xr:uid="{1DE57520-3DFD-44A4-8D12-27BB5588B2EE}"/>
+    <hyperlink ref="C14" r:id="rId24" xr:uid="{DA15AB38-F09A-4438-B821-732363B3834F}"/>
+    <hyperlink ref="C21" r:id="rId25" xr:uid="{AB6F555B-8A2C-4CB9-AB27-0FA07A9B8887}"/>
+    <hyperlink ref="C18" r:id="rId26" xr:uid="{492FD6A5-0A15-457A-846B-990EAF8F2C5B}"/>
+    <hyperlink ref="C3" r:id="rId27" xr:uid="{6227486E-3555-47CB-AC61-A712E8F0AD19}"/>
+    <hyperlink ref="C9" r:id="rId28" xr:uid="{4C879270-8D4E-4910-BF55-30287E13DB76}"/>
+    <hyperlink ref="C17" r:id="rId29" xr:uid="{4C75473E-763C-4360-8259-076F197CCF22}"/>
+    <hyperlink ref="C6" r:id="rId30" xr:uid="{FC10BF96-B192-445D-9CB5-351F6E36929A}"/>
+    <hyperlink ref="C26" r:id="rId31" xr:uid="{0815418B-D4C7-4DCC-8FF0-69EF1312331B}"/>
+    <hyperlink ref="C13" r:id="rId32" xr:uid="{D3C9603D-4156-4C04-BF4C-F0E6E2341287}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId53"/>
-[...11 lines deleted...]
-  </extLst>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101004DBFA711F1120C4FA3A97EEE4D8C1525" ma:contentTypeVersion="16" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="20048e20830e2c5c7102a440ab7d0d17">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="80b2f0e9-eac9-4d55-b5cf-fd6a72ba9bf3" xmlns:ns4="0ccdbdcf-b63a-4075-93b3-d3022d1c82f9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3f9d3f221c119060d79f1ac315941c6" ns3:_="" ns4:_="">
+    <xsd:import namespace="80b2f0e9-eac9-4d55-b5cf-fd6a72ba9bf3"/>
+    <xsd:import namespace="0ccdbdcf-b63a-4075-93b3-d3022d1c82f9"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="80b2f0e9-eac9-4d55-b5cf-fd6a72ba9bf3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="19" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="22" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0ccdbdcf-b63a-4075-93b3-d3022d1c82f9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="16" nillable="true" ma:displayName="Hash de la sugerencia para compartir" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="80b2f0e9-eac9-4d55-b5cf-fd6a72ba9bf3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCC9B247-AFCB-4096-B7D1-7D747558A541}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="80b2f0e9-eac9-4d55-b5cf-fd6a72ba9bf3"/>
+    <ds:schemaRef ds:uri="0ccdbdcf-b63a-4075-93b3-d3022d1c82f9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DBDD76-918B-4A39-8AC4-76879C7CBF11}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2912C72-97C3-419D-9175-E84EF43D44AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="80b2f0e9-eac9-4d55-b5cf-fd6a72ba9bf3"/>
+    <ds:schemaRef ds:uri="0ccdbdcf-b63a-4075-93b3-d3022d1c82f9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>OVINO  Y CAPRINO</vt:lpstr>
+      <vt:lpstr>OVINOS Y CAPRINOS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Carolina Moscoso Veloza</dc:creator>
+  <dc:creator>Johana Carolina Rodriguez Romero</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004DBFA711F1120C4FA3A97EEE4D8C1525</vt:lpwstr>
+  </property>
+</Properties>
+</file>