--- v0 (2025-11-21)
+++ v1 (2026-05-25)
@@ -2,76 +2,77 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\david.duenas\Documents\ICA\EDICION WEB\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://icaoti-my.sharepoint.com/personal/daniel_mantilla_ica_gov_co/Documents/PROGRAMA BRUCELOSIS DTSA/Documentos Programa/Líderes/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="59" documentId="11_B5420315AA6F76D56FACC884E558A75410A607AC" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4522BE13-978B-40AD-8CBD-7B9EF20148B4}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EPIDEMIOLOGIA" sheetId="10" r:id="rId1"/>
     <sheet name="LIDERES BRUCELOSIS" sheetId="9" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913" iterateDelta="1E-4"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="221">
   <si>
     <t>REGIONALES EPIDEMIOLÓGICAS</t>
   </si>
   <si>
     <t>SEDE</t>
   </si>
   <si>
     <t>JURISDICCIÓN</t>
   </si>
   <si>
     <t>CORREO</t>
   </si>
   <si>
     <t>TELÉFONO</t>
   </si>
   <si>
     <t>EXT.</t>
   </si>
   <si>
     <t>TIBAITATA</t>
   </si>
   <si>
     <t>Cundinamarca y Amazonas</t>
   </si>
   <si>
@@ -189,66 +190,60 @@
   </si>
   <si>
     <t>VILLAVICENCIO</t>
   </si>
   <si>
     <t>Meta, Vichada, Guainía, Guaviare y Vaupés</t>
   </si>
   <si>
     <t>(608) 6704847
 (608) 6704848</t>
   </si>
   <si>
     <t>3611
 3610</t>
   </si>
   <si>
     <t>epidemi.villavo@ica.gov.co</t>
   </si>
   <si>
     <t>MANIZALES</t>
   </si>
   <si>
     <t>Caldas, Quindío y Risaralda</t>
   </si>
   <si>
-    <t>angela.lotero@ica.gov.co</t>
-[...1 lines deleted...]
-  <si>
     <t>(606) 8876203</t>
   </si>
   <si>
     <t>epidemi.ejecafetero@ica.gov.co</t>
   </si>
   <si>
     <t>BARRANQUILLA</t>
   </si>
   <si>
     <t>Magdalena, Atlántico, Norte y Sur de Bolívar, San Andrés y Providencia</t>
-  </si>
-[...1 lines deleted...]
-    <t>juan.rodriguez@ica.gov.co</t>
   </si>
   <si>
     <t>(605) 3268084
 (605) 3268244</t>
   </si>
   <si>
     <t>2602
 2603</t>
   </si>
   <si>
     <t>epidemi.bquilla@ica.gov.co</t>
   </si>
   <si>
     <t>ARAUCA</t>
   </si>
   <si>
     <t>Arauca y Municipio Cubará (Boyacá)</t>
   </si>
   <si>
     <t>(607) 8852300
 (607) 8857867</t>
   </si>
   <si>
     <t>2900
 2902</t>
@@ -286,53 +281,50 @@
   </si>
   <si>
     <t>CÚCUTA</t>
   </si>
   <si>
     <t>Norte de Santander</t>
   </si>
   <si>
     <t>(607) 5780012
 (607) 5780001</t>
   </si>
   <si>
     <t>3038
 3023</t>
   </si>
   <si>
     <t>epidemi.cucuta@ica.gov.co</t>
   </si>
   <si>
     <t>YOPAL</t>
   </si>
   <si>
     <t>Casanare</t>
   </si>
   <si>
-    <t>edgar.lozano@ica.gov.co</t>
-[...1 lines deleted...]
-  <si>
     <t>(608) 6349990
 (608) 6347560</t>
   </si>
   <si>
     <t>epidemi.yopal@ica.gov.co</t>
   </si>
   <si>
     <t>SURBATA</t>
   </si>
   <si>
     <t>Boyacá</t>
   </si>
   <si>
     <t>dairon.correa@ica.gov.co</t>
   </si>
   <si>
     <t>(608) 33233700</t>
   </si>
   <si>
     <t>epidemi.surbata@ica.gov.co</t>
   </si>
   <si>
     <t>RESPONSABLES SECCIONALES DEL PROGRAMA DE BRUCELOSIS BOVINA</t>
   </si>
   <si>
@@ -356,68 +348,56 @@
   <si>
     <t>gerencia.amazonas@ica.gov.co</t>
   </si>
   <si>
     <t>Antioquia</t>
   </si>
   <si>
     <t>Martha Leticia Silva Perez</t>
   </si>
   <si>
     <t>martha.silva@ica.gov.co</t>
   </si>
   <si>
     <t>gerencia.antioquia@ica.gov.co</t>
   </si>
   <si>
     <t>Arauca</t>
   </si>
   <si>
     <t>gerencia.arauca@ica.gov.co</t>
   </si>
   <si>
     <t>Atlántico</t>
   </si>
   <si>
-    <t>Carlos Andres Jaimes Vargas</t>
-[...4 lines deleted...]
-  <si>
     <t>gerencia.atlantico@ica.gov.co</t>
   </si>
   <si>
     <t>Bolívar</t>
   </si>
   <si>
-    <t>Rodolfo Eduardo Ruiz Ruiz</t>
-[...4 lines deleted...]
-  <si>
     <t>gerencia.bolivar@ica.gov.co</t>
   </si>
   <si>
     <t>gerencia.boyaca@ica.gov.co</t>
   </si>
   <si>
     <t>Caldas</t>
   </si>
   <si>
     <t>gerencia.caldas@ica.gov.co</t>
   </si>
   <si>
     <t>gerencia.caqueta@ica.gov.co</t>
   </si>
   <si>
     <t>gerencia.casanare@ica.gov.co</t>
   </si>
   <si>
     <t>Cauca</t>
   </si>
   <si>
     <t>Ivan Dario Lizcano Caicedo</t>
   </si>
   <si>
     <t>ivan.lizcano@ica.gov.co</t>
@@ -425,342 +405,360 @@
   <si>
     <t>gerencia.cauca@ica.gov.co</t>
   </si>
   <si>
     <t>Cesar</t>
   </si>
   <si>
     <t>Andres Arley Tellez Gallo</t>
   </si>
   <si>
     <t>andres.tellez@ica.gov.co</t>
   </si>
   <si>
     <t>gerencia.cesar@ica.gov.co</t>
   </si>
   <si>
     <t>Chocó</t>
   </si>
   <si>
     <t>gerencia.choco@ica.gov.co</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
-    <t>Jaissy Alejandra Suarez Lancheros</t>
-[...4 lines deleted...]
-  <si>
     <t>gerencia.cordoba@ica.gov.co</t>
   </si>
   <si>
     <t>Cundinamarca</t>
   </si>
   <si>
     <t>gerencia.cmarca@ica.gov.co</t>
   </si>
   <si>
     <t>Guainía</t>
   </si>
   <si>
     <t>Nidia Marcela Perez Rua</t>
   </si>
   <si>
     <t>nidia.perez@ica.gov.co</t>
   </si>
   <si>
     <t>gerencia.guainia@ica.gov.co</t>
   </si>
   <si>
     <t>Guaviare</t>
   </si>
   <si>
-    <t>Herminda Liliana Acebedo Irreño</t>
-[...4 lines deleted...]
-  <si>
     <t>gerencia.guaviare@ica.gov.co</t>
   </si>
   <si>
     <t>Huila</t>
   </si>
   <si>
     <t>gerencia.huila@ica.gov.co</t>
   </si>
   <si>
     <t>La Guajira</t>
   </si>
   <si>
-    <t>Jheremmys David Vergara Alvarez</t>
-[...4 lines deleted...]
-  <si>
     <t>gerencia.guajira@ica.gov.co</t>
   </si>
   <si>
     <t>Magdalena</t>
   </si>
   <si>
     <t>gerencia.magdalena@ica.gov.co</t>
   </si>
   <si>
     <t>Meta</t>
   </si>
   <si>
     <t>gerencia.meta@ica.gov.co</t>
   </si>
   <si>
     <t>Nariño</t>
   </si>
   <si>
     <t>gerencia.narino@ica.gov.co</t>
   </si>
   <si>
     <t>gerencia.nsantander@ica.gov.co</t>
   </si>
   <si>
     <t>Putumayo</t>
   </si>
   <si>
     <t>gerencia.putumayo@ica.gov.co</t>
   </si>
   <si>
     <t>Quindío</t>
   </si>
   <si>
     <t>gerencia.quindio@ica.gov.co</t>
   </si>
   <si>
     <t>Risaralda</t>
   </si>
   <si>
     <t>gerencia.risaralda@ica.gov.co</t>
   </si>
   <si>
     <t>San Andrés y Providencia</t>
   </si>
   <si>
-    <t>Leidy Diana Martínez Rodríguez</t>
-[...4 lines deleted...]
-  <si>
     <t>gerencia.sanandres@ica.gov.co</t>
   </si>
   <si>
     <t>Luis Jesús Castellanos Velandia</t>
   </si>
   <si>
     <t>luis.castellanos@ica.gov.co</t>
   </si>
   <si>
     <t>gerencia.santander@ica.gov.co</t>
   </si>
   <si>
     <t>Sucre</t>
   </si>
   <si>
     <t>gerencia.sucre@ica.gov.co</t>
   </si>
   <si>
     <t>Tolima</t>
   </si>
   <si>
-    <t>lina.cortes@ica.gov.co</t>
-[...1 lines deleted...]
-  <si>
     <t>gerencia.tolima@ica.gov.co</t>
   </si>
   <si>
     <t>Valle del Cauca</t>
   </si>
   <si>
     <t>Miguel Angel Perez Camacho</t>
   </si>
   <si>
     <t>gerencia.valle@ica.gov.co</t>
   </si>
   <si>
     <t xml:space="preserve">Vaupés </t>
   </si>
   <si>
     <t>gerencia.vaupes@ica.gov.co</t>
   </si>
   <si>
     <t>Vichada</t>
   </si>
   <si>
     <t>Ivan Hernando Castillo Mongui</t>
   </si>
   <si>
     <t>ivan.castillom@ica.gov.co</t>
   </si>
   <si>
     <t>gerencia.vichada@ica.gov.co</t>
   </si>
   <si>
     <t>Dairon Esteban Correa Carvajal</t>
   </si>
   <si>
     <t>nelson.avellaneda@ica.gov.co</t>
   </si>
   <si>
     <t>Nelson Ricardo Avellaneda Becerra</t>
   </si>
   <si>
     <t>Angela Patricia Ojeda Polania</t>
   </si>
   <si>
     <t>angela.ojeda@ica.gov.co</t>
   </si>
   <si>
-    <t>Elkin Santiago Burgos Rivera</t>
-[...7 lines deleted...]
-  <si>
     <t>N</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Jose Fernando Avila Florian</t>
   </si>
   <si>
     <t>jose.avilaf@ica.gov.co</t>
   </si>
   <si>
     <t>Jairo Arnulfo Lopez Sabogal</t>
   </si>
   <si>
     <t>jairo.lopez@ica.gov.co</t>
   </si>
   <si>
-    <t>Halaix Arquimedes Vallejo Enriquez</t>
-[...4 lines deleted...]
-  <si>
     <t>Tedis Palencia Banquez</t>
   </si>
   <si>
     <t>tedis.palencia@ica.gov.co</t>
   </si>
   <si>
     <t>Juan Carlos Molano Rojas</t>
   </si>
   <si>
     <t>juan.molano@ica.gov.co</t>
   </si>
   <si>
     <t>Joaquin Alberto Osorio Diaz</t>
   </si>
   <si>
     <t>joaquin.osorio@ica.gov.co</t>
   </si>
   <si>
     <t>hector.palacios@ica.gov.co</t>
   </si>
   <si>
-    <t>jesus.castano@ica.gov.co</t>
-[...4 lines deleted...]
-  <si>
     <t>edyer.gonzalez@ica.gov.co</t>
   </si>
   <si>
-    <t>Andres Felipe Velez Guerrero</t>
-[...2 lines deleted...]
-    <t>andres.velez@ica.gov.co</t>
+    <t>Juliana Sepulveda Heredia</t>
+  </si>
+  <si>
+    <t>juliana.sepulveda@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Francia Leonor Galvis Ramirez</t>
+  </si>
+  <si>
+    <t>francia.galvis@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Ana Maria Aristizabal Aguado</t>
+  </si>
+  <si>
+    <t>ana.aristizabal@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Camilo Andres Caicedo Alvarez</t>
+  </si>
+  <si>
+    <t>camilo.caicedo@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Eddier Tafur Peña</t>
+  </si>
+  <si>
+    <t>eddier.tafur@ica.gov.co</t>
   </si>
   <si>
     <t>Juan Pablo Silva Rodriguez</t>
   </si>
   <si>
-    <t>Ana Maria Aristizabal Aguado</t>
-[...17 lines deleted...]
-    <t>Yeisson Esmid Aldana Sánchez</t>
+    <t>juan.hernandezc@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Juan Sebastian Hernandez Ciodaro</t>
+  </si>
+  <si>
+    <t>Alexander Pinzon Jaimes</t>
+  </si>
+  <si>
+    <t>alexander.pinzon@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Tany Luz Padilla Herrera</t>
+  </si>
+  <si>
+    <t>tany.padilla@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Erika Andreina Gallo Espinosa</t>
+  </si>
+  <si>
+    <t>erika.gallo@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Ricardo Enrique Dueñas Yepes</t>
+  </si>
+  <si>
+    <t>ricardo.duenas@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Jose.Ballesterost@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Shelley Chow Siado</t>
+  </si>
+  <si>
+    <t>shelley.chow@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Rolando de Jesús Escobar Gonzalez</t>
+  </si>
+  <si>
+    <t>rolando.escobar@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Manuel Fernando Ramirez Millan</t>
+  </si>
+  <si>
+    <t>manuel.ramirezm@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Diego Fernando Riascos Enriquez</t>
+  </si>
+  <si>
+    <t>diego.riascos@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Victor Hugo Becerra Giraldo</t>
+  </si>
+  <si>
+    <t>victor.becerra@ica.gov.co</t>
+  </si>
+  <si>
+    <t>Fabio Andres Hernandez Olmos</t>
+  </si>
+  <si>
+    <t>fabio.hernandez@ica.gov.co</t>
+  </si>
+  <si>
+    <t>solanyi.estupinan@ica.gov.co</t>
+  </si>
+  <si>
+    <t>john.alvarado@ica.gov.co</t>
+  </si>
+  <si>
+    <t>carlos.ramirezs@ica.gov.co</t>
   </si>
   <si>
     <t>yeisson.aldana@ica.gov.co</t>
   </si>
   <si>
-    <t>Francia Leonor Galvis Ramirez</t>
-[...14 lines deleted...]
-    <t>eddier.tafur@ica.gov.co</t>
+    <t>deisy.urrea@ica.gov.co</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -989,51 +987,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
@@ -1057,50 +1055,54 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="8" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1161,188 +1163,188 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="20% - Énfasis6" xfId="4" builtinId="50"/>
     <cellStyle name="40% - Énfasis6" xfId="5" builtinId="51"/>
     <cellStyle name="Énfasis6" xfId="2" builtinId="49"/>
-    <cellStyle name="Excel Built-in Normal" xfId="1"/>
+    <cellStyle name="Excel Built-in Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Hipervínculo" xfId="3" builtinId="8"/>
-    <cellStyle name="Hipervínculo 2" xfId="7"/>
-    <cellStyle name="Hyperlink" xfId="8"/>
+    <cellStyle name="Hipervínculo 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Hyperlink" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="6"/>
+    <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1471,566 +1473,566 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.medellin@ica.gov.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemivet.santander@ica.gov.co" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.florencia@ica.gov.co" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eugenio.herazo@ica.gov.co" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.surbata@ica.gov.co" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luz.marin@ica.gov.co" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres.flechas@ica.gov.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.pasto@ica.gov.co" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.tibaitata@ica.gov.co" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.arauca@ica.gov.co" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.yopal@ica.gov.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.rojasm@ica.gov.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.valledupar@ica.gov.co" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.ibague@ica.gov.co" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.rodriguez@ica.gov.co" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melanio.cordero@ica.gov.co" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.bquilla@ica.gov.co" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arabia.bermudez@ica.gov.co" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.cali@ica.gov.co" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.cucuta@ica.gov.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.monteria@ica.gov.co" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.polanco@ica.gov.co" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.villavo@ica.gov.co" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natalia.beltran@ica.gov.co" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.medellin@ica.gov.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemivet.santander@ica.gov.co" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.florencia@ica.gov.co" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eugenio.herazo@ica.gov.co" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.surbata@ica.gov.co" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luz.marin@ica.gov.co" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres.flechas@ica.gov.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.pasto@ica.gov.co" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.tibaitata@ica.gov.co" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.arauca@ica.gov.co" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.yopal@ica.gov.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.rojasm@ica.gov.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.valledupar@ica.gov.co" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.ibague@ica.gov.co" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melanio.cordero@ica.gov.co" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.bquilla@ica.gov.co" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.rodriguez@ica.gov.co" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.cali@ica.gov.co" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.cucuta@ica.gov.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.monteria@ica.gov.co" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.polanco@ica.gov.co" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epidemi.villavo@ica.gov.co" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arabia.bermudez@ica.gov.co" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martha.silva@ica.gov.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.rodriguez@ica.gov.co" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julieta.sepulveda@ica.gov.co" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victor.riscanevo@ica.gov.co" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herminda.acebedo@ica.gov.co" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wilber.botia@ica.gov.co" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexander.martinez@ica.gov.co" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wilmar.galindo@ica.gov.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edyer.gonzalez@ica.gov.co" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.silvar@ica.gov.co" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos.jaimes@ica.gov.co" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres.tellez@ica.gov.co" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roger.nunez@ica.gov.co" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martha.silva@ica.gov.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wilber.botia@ica.gov.co" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herminda.acebedo@ica.gov.co" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelley.chow@ica.gov.co" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres.tellez@ica.gov.co" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irma.ramirez@ica.gov.co" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.moreno@ica.gov.co" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dairon.correa@ica.gov.co" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edgardo.barraza@ica.gov.co" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.mendoza@ica.gov.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguel.perez@ica.gov.co" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos.jaimes@ica.gov.co" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguel.perez@ica.gov.co" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.forero@ica.gov.co" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dairon.correa@ica.gov.co" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edgardo.barraza@ica.gov.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irma.ramirez@ica.gov.co" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roger.nunez@ica.gov.co" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dairon.correa@ica.gov.co" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres.tellez@ica.gov.co" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.moreno@ica.gov.co" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos.jaimes@ica.gov.co" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguel.perez@ica.gov.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.mendoza@ica.gov.co" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dairon.correa@ica.gov.co" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguel.perez@ica.gov.co" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julieta.sepulveda@ica.gov.co" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.forero@ica.gov.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martha.silva@ica.gov.co" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martha.silva@ica.gov.co" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.rodriguez@ica.gov.co" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victor.riscanevo@ica.gov.co" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexander.martinez@ica.gov.co" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edyer.gonzalez@ica.gov.co" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.silvar@ica.gov.co" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wilmar.galindo@ica.gov.co" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wilber.botia@ica.gov.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wilber.botia@ica.gov.co" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herminda.acebedo@ica.gov.co" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres.tellez@ica.gov.co" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelley.chow@ica.gov.co" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
     <col min="3" max="3" width="40.42578125" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23"/>
-[...2 lines deleted...]
-      <c r="E1" s="23"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
     </row>
     <row r="2" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A3" s="24" t="s">
+      <c r="A3" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="28" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="28" t="s">
+      <c r="D3" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="28">
+      <c r="E3" s="30">
         <v>1885</v>
       </c>
       <c r="F3" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A4" s="25"/>
-      <c r="B4" s="27"/>
+      <c r="A4" s="27"/>
+      <c r="B4" s="29"/>
       <c r="C4" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="29"/>
-      <c r="E4" s="29"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A5" s="30" t="s">
+      <c r="A5" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="32" t="s">
+      <c r="B5" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="34" t="s">
+      <c r="D5" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="34" t="s">
+      <c r="E5" s="36" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A6" s="31"/>
-      <c r="B6" s="33"/>
+      <c r="A6" s="33"/>
+      <c r="B6" s="35"/>
       <c r="C6" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="35"/>
-      <c r="E6" s="35"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
     </row>
     <row r="7" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A7" s="24" t="s">
+      <c r="A7" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="26" t="s">
+      <c r="B7" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="D7" s="28" t="s">
+      <c r="D7" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="30">
         <v>3305</v>
       </c>
       <c r="F7" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A8" s="25"/>
-      <c r="B8" s="27"/>
+      <c r="A8" s="27"/>
+      <c r="B8" s="29"/>
       <c r="C8" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="29"/>
-      <c r="E8" s="29"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
     </row>
     <row r="9" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="30" t="s">
+      <c r="A9" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="32" t="s">
+      <c r="B9" s="34" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="D9" s="34" t="s">
+      <c r="D9" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="E9" s="34">
+      <c r="E9" s="36">
         <v>3124</v>
       </c>
       <c r="F9" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A10" s="31"/>
-      <c r="B10" s="33"/>
+      <c r="A10" s="33"/>
+      <c r="B10" s="35"/>
       <c r="C10" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="35"/>
-      <c r="E10" s="35"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
     </row>
     <row r="11" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A11" s="24" t="s">
+      <c r="A11" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="26" t="s">
+      <c r="B11" s="28" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="D11" s="28" t="s">
+      <c r="D11" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="30">
         <v>2209</v>
       </c>
       <c r="F11" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="25"/>
-      <c r="B12" s="27"/>
+      <c r="A12" s="27"/>
+      <c r="B12" s="29"/>
       <c r="C12" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="D12" s="29"/>
-[...3 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="D12" s="31"/>
+      <c r="E12" s="31"/>
+    </row>
+    <row r="13" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="32" t="s">
+      <c r="B13" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="34" t="s">
+      <c r="C13" s="23" t="s">
+        <v>203</v>
+      </c>
+      <c r="D13" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="E13" s="34">
+      <c r="E13" s="36">
         <v>8226</v>
       </c>
       <c r="F13" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A14" s="31"/>
-      <c r="B14" s="33"/>
+      <c r="A14" s="33"/>
+      <c r="B14" s="35"/>
       <c r="C14" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="35"/>
-      <c r="E14" s="35"/>
+      <c r="D14" s="37"/>
+      <c r="E14" s="37"/>
     </row>
     <row r="15" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A15" s="24" t="s">
+      <c r="A15" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="26" t="s">
+      <c r="B15" s="28" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="D15" s="28" t="s">
+      <c r="D15" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="E15" s="28" t="s">
+      <c r="E15" s="30" t="s">
         <v>41</v>
       </c>
       <c r="F15" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A16" s="25"/>
-      <c r="B16" s="27"/>
+      <c r="A16" s="27"/>
+      <c r="B16" s="29"/>
       <c r="C16" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="D16" s="29"/>
-      <c r="E16" s="29"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
     </row>
     <row r="17" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A17" s="30" t="s">
+      <c r="A17" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="32" t="s">
+      <c r="B17" s="34" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="D17" s="34" t="s">
+        <v>180</v>
+      </c>
+      <c r="D17" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="E17" s="34" t="s">
+      <c r="E17" s="36" t="s">
         <v>46</v>
       </c>
       <c r="F17" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A18" s="31"/>
-      <c r="B18" s="33"/>
+      <c r="A18" s="33"/>
+      <c r="B18" s="35"/>
       <c r="C18" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="D18" s="35"/>
-      <c r="E18" s="35"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
     </row>
     <row r="19" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="24" t="s">
+      <c r="A19" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="26" t="s">
+      <c r="B19" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="D19" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="D19" s="28" t="s">
+      <c r="E19" s="30">
+        <v>4315</v>
+      </c>
+      <c r="F19" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="27"/>
+      <c r="B20" s="29"/>
+      <c r="C20" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="E19" s="28">
-[...9 lines deleted...]
-      <c r="C20" s="13" t="s">
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+    </row>
+    <row r="21" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="D20" s="29"/>
-[...3 lines deleted...]
-      <c r="A21" s="30" t="s">
+      <c r="B21" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="B21" s="32" t="s">
+      <c r="C21" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="D21" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="C21" s="12" t="s">
+      <c r="E21" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="D21" s="34" t="s">
+      <c r="F21" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="33"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="E21" s="34" t="s">
+      <c r="D22" s="37"/>
+      <c r="E22" s="37"/>
+    </row>
+    <row r="23" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="26" t="s">
         <v>57</v>
       </c>
-      <c r="F21" t="s">
-[...6 lines deleted...]
-      <c r="C22" s="12" t="s">
+      <c r="B23" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="D22" s="35"/>
-[...3 lines deleted...]
-      <c r="A23" s="24" t="s">
+      <c r="C23" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="D23" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="B23" s="26" t="s">
+      <c r="E23" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C23" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="28" t="s">
+      <c r="F23" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="27"/>
+      <c r="B24" s="29"/>
+      <c r="C24" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="E23" s="28" t="s">
+      <c r="D24" s="31"/>
+      <c r="E24" s="31"/>
+    </row>
+    <row r="25" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="F23" t="s">
-[...6 lines deleted...]
-      <c r="C24" s="11" t="s">
+      <c r="B25" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="D24" s="29"/>
-[...3 lines deleted...]
-      <c r="A25" s="30" t="s">
+      <c r="C25" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="B25" s="32" t="s">
+      <c r="D25" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="C25" s="12" t="s">
+      <c r="E25" s="36">
+        <v>2912</v>
+      </c>
+      <c r="F25" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A26" s="33"/>
+      <c r="B26" s="35"/>
+      <c r="C26" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="D25" s="34" t="s">
+      <c r="D26" s="37"/>
+      <c r="E26" s="37"/>
+    </row>
+    <row r="27" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A27" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="E25" s="34">
-[...9 lines deleted...]
-      <c r="C26" s="12" t="s">
+      <c r="B27" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="D26" s="35"/>
-[...3 lines deleted...]
-      <c r="A27" s="24" t="s">
+      <c r="C27" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="D27" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="B27" s="26" t="s">
+      <c r="E27" s="30">
+        <v>4928</v>
+      </c>
+      <c r="F27" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="27"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="C27" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="28" t="s">
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+    </row>
+    <row r="29" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A29" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="E27" s="28">
-[...9 lines deleted...]
-      <c r="C28" s="11" t="s">
+      <c r="B29" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="D28" s="29"/>
-[...3 lines deleted...]
-      <c r="A29" s="30" t="s">
+      <c r="C29" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D29" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="B29" s="32" t="s">
+      <c r="E29" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="C29" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="34" t="s">
+      <c r="F29" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A30" s="33"/>
+      <c r="B30" s="35"/>
+      <c r="C30" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="E29" s="34" t="s">
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+    </row>
+    <row r="31" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>76</v>
       </c>
-      <c r="F29" t="s">
-[...6 lines deleted...]
-      <c r="C30" s="12" t="s">
+      <c r="B31" s="44" t="s">
         <v>77</v>
       </c>
-      <c r="D30" s="35"/>
-[...3 lines deleted...]
-      <c r="A31" s="40" t="s">
+      <c r="C31" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D31" s="46" t="s">
         <v>78</v>
       </c>
-      <c r="B31" s="42" t="s">
+      <c r="E31" s="46">
+        <v>8100</v>
+      </c>
+      <c r="F31" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A32" s="43"/>
+      <c r="B32" s="45"/>
+      <c r="C32" s="11" t="s">
         <v>79</v>
       </c>
-      <c r="C31" s="11" t="s">
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+    </row>
+    <row r="33" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="38" t="s">
         <v>80</v>
       </c>
-      <c r="D31" s="44" t="s">
+      <c r="B33" s="40" t="s">
         <v>81</v>
       </c>
-      <c r="E31" s="44">
-[...16 lines deleted...]
-      <c r="A33" s="36" t="s">
+      <c r="C33" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="D33" s="36" t="s">
         <v>83</v>
       </c>
-      <c r="B33" s="38" t="s">
+      <c r="E33" s="38">
+        <v>8027</v>
+      </c>
+      <c r="F33" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="39"/>
+      <c r="B34" s="41"/>
+      <c r="C34" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="C33" s="12" t="s">
-[...19 lines deleted...]
-      <c r="E34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="65">
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B21:B22"/>
@@ -2057,825 +2059,831 @@
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C3" r:id="rId1"/>
-[...22 lines deleted...]
-    <hyperlink ref="C21" r:id="rId24"/>
+    <hyperlink ref="C3" r:id="rId1" xr:uid="{296440F3-4490-4870-A981-A70FFB18A666}"/>
+    <hyperlink ref="C4" r:id="rId2" xr:uid="{F9083930-FC09-438A-B9EE-E1B68DCD0144}"/>
+    <hyperlink ref="C5" r:id="rId3" xr:uid="{FD41B154-D578-4A78-9832-D11AA8033AC6}"/>
+    <hyperlink ref="C6" r:id="rId4" xr:uid="{31091C6B-69B6-4A6B-9B36-2BAA3AE5B049}"/>
+    <hyperlink ref="C7" r:id="rId5" display="melanio.cordero@ica.gov.co" xr:uid="{3DB03C70-EE30-45A6-ABF5-378E28803A37}"/>
+    <hyperlink ref="C8" r:id="rId6" xr:uid="{971BD524-CA6A-4829-918C-4AD621ED27F5}"/>
+    <hyperlink ref="C9" r:id="rId7" xr:uid="{94A4EDF5-E827-43D3-AEAD-19048C8E4C58}"/>
+    <hyperlink ref="C10" r:id="rId8" xr:uid="{1C8B61D0-8472-42C5-84FC-E5B435D62E0F}"/>
+    <hyperlink ref="C11" r:id="rId9" display="claudia.polanco@ica.gov.co" xr:uid="{68BCBE08-9EF9-4DCC-BC6C-0B81F1C2669A}"/>
+    <hyperlink ref="C12" r:id="rId10" xr:uid="{B027710E-5B06-40CB-8668-6D25CC9E09FA}"/>
+    <hyperlink ref="C14" r:id="rId11" xr:uid="{D3C8F4C3-3C52-46C9-A59A-D384267C6451}"/>
+    <hyperlink ref="C15" r:id="rId12" xr:uid="{B21CCA63-7154-439B-97DD-9F9760119987}"/>
+    <hyperlink ref="C16" r:id="rId13" xr:uid="{CD89CF2A-1965-4A7A-AC2A-18B0258A75D0}"/>
+    <hyperlink ref="C18" r:id="rId14" xr:uid="{1467DBE2-3047-4031-97B6-28166D796F14}"/>
+    <hyperlink ref="C22" r:id="rId15" xr:uid="{0296CAB1-B07E-441F-91FD-E2BE904F4299}"/>
+    <hyperlink ref="C24" r:id="rId16" xr:uid="{32A23434-A82C-4D88-9219-C2A4914DB7EC}"/>
+    <hyperlink ref="C26" r:id="rId17" xr:uid="{C5E02501-B820-4761-AF8C-9E5B2804F2F4}"/>
+    <hyperlink ref="C28" r:id="rId18" xr:uid="{33DBCDA6-1747-4B1A-BC4D-5D4598BFF206}"/>
+    <hyperlink ref="C30" r:id="rId19" xr:uid="{9EE1F3F9-17B0-4DE4-81F3-FF33E29E0E06}"/>
+    <hyperlink ref="C32" r:id="rId20" xr:uid="{B8F4A119-E0AD-4934-9970-0A1C4CE9CC1E}"/>
+    <hyperlink ref="C34" r:id="rId21" xr:uid="{F5C807CE-7B5F-4661-B5AC-4BD5EC5762B1}"/>
+    <hyperlink ref="C20" r:id="rId22" display="arabia.bermudez@ica.gov.co" xr:uid="{78415F03-1881-4729-815F-ADD8AB0B053A}"/>
+    <hyperlink ref="C21" r:id="rId23" display="juan.rodriguez@ica.gov.co" xr:uid="{8F118E98-ADEA-4B19-8AB3-8AB82E473022}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId25"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId24"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G34"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+    <sheetView topLeftCell="A8" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="32.85546875" customWidth="1"/>
     <col min="3" max="3" width="51" customWidth="1"/>
     <col min="4" max="4" width="39.42578125" customWidth="1"/>
     <col min="5" max="5" width="39.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+    </row>
+    <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="B1" s="46"/>
-[...5 lines deleted...]
-      <c r="A2" s="16" t="s">
+      <c r="D2" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="14" t="s">
+      <c r="E2" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="C2" s="14" t="s">
-[...9 lines deleted...]
-    <row r="3" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+    </row>
+    <row r="3" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A3" s="15">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>210</v>
+        <v>182</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>211</v>
+        <v>183</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F3" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+        <v>169</v>
+      </c>
+      <c r="G3" s="22"/>
+    </row>
+    <row r="4" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A4" s="15">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="E4" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A5" s="15">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="F5" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A6" s="15">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>103</v>
+        <v>206</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>104</v>
+        <v>207</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="F6" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A7" s="15">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>107</v>
+        <v>194</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>108</v>
+        <v>193</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="F7" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="19.5" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A8" s="15">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="D8" s="12" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="F8" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A9" s="15">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>199</v>
+        <v>178</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>200</v>
+        <v>179</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="F9" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A10" s="15">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="F10" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A11" s="15">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C11" s="20" t="s">
-        <v>216</v>
+        <v>184</v>
       </c>
       <c r="D11" s="21" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="F11" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A12" s="15">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="F12" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A13" s="15">
         <v>11</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="F13" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A14" s="15">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>196</v>
+        <v>175</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="F14" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A15" s="15">
         <v>13</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>126</v>
+        <v>197</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>127</v>
+        <v>198</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="F15" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="15">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>208</v>
+        <v>186</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>209</v>
+        <v>187</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="F16" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A17" s="15">
         <v>15</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="F17" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A18" s="15">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>136</v>
+        <v>208</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>137</v>
+        <v>209</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="F18" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A19" s="15">
         <v>17</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="F19" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A20" s="15">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>142</v>
+        <v>201</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>143</v>
+        <v>202</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="F20" t="s">
-        <v>188</v>
+        <v>168</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A21" s="15">
         <v>19</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="F21" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A22" s="15">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>218</v>
+        <v>188</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="F22" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A23" s="15">
         <v>21</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="F23" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A24" s="15">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="F24" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A25" s="15">
         <v>23</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>220</v>
+        <v>190</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="F25" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A26" s="15">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="F26" s="18" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
       <c r="G26" s="19"/>
     </row>
     <row r="27" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A27" s="15">
         <v>25</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="F27" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A28" s="15">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>159</v>
+        <v>204</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>160</v>
+        <v>205</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="F28" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A29" s="15">
         <v>27</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="F29" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A30" s="15">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>184</v>
+        <v>214</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>185</v>
+        <v>215</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="F30" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A31" s="15">
         <v>29</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="F31" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A32" s="15">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="F32" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A33" s="15">
         <v>31</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>197</v>
+        <v>176</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="F33" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A34" s="15">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="F34" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D4" r:id="rId1"/>
-[...26 lines deleted...]
-    <hyperlink ref="D8" r:id="rId28"/>
+    <hyperlink ref="D4" r:id="rId1" xr:uid="{A36A8B8A-8B87-43B5-8FF2-65D7134F8E40}"/>
+    <hyperlink ref="D32" r:id="rId2" xr:uid="{A72CD970-7A35-43CD-937C-4689313F5A5F}"/>
+    <hyperlink ref="D13" r:id="rId3" xr:uid="{BA4327E4-DDF5-4303-88E2-D88C03DB76E9}"/>
+    <hyperlink ref="D17" r:id="rId4" display="wilber.botia@ica.gov.co" xr:uid="{1B91D3A4-F2A9-4A38-A9FE-CF8D02F1E0F6}"/>
+    <hyperlink ref="E26" r:id="rId5" display="alexander.martinez@ica.gov.co" xr:uid="{7E36D678-2CA0-412A-97E2-8411025BF020}"/>
+    <hyperlink ref="E4" r:id="rId6" display="martha.silva@ica.gov.co" xr:uid="{E70301EF-F188-4A72-B187-5E1A0DF1C637}"/>
+    <hyperlink ref="E6" r:id="rId7" display="carlos.jaimes@ica.gov.co" xr:uid="{B526FF1D-B5E0-465F-9E4F-88F239925D5D}"/>
+    <hyperlink ref="E7" r:id="rId8" display="edgardo.barraza@ica.gov.co" xr:uid="{74160597-6BA5-4E08-A655-ACD69B495B28}"/>
+    <hyperlink ref="E18" r:id="rId9" display="herminda.acebedo@ica.gov.co" xr:uid="{7AD489ED-9D07-408C-8F4E-4A1F3BC81623}"/>
+    <hyperlink ref="E22" r:id="rId10" display="wilmar.galindo@ica.gov.co" xr:uid="{8F68420A-BE4B-4FC8-99F1-8558B425EFD7}"/>
+    <hyperlink ref="E23" r:id="rId11" display="luis.rodriguez@ica.gov.co" xr:uid="{A949BAAA-A6A1-4065-873D-797623805AB9}"/>
+    <hyperlink ref="E32" r:id="rId12" display="miguel.perez@ica.gov.co" xr:uid="{10723419-28E8-4CDB-88DD-4763A3E7EABA}"/>
+    <hyperlink ref="E29" r:id="rId13" display="irma.ramirez@ica.gov.co" xr:uid="{0654CB4D-1CEC-4A8A-8EA7-CD5E3DD7F7A7}"/>
+    <hyperlink ref="E13" r:id="rId14" display="andres.tellez@ica.gov.co" xr:uid="{79E87C68-549A-411C-B137-285B294F6109}"/>
+    <hyperlink ref="E8" r:id="rId15" display="edyer.gonzalez@ica.gov.co" xr:uid="{4C78C37C-A27E-4C93-87E4-D01FC36FC39E}"/>
+    <hyperlink ref="E15" r:id="rId16" display="julieta.sepulveda@ica.gov.co" xr:uid="{81792BA4-58C9-400F-A7B2-9C710909F488}"/>
+    <hyperlink ref="E5" r:id="rId17" display="kimberly.mendoza@ica.gov.co" xr:uid="{F7ADC7D1-61CF-46BE-AF6D-1BBEA3D46776}"/>
+    <hyperlink ref="E24" r:id="rId18" display="roger.nunez@ica.gov.co" xr:uid="{7AC41E98-586F-4C06-8596-A5FFF89125AC}"/>
+    <hyperlink ref="E17" r:id="rId19" display="wilber.botia@ica.gov.co" xr:uid="{7F3F1A21-4141-46EC-B59B-B02A2051D403}"/>
+    <hyperlink ref="E11" r:id="rId20" display="william.forero@ica.gov.co" xr:uid="{CA9C27C4-62E2-4316-8371-A37FE8D34D5A}"/>
+    <hyperlink ref="E25" r:id="rId21" display="ricardo.moreno@ica.gov.co" xr:uid="{07BCA759-7F26-4BED-9F2F-1FF30213DE4E}"/>
+    <hyperlink ref="E28" r:id="rId22" display="shelley.chow@ica.gov.co" xr:uid="{A7DC2DCF-15A1-467E-B2A2-604BAED571F6}"/>
+    <hyperlink ref="E31" r:id="rId23" display="juan.silvar@ica.gov.co" xr:uid="{C3B18E22-679C-405C-BC99-04AF4318D135}"/>
+    <hyperlink ref="E3" r:id="rId24" display="victor.riscanevo@ica.gov.co" xr:uid="{A752EC18-402C-4877-9783-3077A2C95346}"/>
+    <hyperlink ref="E16" r:id="rId25" display="dairon.correa@ica.gov.co" xr:uid="{E2200015-4E19-43BA-BAC6-210B6BE9E281}"/>
+    <hyperlink ref="D8" r:id="rId26" xr:uid="{9F7B3232-DCF5-4BDB-A726-A3C5283007E5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId29"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId27"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="144b39e3-014a-4fd9-9309-fe5c1e82fe6b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100CBF1FB6F56CF934089AA26340D8C7FD8" ma:contentTypeVersion="16" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="820374001eb173faab20ff75ab00b460">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="144b39e3-014a-4fd9-9309-fe5c1e82fe6b" xmlns:ns4="8fed65db-d790-4df8-bf10-c2f942ce04ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aa98025d9c3cb6e6e30ada676757f3fd" ns3:_="" ns4:_="">
     <xsd:import namespace="144b39e3-014a-4fd9-9309-fe5c1e82fe6b"/>
     <xsd:import namespace="8fed65db-d790-4df8-bf10-c2f942ce04ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
@@ -3070,98 +3078,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFAC2345-C58E-4ED9-AB29-494C2DCCBE0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="144b39e3-014a-4fd9-9309-fe5c1e82fe6b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="8fed65db-d790-4df8-bf10-c2f942ce04ae"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5DEC5C6-2210-4D30-B0CA-E595B3789B1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB924A44-416D-4239-81C5-8535F35BA6F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="144b39e3-014a-4fd9-9309-fe5c1e82fe6b"/>
     <ds:schemaRef ds:uri="8fed65db-d790-4df8-bf10-c2f942ce04ae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>EPIDEMIOLOGIA</vt:lpstr>
       <vt:lpstr>LIDERES BRUCELOSIS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>