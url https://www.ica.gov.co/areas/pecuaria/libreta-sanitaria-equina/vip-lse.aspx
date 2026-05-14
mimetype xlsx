--- v1 (2026-02-19)
+++ v2 (2026-05-14)
@@ -1,1745 +1,1538 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://icaoti-my.sharepoint.com/personal/diana_dallos_ica_gov_co1/Documents/1. DTSA_ENF NEUROLOGICAS ROS_EEV/3. PROGRAMAS NEUROLOGICOS/2. EQUINOS 🐴/2. LIBRETA SANITARIA EQUINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2172" documentId="11_5B7D4EB984214A50444E4DCA1232E67EF0D22EBB" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5EF977AD-B614-4E67-B038-05F96B12D689}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A9E17E2B-1598-4BE9-8B49-4BF6A8D5F8E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{40D51F33-E840-482B-B38A-60C0ADF0F331}"/>
   </bookViews>
   <sheets>
-    <sheet name="MZ_MZ HABILITADOS LSE" sheetId="11" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="GRUPO 3" sheetId="7" state="hidden" r:id="rId6"/>
+    <sheet name="MZ_MZ HABILITADOS LSE" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...13 lines deleted...]
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1632" uniqueCount="778">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1003" uniqueCount="536">
+  <si>
+    <t xml:space="preserve">SUBGERENCIA DE PROTECCIÓN ANIMAL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIRECCIÓN TÉCNICA DE SANIDAD ANIMAL </t>
+  </si>
+  <si>
+    <t>LISTA DE MEDICOS VETERINARIOS / MEDICOS VETERINARIOS ZOOTECNISTAS INSCRITOS PARA EL TRAMITE DE LA LIBRETA SANITARIA EQUINA</t>
+  </si>
   <si>
     <t>AÑO</t>
   </si>
   <si>
+    <t>PRESENTADO</t>
+  </si>
+  <si>
     <t>No.</t>
   </si>
   <si>
     <t>NOMBRE COMPLETO</t>
   </si>
   <si>
-    <t>DOCUMENTO</t>
-[...7 lines deleted...]
-  <si>
     <t>EMAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">DIRECCION </t>
-[...1 lines deleted...]
-  <si>
     <t>CIUDAD</t>
   </si>
   <si>
     <t>DEPARTAMENTO</t>
   </si>
   <si>
-    <t>PROF</t>
-[...4 lines deleted...]
-  <si>
     <t>INICIO VIGENCIA</t>
   </si>
   <si>
     <t xml:space="preserve">VIGENCIA HASTA </t>
   </si>
   <si>
     <t xml:space="preserve">FEDEQUINAS </t>
   </si>
   <si>
-    <t>Jhon Sebastian Tarquino Ruiz</t>
-[...5 lines deleted...]
-    <t>Calle 11 # 1-00</t>
+    <t>Carlos Andrés Vásquez Laínez</t>
+  </si>
+  <si>
+    <t>carlosandresvasquez9827@gmail.com</t>
+  </si>
+  <si>
+    <t>Envigado</t>
+  </si>
+  <si>
+    <t>Antioquia</t>
+  </si>
+  <si>
+    <t>Mario Andrés Villa Ruiz</t>
+  </si>
+  <si>
+    <t>docvilla@yahoo.com</t>
+  </si>
+  <si>
+    <t>Bogotá, D.C.</t>
+  </si>
+  <si>
+    <t>Cundinamarca</t>
+  </si>
+  <si>
+    <t>Pedro Felipe Mesa Guerra</t>
+  </si>
+  <si>
+    <t>pedromesaguerra@gmail.com</t>
+  </si>
+  <si>
+    <t>Juan David Escobar Zuluaga</t>
+  </si>
+  <si>
+    <t>juandvete@gmail.com; buzonmarianaruiz@gmail.com</t>
+  </si>
+  <si>
+    <t>Pereira</t>
+  </si>
+  <si>
+    <t>Risaralda</t>
+  </si>
+  <si>
+    <t>Vanessa Cifuentes Arredondo</t>
+  </si>
+  <si>
+    <t>vanessa.cifuentes@udea.edu.co</t>
+  </si>
+  <si>
+    <t>Itagui</t>
+  </si>
+  <si>
+    <t>José David Pallares Sierra</t>
+  </si>
+  <si>
+    <t>josepallaresierra@gmail.com</t>
+  </si>
+  <si>
+    <t>Barranquilla</t>
+  </si>
+  <si>
+    <t>Atlántico</t>
+  </si>
+  <si>
+    <t>Cristian Adolfo Bedoya Ospina</t>
+  </si>
+  <si>
+    <t>cbedoya@udca.edu.co</t>
+  </si>
+  <si>
+    <t>Andrés Juan Carreño Orozco</t>
+  </si>
+  <si>
+    <t>andresjuancarreno@gamil.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabio </t>
+  </si>
+  <si>
+    <t>Jorge Luis López Castro</t>
+  </si>
+  <si>
+    <t>jorgelopezmvz@hotmail.com</t>
+  </si>
+  <si>
+    <t>Apartadó</t>
+  </si>
+  <si>
+    <t>María Juliana Bustamante Pérez</t>
+  </si>
+  <si>
+    <t>majuliana97@hotmail.com</t>
+  </si>
+  <si>
+    <t>Luis Felipe Sepulveda Monroy</t>
+  </si>
+  <si>
+    <t>luisfe611@gmail.com</t>
+  </si>
+  <si>
+    <t>Chía</t>
+  </si>
+  <si>
+    <t>Ana Catalina Duarte Sánchez</t>
+  </si>
+  <si>
+    <t>catydusa@yahoo.com</t>
+  </si>
+  <si>
+    <t>Tabio</t>
+  </si>
+  <si>
+    <t>Víctor Adrian López Olarte</t>
+  </si>
+  <si>
+    <t>adrianlopezmv@gmail.com</t>
+  </si>
+  <si>
+    <t>Sara Helena Romero Carvajal</t>
+  </si>
+  <si>
+    <t>sheleroca@gmail.com</t>
+  </si>
+  <si>
+    <t>Kenny Johanna Gutiérrez Carranza</t>
+  </si>
+  <si>
+    <t>rksolucionesvet@gmail.com; kennyjgc@gmail.com</t>
+  </si>
+  <si>
+    <t>María Patricia Hoffmann Orozco</t>
+  </si>
+  <si>
+    <t>pegaso821@gmail.com</t>
+  </si>
+  <si>
+    <t>La Estrella</t>
+  </si>
+  <si>
+    <t>Cristian Camilo Escamilla Triana</t>
+  </si>
+  <si>
+    <t>camiloescamilla@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">San Antonio Pereira - Rionegro </t>
+  </si>
+  <si>
+    <t>Daniel Alberto Camacho Calderón</t>
+  </si>
+  <si>
+    <t>danielcam@hotmail.com</t>
+  </si>
+  <si>
+    <t>Cajicá</t>
+  </si>
+  <si>
+    <t>Diana Isabel Arias Ortiz</t>
+  </si>
+  <si>
+    <t>dianisarias_17@hotmail.com</t>
+  </si>
+  <si>
+    <t>El Retiro</t>
+  </si>
+  <si>
+    <t>Jesus David Badel Medina</t>
+  </si>
+  <si>
+    <t>badeljesus@gmail.com</t>
+  </si>
+  <si>
+    <t>Sincelejo</t>
+  </si>
+  <si>
+    <t>Sucre</t>
+  </si>
+  <si>
+    <t>Laura Catalina García Arango</t>
+  </si>
+  <si>
+    <t>catagarciamvz@gmail.com</t>
+  </si>
+  <si>
+    <t>Manizales</t>
+  </si>
+  <si>
+    <t>Caldas</t>
+  </si>
+  <si>
+    <t>Juan Sebastián Toro Franco</t>
+  </si>
+  <si>
+    <t>jstfranco@gmail.com</t>
+  </si>
+  <si>
+    <t>María Camila Mejía Cardona</t>
+  </si>
+  <si>
+    <t>mejia.camila1990@gmail.com</t>
+  </si>
+  <si>
+    <t>Lina María Cardona Giraldo</t>
+  </si>
+  <si>
+    <t>limacar1@yahoo.com</t>
+  </si>
+  <si>
+    <t>Luz Andrea Hernandez Traslaviña</t>
+  </si>
+  <si>
+    <t>mvandreatraslavina@gmail.com</t>
+  </si>
+  <si>
+    <t>Villa del Rosario</t>
+  </si>
+  <si>
+    <t>Norte de Santander</t>
+  </si>
+  <si>
+    <t>Carlos Arturo Casadiegos Claro</t>
+  </si>
+  <si>
+    <t>juditas2@hotmail.com</t>
+  </si>
+  <si>
+    <t>Cúcuta</t>
+  </si>
+  <si>
+    <t>Liliana Polanco Martínez</t>
+  </si>
+  <si>
+    <t>lipoma77@hotmail.com</t>
+  </si>
+  <si>
+    <t>Ibagué</t>
+  </si>
+  <si>
+    <t>Tolima</t>
+  </si>
+  <si>
+    <t>Juan Camilo Vélez Correa</t>
+  </si>
+  <si>
+    <t>juancamilovelezc@hotmail.com</t>
+  </si>
+  <si>
+    <t>Medellín</t>
+  </si>
+  <si>
+    <t>Andrea Valentina Aguilera Acosta</t>
+  </si>
+  <si>
+    <t>aguiandrea9904@gmail.com</t>
+  </si>
+  <si>
+    <t>Catalina Ballesteros Puerta</t>
+  </si>
+  <si>
+    <t>saludequinamde@gmail.com</t>
+  </si>
+  <si>
+    <t>Karol Melissa Morales Tuay</t>
+  </si>
+  <si>
+    <t>karolmoralest07@gmail.com</t>
+  </si>
+  <si>
+    <t>La Ceja</t>
+  </si>
+  <si>
+    <t>Luisa Natalia Peña Torres</t>
+  </si>
+  <si>
+    <t>luisanataliaptorres@gmail.com</t>
+  </si>
+  <si>
+    <t>Cali</t>
+  </si>
+  <si>
+    <t>Valle del Cauca</t>
+  </si>
+  <si>
+    <t>Juan Germán Mejía Dávila</t>
+  </si>
+  <si>
+    <t>mdjuan66@gmail.com</t>
+  </si>
+  <si>
+    <t>William Yesid Silva Garzón</t>
+  </si>
+  <si>
+    <t>willsilva_1811@hotmail.com</t>
+  </si>
+  <si>
+    <t>Juan Carlos García Riveros</t>
+  </si>
+  <si>
+    <t>jcgarciavet@hotmail.com</t>
+  </si>
+  <si>
+    <t>Laura Alejandra Ordoñez Tinoco</t>
+  </si>
+  <si>
+    <t>lordonez314@gmail.com</t>
+  </si>
+  <si>
+    <t>Guaduas</t>
+  </si>
+  <si>
+    <t>Elkin Crisanto Flórez Villamizar</t>
+  </si>
+  <si>
+    <t>elkincflorez@hotmail.com</t>
+  </si>
+  <si>
+    <t>Bucaramanga</t>
+  </si>
+  <si>
+    <t>Santander</t>
+  </si>
+  <si>
+    <t>Diana Carolina Hernández Figueredo</t>
+  </si>
+  <si>
+    <t>dianaherfi@gmail.com</t>
+  </si>
+  <si>
+    <t>La Calera</t>
+  </si>
+  <si>
+    <t>Laura Fernanda Carvajal Mesa</t>
+  </si>
+  <si>
+    <t>lcarvajal1014@gmail.com</t>
+  </si>
+  <si>
+    <t>Tenjo</t>
+  </si>
+  <si>
+    <t>Henry Arturo Beltran Fonseca</t>
+  </si>
+  <si>
+    <t>henrybeltran29@yahoo.com</t>
+  </si>
+  <si>
+    <t>Laura Posada Carvajal</t>
+  </si>
+  <si>
+    <t>lauraposada.vet@gmail.com</t>
+  </si>
+  <si>
+    <t>Mónica María Sánchez Moreno</t>
+  </si>
+  <si>
+    <t>monykv7@hotmail.com</t>
+  </si>
+  <si>
+    <t>Juan Esteban Ardila Torres</t>
+  </si>
+  <si>
+    <t>juanestebanardila.medvet@gmail.com</t>
+  </si>
+  <si>
+    <t>Andrés Ricardo Forero Ramírez</t>
+  </si>
+  <si>
+    <t>andres.forero87@gmail.com</t>
+  </si>
+  <si>
+    <t>FEDECOLEO</t>
+  </si>
+  <si>
+    <t>Camilo Andrés Valor Ortiz</t>
+  </si>
+  <si>
+    <t>andres.valor10@gmail.com</t>
+  </si>
+  <si>
+    <t>Paz de ariporo</t>
+  </si>
+  <si>
+    <t>Casanare</t>
+  </si>
+  <si>
+    <t>Juanita del Pilar Rico Almanza</t>
+  </si>
+  <si>
+    <t>juanitaricodmv@gmail.com</t>
+  </si>
+  <si>
+    <t>Adriaisi Beatriz Carrero Dieppa</t>
+  </si>
+  <si>
+    <t>tachycarrero@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duitama </t>
+  </si>
+  <si>
+    <t>Boyacá</t>
+  </si>
+  <si>
+    <t>Juan Felipe Mejía Gonzalez</t>
+  </si>
+  <si>
+    <t>felimejia@hotmail.com</t>
+  </si>
+  <si>
+    <t>Isaac Darío Barrera Muñoz</t>
+  </si>
+  <si>
+    <t>ibarreram2297@gmail.com</t>
+  </si>
+  <si>
+    <t>Alberto José Cadena Arroyo</t>
+  </si>
+  <si>
+    <t>dmvalbertocadena@yahoo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mosquera </t>
+  </si>
+  <si>
+    <t>Javier Augusto Sarmiento Estupiñan</t>
+  </si>
+  <si>
+    <t>javiersar74@gmail.com</t>
+  </si>
+  <si>
+    <t>Barrancabermeja</t>
+  </si>
+  <si>
+    <t>Ernesto Carlos Martelo Vargas</t>
+  </si>
+  <si>
+    <t>emartelo12@yahoo.es</t>
+  </si>
+  <si>
+    <t>Cartagena</t>
+  </si>
+  <si>
+    <t>Bolivar</t>
+  </si>
+  <si>
+    <t>Carlos Alberto Rojas Sepulveda</t>
+  </si>
+  <si>
+    <t>vetcars@gmail.com</t>
+  </si>
+  <si>
+    <t>El Rosal</t>
+  </si>
+  <si>
+    <t>Oscar Santiago Camelo Paez</t>
+  </si>
+  <si>
+    <t>santicamelo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Choconta</t>
+  </si>
+  <si>
+    <t>Monica Marcela Mogollon Caballero</t>
+  </si>
+  <si>
+    <t>monicamogollonc@yahoo.com</t>
+  </si>
+  <si>
+    <t>Cumaral</t>
+  </si>
+  <si>
+    <t>Meta</t>
+  </si>
+  <si>
+    <t>Maria Paulina Velez Restrepo</t>
+  </si>
+  <si>
+    <t>mpvelez75@hotmail.com</t>
+  </si>
+  <si>
+    <t>Sofia Cadavid Velez</t>
+  </si>
+  <si>
+    <t>socadavid17@gmail.com</t>
+  </si>
+  <si>
+    <t>Juan Carlos Tovar Vega</t>
+  </si>
+  <si>
+    <t>juancarlostovarvega@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tauramena </t>
+  </si>
+  <si>
+    <t>Oscar Mauricio Martínez López</t>
+  </si>
+  <si>
+    <t>mauroveterinario83@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">San Jose del Guaviare </t>
+  </si>
+  <si>
+    <t>Guaviare</t>
+  </si>
+  <si>
+    <t>Martin Antonio Molina Medina</t>
+  </si>
+  <si>
+    <t>romosinuano526@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puerto carreño </t>
+  </si>
+  <si>
+    <t>Vichada</t>
+  </si>
+  <si>
+    <t>Hugo Fernando Acevedo Riaño</t>
+  </si>
+  <si>
+    <t>mvacevedor@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Villa nueva </t>
+  </si>
+  <si>
+    <t>Carlos Andres Ospina Catimay</t>
+  </si>
+  <si>
+    <t>carlos.andres.ospina@unillanos.edu.co</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La primavera </t>
+  </si>
+  <si>
+    <t>Andres Camilo Parrado Soler</t>
+  </si>
+  <si>
+    <t>andres.parrados@campusucc.edu.co</t>
+  </si>
+  <si>
+    <t>Villavicencio</t>
+  </si>
+  <si>
+    <t>Luisa Fernanda Mora Ricardo</t>
+  </si>
+  <si>
+    <t>Fernandamoraricardo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Wilder Rodrigo Lizarazo Galvis</t>
+  </si>
+  <si>
+    <t>wildervet1@gmail.com</t>
+  </si>
+  <si>
+    <t>Acacias</t>
+  </si>
+  <si>
+    <t>Daniel Esteban Ramirez Ávila</t>
+  </si>
+  <si>
+    <t>daniel.ramirez4@unipamplona.edu.co</t>
+  </si>
+  <si>
+    <t>Carlos Eduardo Garcia Bello</t>
+  </si>
+  <si>
+    <t>Carlos_garciabello@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yopal </t>
+  </si>
+  <si>
+    <t>Yeisson Omar López Neite</t>
+  </si>
+  <si>
+    <t>lopezneite.mvz@hotmail.com</t>
+  </si>
+  <si>
+    <t>Tame</t>
+  </si>
+  <si>
+    <t>Arauca</t>
+  </si>
+  <si>
+    <t>Gloria Cecilia Obando Cordoba</t>
+  </si>
+  <si>
+    <t>lacliv@hotmail.com</t>
+  </si>
+  <si>
+    <t>Pitalito</t>
+  </si>
+  <si>
+    <t>Huila</t>
+  </si>
+  <si>
+    <t>Cesar Augusto Osorio Navarro</t>
+  </si>
+  <si>
+    <t>osoveterinario@hotmail.com -  osovet754@gmail.com</t>
+  </si>
+  <si>
+    <t>Ibague</t>
+  </si>
+  <si>
+    <t>Richard Alejandro Michel Zamora Castañeda</t>
+  </si>
+  <si>
+    <t>Rescateinca@yahoo.es</t>
+  </si>
+  <si>
+    <t>Ivens Leonardo Zapata Saenz</t>
+  </si>
+  <si>
+    <t>mvzleonardozapata@gmail.com</t>
+  </si>
+  <si>
+    <t>Floridablanca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juan Pablo Isaza Gomez </t>
+  </si>
+  <si>
+    <t>Villalaura24@hotmail.com</t>
+  </si>
+  <si>
+    <t>Maria Camila Giraldo Bermudez</t>
+  </si>
+  <si>
+    <t>mariacamila.vet4@gmail.com</t>
+  </si>
+  <si>
+    <t>Luz Yamile Ruiz Gonzalez</t>
+  </si>
+  <si>
+    <t>yamilerui@gmail.com</t>
+  </si>
+  <si>
+    <t>Rio Negro</t>
+  </si>
+  <si>
+    <t>Claudia Milena Clavijo Martinez</t>
+  </si>
+  <si>
+    <t>claudia.Clavijo.mvz@gmil.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luisa Paola Cuevas Torres </t>
+  </si>
+  <si>
+    <t>asistenciamvz@gmail.com</t>
+  </si>
+  <si>
+    <t>Trinidad</t>
+  </si>
+  <si>
+    <t>Pedro Simeon Vega Rodriguez</t>
+  </si>
+  <si>
+    <t>pedrovegavete99hotmail.com</t>
+  </si>
+  <si>
+    <t>Amalia Margarita Perez Inocencio</t>
+  </si>
+  <si>
+    <t>amalia.perez@unillanos.edu.co</t>
+  </si>
+  <si>
+    <t>Aguazul</t>
+  </si>
+  <si>
+    <t>Julio Armando Gaona Calderon</t>
+  </si>
+  <si>
+    <t>juliogaonac@hotmail.com</t>
+  </si>
+  <si>
+    <t>Medina</t>
+  </si>
+  <si>
+    <t>Jhon Fredy Laiton Medina</t>
+  </si>
+  <si>
+    <t>jhon.laiton@unillanos.edu.co</t>
+  </si>
+  <si>
+    <t>Julian Andres Morales Beltran</t>
+  </si>
+  <si>
+    <t>julian_morales_b@yahoo.com</t>
+  </si>
+  <si>
+    <t>Bernardo Alvarez Calderon</t>
+  </si>
+  <si>
+    <t>bernardoalvarezc@gmail.com</t>
+  </si>
+  <si>
+    <t>Eduardo Alberto Fernandez Perez</t>
+  </si>
+  <si>
+    <t>efernandez694@gmail.com</t>
+  </si>
+  <si>
+    <t>Helmer Fabián Zambrano Cardona</t>
+  </si>
+  <si>
+    <t>fabianzc_03@hotmail.com</t>
+  </si>
+  <si>
+    <t>Puerto Colombia</t>
+  </si>
+  <si>
+    <t>Atlantico</t>
+  </si>
+  <si>
+    <t>Carlos Andres Molina Zuluaga</t>
+  </si>
+  <si>
+    <t>molina3412@hotmail.com</t>
+  </si>
+  <si>
+    <t>Paula Alejandra Rincon Sanchez</t>
+  </si>
+  <si>
+    <t>paularincon9317@gmail.com</t>
+  </si>
+  <si>
+    <t>Juan Gabriel Álvaro Suárez</t>
+  </si>
+  <si>
+    <t>graboaz@hotmail.com</t>
+  </si>
+  <si>
+    <t>Cajica</t>
+  </si>
+  <si>
+    <t>Santiago Titiribí González</t>
+  </si>
+  <si>
+    <t>sastigo84@gmail.com</t>
+  </si>
+  <si>
+    <t>Medellin</t>
+  </si>
+  <si>
+    <t>Juan Pablo Martinez Palacio</t>
+  </si>
+  <si>
+    <t>juanpmp3@hotmail.com</t>
+  </si>
+  <si>
+    <t>Monteria</t>
+  </si>
+  <si>
+    <t>Cordoba</t>
+  </si>
+  <si>
+    <t>Luis Ardila Tavera</t>
+  </si>
+  <si>
+    <t>ardila82mv@hotmail.com</t>
+  </si>
+  <si>
+    <t>Curiti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robinsson Alexander Ramos Medina </t>
+  </si>
+  <si>
+    <t>Robinssonramos@gmail.com</t>
+  </si>
+  <si>
+    <t>Diego Andres Cardenas Parra</t>
+  </si>
+  <si>
+    <t>veterinario1_atenea@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chia </t>
+  </si>
+  <si>
+    <t>Luis Alberto Saldarriaga Gomez</t>
+  </si>
+  <si>
+    <t>luis.saldagom@gmail.com</t>
+  </si>
+  <si>
+    <t>Mariluz Hernandez Palacio</t>
+  </si>
+  <si>
+    <t>medequinos@hotmail.com</t>
+  </si>
+  <si>
+    <t>Carmen Voboral</t>
+  </si>
+  <si>
+    <t>Jose Adolfo Montilla Orozco</t>
+  </si>
+  <si>
+    <t>Joc_m11@hotmail.com</t>
+  </si>
+  <si>
+    <t>Fernando Mejía Velasquez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">fernandomejiavet@outlook.es </t>
+  </si>
+  <si>
+    <t>Titiribi</t>
+  </si>
+  <si>
+    <t>Jose Fernando Nieto Alvarado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanfernando62@hotmail.com </t>
+  </si>
+  <si>
+    <t>Zipaquira</t>
+  </si>
+  <si>
+    <t>Carlos Andrés Rodriguez Mancera</t>
+  </si>
+  <si>
+    <t>carlosanrodri2001@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sopa </t>
+  </si>
+  <si>
+    <t>Natalia Mejia Romero</t>
+  </si>
+  <si>
+    <t>namero0213@gmail.com</t>
+  </si>
+  <si>
+    <t>Wilmer Esneyder Pardo Herreño</t>
+  </si>
+  <si>
+    <t>esneyderpardo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Velez</t>
+  </si>
+  <si>
+    <t>Lucio Fernando Guio Mojica</t>
+  </si>
+  <si>
+    <t>lucioferguio@hotmail.com</t>
+  </si>
+  <si>
+    <t>Duitama</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyacá </t>
+  </si>
+  <si>
+    <t>Gabriela Trillos Agudelo</t>
+  </si>
+  <si>
+    <t>gabrielatrillos@gmail.com</t>
+  </si>
+  <si>
+    <t>Yopal</t>
+  </si>
+  <si>
+    <t>Yeison Alejandro Perez Mesa</t>
+  </si>
+  <si>
+    <t>yeisonpm77@gmail.com</t>
+  </si>
+  <si>
+    <t>Santa Rosa de Osos</t>
+  </si>
+  <si>
+    <t>Carlos Andres Diaz Giraldo</t>
+  </si>
+  <si>
+    <t>diazgiraldocarlos.andres@gmail.com</t>
+  </si>
+  <si>
+    <t>Cesar Camilo Calderón Fuentes</t>
+  </si>
+  <si>
+    <t>sincrocasanare@gmail.com</t>
+  </si>
+  <si>
+    <t>Oscar Alberto Casas Camacho</t>
+  </si>
+  <si>
+    <t>oscar.csas@hotmail.com</t>
+  </si>
+  <si>
+    <t>Laura María Ramírez Posada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lalyr85@hotmail.com </t>
+  </si>
+  <si>
+    <t>Rionegro</t>
+  </si>
+  <si>
+    <t>Alfredo Sadot Linero Murcia</t>
+  </si>
+  <si>
+    <t>alinero10@hotmail.com</t>
+  </si>
+  <si>
+    <t>Santa Marta</t>
+  </si>
+  <si>
+    <t>Magdalena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Faber Cano Ríos </t>
+  </si>
+  <si>
+    <t xml:space="preserve">fabercanorios@hotmail.com  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verónica Rocha Botia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">verorocha.2603@hotmail.com </t>
+  </si>
+  <si>
+    <t>Paipa</t>
+  </si>
+  <si>
+    <t>Maria Camila Giraldo Posada</t>
+  </si>
+  <si>
+    <t>camilagipo@gmail.com</t>
+  </si>
+  <si>
+    <t>Santiago Tobar Jara</t>
+  </si>
+  <si>
+    <t>s.tabor.j@hotmail.com</t>
+  </si>
+  <si>
+    <t>Nicolle Alejandra Moreno Diaz</t>
+  </si>
+  <si>
+    <t>nicolmoreno0503@gmail.com</t>
+  </si>
+  <si>
+    <t>Vega</t>
+  </si>
+  <si>
+    <t>Francisco Manuel Del Busto Susatama</t>
+  </si>
+  <si>
+    <t>franciscomdbs9@hotmail.com</t>
+  </si>
+  <si>
+    <t>Bojaca</t>
+  </si>
+  <si>
+    <t>Jefferson Julian Ariza Diaz</t>
+  </si>
+  <si>
+    <t>mesmo143@gmail.com</t>
+  </si>
+  <si>
+    <t>Hernan Dario Montes Pavas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hernandmp41@gmail.com, </t>
+  </si>
+  <si>
+    <t>La Ceja del Tombo</t>
+  </si>
+  <si>
+    <t>Susana Diez Castro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">susanadiezc@icloud.com </t>
+  </si>
+  <si>
+    <t>Zuleima Mercedes Gonzalez Martinez</t>
+  </si>
+  <si>
+    <t>Zgonzalez763@gmail.com</t>
+  </si>
+  <si>
+    <t>Floresta</t>
+  </si>
+  <si>
+    <t>Gloria Pauila Romero Rueda</t>
+  </si>
+  <si>
+    <t>fincacalifornia@gmail.com</t>
+  </si>
+  <si>
+    <t>Bogota</t>
+  </si>
+  <si>
+    <t>Roberto Carlos Zuluaga Yepes</t>
+  </si>
+  <si>
+    <t>rczuluaga@hotmail.com</t>
+  </si>
+  <si>
+    <t>William Niño Navas</t>
+  </si>
+  <si>
+    <t>minonavaswilliam@gmail.com</t>
+  </si>
+  <si>
+    <t>Santa  Marta</t>
+  </si>
+  <si>
+    <t>Edgar Giovanni Mejia Duarte</t>
+  </si>
+  <si>
+    <t>mvzgiovannimejia@gmail.com</t>
+  </si>
+  <si>
+    <t>Sebastian Peñuela Lopez</t>
+  </si>
+  <si>
+    <t>spenuelal@gmail.com</t>
+  </si>
+  <si>
+    <t>Augusto Gomez Pinzon</t>
+  </si>
+  <si>
+    <t>agustogomezpinzon@gmail.com</t>
+  </si>
+  <si>
+    <t>Sogamoso</t>
+  </si>
+  <si>
+    <t>Maria Cristina Ochoa Escobar</t>
+  </si>
+  <si>
+    <t>medicosequinos@gmail.com</t>
+  </si>
+  <si>
+    <t>Sabaneta</t>
+  </si>
+  <si>
+    <t>Hugo Andres Pirazan Becerra</t>
+  </si>
+  <si>
+    <t>tordillo96@hotmail.com</t>
+  </si>
+  <si>
+    <t>Tunja</t>
+  </si>
+  <si>
+    <t>Werner Vargas Biermann</t>
+  </si>
+  <si>
+    <t>wernermvet@gmail.com</t>
+  </si>
+  <si>
+    <t>Chiquinquira</t>
+  </si>
+  <si>
+    <t>Manuela Montoya Espinosa</t>
+  </si>
+  <si>
+    <t>manuelamontayamvz@gmail.com</t>
+  </si>
+  <si>
+    <t>Juan Nicolas Tobon Alvarez</t>
+  </si>
+  <si>
+    <t>juanicolastobon@hotmail.com</t>
+  </si>
+  <si>
+    <t>Juan Felipe Ossa Bernal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">felipe.ossa17@gmail.com </t>
+  </si>
+  <si>
+    <t>Carlos Felipe Arias Vasquez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">felipe.3.a@hotmail.com </t>
+  </si>
+  <si>
+    <t>Camilo Fernando Camargo Bohada</t>
+  </si>
+  <si>
+    <t>mv.camilocamargo@gmail.com</t>
+  </si>
+  <si>
+    <t>Daniel Ricardo Nieto Sarmiento</t>
+  </si>
+  <si>
+    <t>danielrinieto1@gmail.com</t>
+  </si>
+  <si>
+    <t>osovet754@gmail.com</t>
+  </si>
+  <si>
+    <t>Daniel Francisco Borraez Quintana</t>
+  </si>
+  <si>
+    <t>dborraez@udca.edu.co</t>
+  </si>
+  <si>
+    <t>Mario Fernando Ricardo Trujillo</t>
+  </si>
+  <si>
+    <t>ricardomario029@gmail.com</t>
+  </si>
+  <si>
+    <t>Florencia</t>
+  </si>
+  <si>
+    <t>Caqueta</t>
+  </si>
+  <si>
+    <t>Enrique Vargas Maldonado</t>
+  </si>
+  <si>
+    <t>reproductionanimallarge@gmail.com</t>
+  </si>
+  <si>
+    <t>Santiago Ortiz Bermudez</t>
+  </si>
+  <si>
+    <t>santiagoortiz_13@hotmail.com</t>
+  </si>
+  <si>
+    <t>Ciudad Bolivar</t>
+  </si>
+  <si>
+    <t>Cristian Camilo Vargas Gomez</t>
+  </si>
+  <si>
+    <t>mvcamilovargasgomez@gmail.com</t>
+  </si>
+  <si>
+    <t>Juan Jose Toro Betancur</t>
+  </si>
+  <si>
+    <t>juanjotoro2008@hotmail.com</t>
+  </si>
+  <si>
+    <t>Carlos Eduardo Rubiano Rivadeneira</t>
+  </si>
+  <si>
+    <t>errivadeneira@hotmail.com</t>
+  </si>
+  <si>
+    <t>Edwin Ferney Beltran Diaz</t>
+  </si>
+  <si>
+    <t>edwinbeltran7@hotmail.com</t>
+  </si>
+  <si>
+    <t>Oiba</t>
+  </si>
+  <si>
+    <t>Pablo Arturo Agudelo Agudelo</t>
+  </si>
+  <si>
+    <t>Pabloagudelomv@gmail.com</t>
+  </si>
+  <si>
+    <t>Valentina Palomino Cerquera</t>
+  </si>
+  <si>
+    <t>valentinapalominocerquera.vp@gmail.com</t>
+  </si>
+  <si>
+    <t>Alberto Alejandro Niño Buitrago</t>
+  </si>
+  <si>
+    <t>Alberto.provetzoo@gmail.com</t>
+  </si>
+  <si>
+    <t>Camilo Andres Hernandez Guzman</t>
+  </si>
+  <si>
+    <t>cahg2006@gmail.com</t>
+  </si>
+  <si>
+    <t>Sarita Henao Marin</t>
+  </si>
+  <si>
+    <t>saritah m.sh@gmail.com</t>
+  </si>
+  <si>
+    <t>Ayhison Yused Henao Vargas</t>
+  </si>
+  <si>
+    <t>ayhison@gmail.com</t>
+  </si>
+  <si>
+    <t>Ana Maria Gutierrez Salazar</t>
+  </si>
+  <si>
+    <t>anamariag1901@gmail.com</t>
+  </si>
+  <si>
+    <t>Simon Campuzano Duque</t>
+  </si>
+  <si>
+    <t>simoncampuzano@gmail.com</t>
+  </si>
+  <si>
+    <t>Elkin Rolando Ortegon Parra</t>
+  </si>
+  <si>
+    <t>elkinortegon10@icloud.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yeisson Yesid Robles Yaruro </t>
+  </si>
+  <si>
+    <t xml:space="preserve">yeissonyesidroblesy15@gmail.com </t>
+  </si>
+  <si>
+    <t>Aguachica</t>
+  </si>
+  <si>
+    <t>Cesar</t>
+  </si>
+  <si>
+    <t>Yefer Orlando Zambrano Acosta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">yefervet@gmail.com </t>
+  </si>
+  <si>
+    <t>David Fernando Forero Acevedo</t>
+  </si>
+  <si>
+    <t>dafefo83@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pedro Alexander Grass Altuve </t>
+  </si>
+  <si>
+    <t xml:space="preserve">pedrograssmvz@mail.com </t>
+  </si>
+  <si>
+    <t>Jorge Isaac Montoya Montoya</t>
+  </si>
+  <si>
+    <t>jimontoya@jdc.edu.co</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Manuel Moron Moron </t>
+  </si>
+  <si>
+    <t xml:space="preserve">luismamoron@gmail.com </t>
+  </si>
+  <si>
+    <t>Valledupar</t>
+  </si>
+  <si>
+    <t>Daniel Eduardo Diaz Garrido</t>
+  </si>
+  <si>
+    <t>danieledo.diaz@gmail.com</t>
+  </si>
+  <si>
+    <t>Luisa Fernanda Osorno Restrepo</t>
+  </si>
+  <si>
+    <t>luisaosornox@hotmail.com</t>
+  </si>
+  <si>
+    <t>Donmatias</t>
+  </si>
+  <si>
+    <t>María Camila Restrepo Angel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">camilarestrepo.mvz@gmail.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Freddy Alberto Franco Esquivia </t>
+  </si>
+  <si>
+    <t>Franque14@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pedro David Mujica </t>
+  </si>
+  <si>
+    <t xml:space="preserve">doctorpetermv@hotmail.com </t>
+  </si>
+  <si>
+    <t>Puero Berrio</t>
+  </si>
+  <si>
+    <t>Johan David Montoya Vasquez</t>
+  </si>
+  <si>
+    <t>johan.montoya@unipaz.edu.co</t>
+  </si>
+  <si>
+    <t>Diego Alejandro Chisino Merchan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">diegochisinom@gmail.com </t>
+  </si>
+  <si>
+    <t>Jaiden Heberto Rincón Salazar</t>
+  </si>
+  <si>
+    <t>jaherisa@gmail.com</t>
+  </si>
+  <si>
+    <t>Támesis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Humberto Edgardo Arrázola Torres </t>
+  </si>
+  <si>
+    <t>humbevet@hotmail.com</t>
+  </si>
+  <si>
+    <t>Manuel Ricardo Rodríguez Maldonado</t>
+  </si>
+  <si>
+    <t>muequeta.vet@gmail.com</t>
+  </si>
+  <si>
+    <t>Valentina Duran Gonzalez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">valendurangonzalez@gmail.com </t>
+  </si>
+  <si>
+    <t>Fabio Orlando Riveros Castillo</t>
+  </si>
+  <si>
+    <t>orcass1@hotmail.com</t>
+  </si>
+  <si>
+    <t>Jenny Paola Toro Naranjo</t>
+  </si>
+  <si>
+    <t>jepa_toro@hotmail.com</t>
+  </si>
+  <si>
+    <t>Manizalez</t>
+  </si>
+  <si>
+    <t>FEDEQUINAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catalina Londoño Rendon </t>
+  </si>
+  <si>
+    <t>ktica1391@hotmail.com</t>
+  </si>
+  <si>
+    <t>Alex Simon Losada Mañosca</t>
+  </si>
+  <si>
+    <t>alexmvz100@hotmail.com</t>
+  </si>
+  <si>
+    <t>La Plata</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fredy Hernando Castro Caballero </t>
+  </si>
+  <si>
+    <t>caballerocavalier300@gmail.com</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>Juan Manuel Giraldo Rendon</t>
+  </si>
+  <si>
+    <t>mvzjuanmgiraldo@gmail.com</t>
+  </si>
+  <si>
+    <t>Arjona</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Hernan Pineda Giraldo </t>
+  </si>
+  <si>
+    <t>luping322@yahoo.es</t>
+  </si>
+  <si>
+    <t>María Antonia Escudero Tobón</t>
+  </si>
+  <si>
+    <t>mvz.mariantoniaescuderotobon@gmail.com</t>
+  </si>
+  <si>
+    <t>Planeta Rica</t>
+  </si>
+  <si>
+    <t>Dinora Daza</t>
+  </si>
+  <si>
+    <t>mvzdaza1981@gmail.com</t>
   </si>
   <si>
     <t>Cota</t>
   </si>
   <si>
-    <t>Cundinamarca</t>
-[...1576 lines deleted...]
-  <si>
     <t>Cyntia Natalia Rojas Polanco</t>
   </si>
   <si>
     <t>cyntia@lfrojasp.com</t>
   </si>
   <si>
     <t>Neiva</t>
   </si>
   <si>
     <t>Juan Pablo Leal Riveros</t>
   </si>
   <si>
     <t>juanpablolealriveros@gmail.com</t>
   </si>
   <si>
     <t>Carolina Posada Gomez</t>
   </si>
   <si>
     <t>carolinaposadag.mvz@gmail.com</t>
   </si>
   <si>
     <t>Galapa</t>
   </si>
   <si>
     <t>Eduar Gonzalo Villegas de Toro</t>
@@ -1849,1444 +1642,249 @@
   <si>
     <t>Puerto Lopez</t>
   </si>
   <si>
     <t>Natalia Julieth Lizarazo Barrera</t>
   </si>
   <si>
     <t>natylizarazobarrera@gmail.com</t>
   </si>
   <si>
     <t>Mariana Zapata Parra</t>
   </si>
   <si>
     <t>marianazapatavet@gmail.com</t>
   </si>
   <si>
     <t>Yesid Nicolas Lora Manjarres</t>
   </si>
   <si>
     <t>mvzlora29@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Barranquilla </t>
   </si>
   <si>
-    <t xml:space="preserve">SUBGERENCIA DE PROTECCIÓN ANIMAL </t>
-[...542 lines deleted...]
-    <t>Carrera 10 A # 11-06/08</t>
+    <t>Actualizada  09 Marzo 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...16 lines deleted...]
-      <sz val="10"/>
+      <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...98 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="11">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...40 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="10">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...42 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...35 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="139">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...237 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...129 lines deleted...]
-    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="5">
-[...39 lines deleted...]
-    </dxf>
+  <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>219075</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E97F1476-E7D2-C565-43D1-A68DCE6ED4AD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F62713B-1622-4765-A5FB-722AE63D07CB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="142875"/>
           <a:ext cx="1438275" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -3557,9693 +2155,5927 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santiagoortiz_13@hotmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juditas2@hotmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibarreram2297@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:efernandez694@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diazgiraldocarlos.andres@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilarestrepo.mvz@gmail.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edugol_9@hotmail.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lualcha2@hotmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wernermvet@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorgelopezmvz@hotmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josepallaresierra@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rescateinca@yahoo.es" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medequinos@hotmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simoncampuzano@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ktica1391@hotmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielcam@hotmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesmo143@gmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreasolanovet@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dianisarias_17@hotmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmvalbertocadena@yahoo.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabianzc_03@hotmail.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvcamilovargasgomez@gmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Franque14@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sincrocasanare@gmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexmvz100@hotmail.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlab26@hotmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karolmoralest07@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:majuliana97@hotmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelamontayamvz@gmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elkinortegon10@icloud.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Villalaura24@hotmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Joc_m11@hotmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hernandmp41@gmail.com," TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doctorpetermv@hotmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilomellos@hotmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catagarciamvz@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pegaso821@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juancamilovelezc@hotmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:socadavid17@gmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dborraez@udca.edu.co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanjotoro2008@hotmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javiersar74@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amalia.perez@unillanos.edu.co" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:molina3412@hotmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucioferguio@hotmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oscar.csas@hotmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yeissonyesidroblesy15@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luismamoron@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caballerocavalier300@gmail.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyntia@lfrojasp.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanfern1213@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisanataliaptorres@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcgarciavet@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanitaricodmv@gmail.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanicolastobon@hotmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camiloescamilla@hotmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juancarlostovarvega@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariacamila.vet4@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandomejiavet@outlook.es" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susanadiezc@icloud.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustogomezpinzon@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:errivadeneira@hotmail.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cahg2006@gmail.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johan.montoya@unipaz.edu.co" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valendurangonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvz_luisgabrielquintana@hotmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheleroca@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robinssonramos@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.tabor.j@hotmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lavcastrose@icloud.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elkincflorez@hotmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saludequinamde@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aguiandrea9904@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tachycarrero@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vetcars@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paularincon9317@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lalyr85@hotmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipe.ossa17@gmail.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardomario029@gmail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yefervet@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danieledo.diaz@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanpablolealriveros@gmail.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliogaonac@hotmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabrielatrillos@gmail.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzjuanmgiraldo@gmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natylizarazobarrera@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lipoma77@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:badeljesus@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:willsilva_1811@hotmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juandvete@gmail.com;&#160;buzonmarianaruiz@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzleonardozapata@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sanfernando62@hotmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rczuluaga@hotmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medicosequinos@gmail.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ayhison@gmail.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orcass1@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vete_quinos@hotmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbedoya@udca.edu.co" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lopezneite.mvz@hotmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterinario1_atenea@hotmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolmoreno0503@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Zgonzalez763@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edwinbeltran7@hotmail.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diegochisinom@gmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manologomez35@hotmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lordonez314@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rksolucionesvet@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santicamelo@hotmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:graboaz@hotmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reproductionanimallarge@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisaosornox@hotmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolinaposadag.mvz@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mejia.camila1990@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felimejia@hotmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julian_morales_b@yahoo.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yeisonpm77@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alinero10@hotmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipe.3.a@hotmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dafefo83@gmail.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luping322@yahoo.es" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marianazapatavet@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdjuan66@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedromesaguerra@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yamilerui@gmail.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tordillo96@hotmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anamariag1901@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvandreatraslavina@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catydusa@yahoo.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lacliv@hotmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.saldagom@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlosanrodri2001@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscomdbs9@hotmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fincacalifornia@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minonavaswilliam@gmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pabloagudelomv@gmail.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaherisa@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jepa_toro@hotmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolemendez08@hotmail.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davidandresvallejoo@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andresjuancarreno@gamil.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jstfranco@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrianlopezmv@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicamogollonc@yahoo.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sastigo84@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabercanorios@hotmail.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mv.camilocamargo@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedrograssmvz@mail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvz.mariantoniaescuderotobon@gmail.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzlora29@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:limacar1@yahoo.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:docvilla@yahoo.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.Clavijo.mvz@gmil.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namero0213@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzgiovannimejia@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentinapalominocerquera.vp@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humbevet@hotmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verorocha.2603@hotmail.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salome.ppineda@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisfe611@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpvelez75@hotmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanpmp3@hotmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielrinieto1@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimontoya@jdc.edu.co" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esneyderpardo@hotmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzdaza1981@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emartelo12@yahoo.es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanessa.cifuentes@udea.edu.co" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlosandresvasquez9827@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asistenciamvz@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spenuelal@gmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alberto.provetzoo@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardila82mv@hotmail.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilagipo@gmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muequeta.vet@gmail.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alisierra10@hotmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dianaherfi@gmail.com" TargetMode="External"/></Relationships>
-[...19 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlosa27@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdjuan66@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariacamila.ospibui@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucho836@hotmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandro-jllo@hotmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvarela16@uan.edu.co" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielcastanolopez@yahoo.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliethavm2@hotmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mares820@utp.edu.co" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielbernalrivera@hotmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samiguelito@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres_r_cg@hotmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabian_03@hotmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rafael8131@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanessa.cifuentes@udea.edu.co" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:badeljesus@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linacar1@yahoo.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisanataliaptorres@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcelonaranjo0903@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chalaneriasombreritosjm@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:canapamvz@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zgonzalez763@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8EBCCB9-AACC-4535-B2B2-AECCF43A6274}">
-  <dimension ref="A1:I203"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AB577EA-724A-434F-B262-21AA45404446}">
+  <dimension ref="A1:I204"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D23" sqref="D23"/>
+      <pane ySplit="5" topLeftCell="A174" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D34" sqref="D34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.7109375" style="89" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="11.42578125" style="81"/>
+    <col min="1" max="1" width="6.7109375" style="14" customWidth="1"/>
+    <col min="2" max="2" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="4.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="35.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="43.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="15" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17" style="2" customWidth="1"/>
+    <col min="11" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="134"/>
-[...7 lines deleted...]
-      <c r="I1" s="134"/>
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="A2" s="131" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="132"/>
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="131" t="s">
-[...9 lines deleted...]
-      <c r="I3" s="132"/>
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="A4" s="133" t="s">
-[...18 lines deleted...]
-      <c r="C5" s="73" t="s">
+      <c r="A4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+    </row>
+    <row r="5" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A6" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="10">
         <v>1</v>
       </c>
-      <c r="D5" s="72" t="s">
+      <c r="D6" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="12">
+        <v>45364</v>
+      </c>
+      <c r="I6" s="12">
+        <v>46094</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A7" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="10">
         <v>2</v>
       </c>
-      <c r="E5" s="72" t="s">
+      <c r="D7" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="12">
+        <v>45363</v>
+      </c>
+      <c r="I7" s="12">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A8" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="10">
+        <v>3</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" s="12">
+        <v>45364</v>
+      </c>
+      <c r="I8" s="12">
+        <v>46094</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A9" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="10">
+        <v>4</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" s="12">
+        <v>45428</v>
+      </c>
+      <c r="I9" s="12">
+        <v>46158</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A10" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>5</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I10" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A11" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="10">
         <v>6</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="D11" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I11" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A12" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="10">
+        <v>7</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I12" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A13" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="10">
         <v>8</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="D13" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I13" s="12">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A14" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="10">
         <v>9</v>
       </c>
-      <c r="H5" s="72" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="72" t="s">
+      <c r="D14" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I14" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A15" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="10">
+        <v>10</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I15" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A16" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="10">
+        <v>11</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I16" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A17" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="10">
+        <v>12</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I17" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A18" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="10">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="74">
+      <c r="D18" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="G18" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I18" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A19" s="10">
         <v>2024</v>
       </c>
-      <c r="B6" s="75" t="s">
+      <c r="B19" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="10">
         <v>14</v>
       </c>
-      <c r="C6" s="76">
-[...2 lines deleted...]
-      <c r="D6" s="75" t="s">
+      <c r="D19" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I19" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A20" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="10">
+        <v>15</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I20" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A21" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="10">
+        <v>16</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="F21" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I21" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A22" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="10">
+        <v>17</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="G22" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H22" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I22" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A23" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="10">
+        <v>18</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="G23" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I23" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A24" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="10">
+        <v>19</v>
+      </c>
+      <c r="D24" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="E6" s="77" t="s">
+      <c r="E24" s="11" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="78" t="s">
+      <c r="F24" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H24" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I24" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A25" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="10">
+        <v>20</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="G25" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="H25" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I25" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A26" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="10">
+        <v>21</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H26" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I26" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A27" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="10">
+        <v>22</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="11" t="s">
         <v>64</v>
       </c>
-      <c r="G6" s="78" t="s">
+      <c r="G27" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I27" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A28" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="10">
+        <v>23</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G28" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I28" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A29" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="10">
+        <v>24</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I29" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A30" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="10">
+        <v>25</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="G30" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="H30" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I30" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A31" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="10">
+        <v>26</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="F31" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="G31" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="H31" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I31" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A32" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="10">
         <v>27</v>
       </c>
-      <c r="H6" s="79">
-[...7 lines deleted...]
-      <c r="A7" s="74">
+      <c r="D32" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="G32" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="H32" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I32" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A33" s="10">
         <v>2024</v>
       </c>
-      <c r="B7" s="75" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="75" t="s">
+      <c r="B33" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="10">
+        <v>28</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E33" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="G33" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I33" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A34" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="10">
+        <v>29</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="F34" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I34" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A35" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="10">
+        <v>30</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="G35" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I35" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A36" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="10">
+        <v>31</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="G36" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I36" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A37" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="10">
+        <v>32</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G37" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="H37" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I37" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A38" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="10">
+        <v>33</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E38" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G38" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="H38" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I38" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A39" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="10">
+        <v>34</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="E39" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="F39" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="G39" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I39" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A40" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="10">
+        <v>35</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="F40" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" s="12">
+        <v>45456</v>
+      </c>
+      <c r="I40" s="12">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A41" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="10">
+        <v>36</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="G41" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" s="12">
+        <v>45460</v>
+      </c>
+      <c r="I41" s="12">
+        <v>46190</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A42" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="10">
+        <v>37</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="G42" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H42" s="12">
+        <v>45460</v>
+      </c>
+      <c r="I42" s="12">
+        <v>46190</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A43" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="10">
+        <v>38</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="F43" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="G43" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" s="12">
+        <v>45491</v>
+      </c>
+      <c r="I43" s="12">
+        <v>46221</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A44" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="10">
+        <v>39</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="E44" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="G44" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" s="12">
+        <v>45498</v>
+      </c>
+      <c r="I44" s="12">
+        <v>46227</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A45" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="10">
+        <v>40</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="F45" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" s="12">
+        <v>45556</v>
+      </c>
+      <c r="I45" s="12">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A46" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="10">
+        <v>41</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="E46" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" s="12">
+        <v>45525</v>
+      </c>
+      <c r="I46" s="12">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A47" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="10">
+        <v>42</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="E47" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="F47" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H47" s="12">
+        <v>45525</v>
+      </c>
+      <c r="I47" s="12">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A48" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="10">
+        <v>43</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="E48" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H48" s="12">
+        <v>45553</v>
+      </c>
+      <c r="I48" s="12">
+        <v>46284</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A49" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="10">
+        <v>44</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="E49" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="F49" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="G49" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H49" s="12">
+        <v>45554</v>
+      </c>
+      <c r="I49" s="12">
+        <v>46284</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A50" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50" s="10">
+        <v>45</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="E50" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="G50" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="H50" s="12">
+        <v>45554</v>
+      </c>
+      <c r="I50" s="12">
+        <v>46283</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A51" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="10">
+        <v>46</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="E51" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H51" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I51" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A52" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="10">
+        <v>47</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="E52" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="F52" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="G52" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="H52" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I52" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A53" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="10">
+        <v>48</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="E53" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="G53" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H53" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I53" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A54" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="10">
+        <v>49</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="E54" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="F54" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="G54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H54" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I54" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A55" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" s="10">
+        <v>50</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="E55" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="F55" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="G55" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H55" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I55" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A56" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="10">
+        <v>51</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="G56" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H56" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I56" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A57" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" s="10">
+        <v>52</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="F57" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="G57" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="H57" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I57" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A58" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="10">
+        <v>53</v>
+      </c>
+      <c r="D58" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="E58" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="F58" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="G58" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H58" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I58" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A59" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C59" s="10">
+        <v>54</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="E59" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="F59" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="G59" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H59" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I59" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A60" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" s="10">
+        <v>55</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="E60" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="G60" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="H60" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I60" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A61" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" s="10">
+        <v>56</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E61" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="F61" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="G61" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H61" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I61" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A62" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" s="10">
+        <v>57</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="E62" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="F62" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="G62" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H62" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I62" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A63" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C63" s="10">
+        <v>58</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="E63" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="F63" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="G63" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="H63" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I63" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A64" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C64" s="10">
+        <v>59</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="E64" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="F64" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="G64" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="H64" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I64" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A65" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="10">
+        <v>60</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="F65" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="G65" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="H65" s="12">
+        <v>45597</v>
+      </c>
+      <c r="I65" s="12">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A66" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C66" s="10">
+        <v>61</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="F66" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="G66" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="H66" s="12">
+        <v>45622</v>
+      </c>
+      <c r="I66" s="12">
+        <v>46352</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A67" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" s="10">
+        <v>62</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="E67" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="F67" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="G67" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="H67" s="12">
+        <v>45621</v>
+      </c>
+      <c r="I67" s="12">
+        <v>46351</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A68" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C68" s="10">
+        <v>63</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="E68" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="F68" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G68" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="H68" s="12">
+        <v>45621</v>
+      </c>
+      <c r="I68" s="12">
+        <v>46351</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A69" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C69" s="10">
+        <v>64</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F69" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G69" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="H69" s="12">
+        <v>45622</v>
+      </c>
+      <c r="I69" s="12">
+        <v>46352</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A70" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C70" s="10">
+        <v>65</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>197</v>
+      </c>
+      <c r="E70" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="F70" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="G70" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="H70" s="12">
+        <v>45636</v>
+      </c>
+      <c r="I70" s="12">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A71" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C71" s="10">
+        <v>66</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>200</v>
+      </c>
+      <c r="E71" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="F71" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G71" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="H71" s="12">
+        <v>45636</v>
+      </c>
+      <c r="I71" s="12">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A72" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C72" s="10">
+        <v>67</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="F72" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="G72" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="H72" s="12">
+        <v>45644</v>
+      </c>
+      <c r="I72" s="12">
+        <v>46374</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A73" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" s="10">
+        <v>68</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>205</v>
+      </c>
+      <c r="E73" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="F73" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="G73" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="H73" s="12">
+        <v>45685</v>
+      </c>
+      <c r="I73" s="12">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A74" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" s="10">
         <v>69</v>
       </c>
-      <c r="E7" s="77" t="s">
+      <c r="D74" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="F74" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="G74" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="H74" s="12">
+        <v>45685</v>
+      </c>
+      <c r="I74" s="12">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A75" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="10">
         <v>70</v>
       </c>
-      <c r="F7" s="78" t="s">
-[...22 lines deleted...]
-      <c r="D8" s="75" t="s">
+      <c r="D75" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="E75" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="F75" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="G75" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="H75" s="12">
+        <v>45685</v>
+      </c>
+      <c r="I75" s="12">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A76" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" s="10">
+        <v>71</v>
+      </c>
+      <c r="D76" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="E76" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="F76" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="G76" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="H76" s="12">
+        <v>45694</v>
+      </c>
+      <c r="I76" s="12">
+        <v>46424</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A77" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" s="10">
         <v>72</v>
       </c>
-      <c r="E8" s="77" t="s">
+      <c r="D77" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="E77" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="F77" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="G77" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H77" s="12">
+        <v>45744</v>
+      </c>
+      <c r="I77" s="12">
+        <v>46474</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A78" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" s="10">
         <v>73</v>
       </c>
-      <c r="F8" s="78" t="s">
-[...22 lines deleted...]
-      <c r="D9" s="75" t="s">
+      <c r="D78" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="E78" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="F78" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G78" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H78" s="12">
+        <v>45744</v>
+      </c>
+      <c r="I78" s="12">
+        <v>46474</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A79" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C79" s="10">
+        <v>74</v>
+      </c>
+      <c r="D79" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="E79" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="F79" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G79" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H79" s="12">
+        <v>45744</v>
+      </c>
+      <c r="I79" s="12">
+        <v>46474</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A80" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" s="10">
         <v>75</v>
       </c>
-      <c r="E9" s="77" t="s">
+      <c r="D80" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="G80" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H80" s="12">
+        <v>45770</v>
+      </c>
+      <c r="I80" s="12">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A81" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" s="10">
         <v>76</v>
       </c>
-      <c r="F9" s="78" t="s">
+      <c r="D81" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="E81" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="F81" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G81" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="H81" s="12">
+        <v>45770</v>
+      </c>
+      <c r="I81" s="12">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A82" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C82" s="10">
+        <v>77</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="E82" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="F82" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="G82" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="H82" s="12">
+        <v>45786</v>
+      </c>
+      <c r="I82" s="12">
+        <v>46516</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A83" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C83" s="10">
         <v>78</v>
       </c>
-      <c r="G9" s="78" t="s">
+      <c r="D83" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="E83" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="F83" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="G83" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="H83" s="12">
+        <v>45770</v>
+      </c>
+      <c r="I83" s="12">
+        <v>46500</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A84" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C84" s="10">
         <v>79</v>
       </c>
-      <c r="H9" s="79">
-[...16 lines deleted...]
-      <c r="D10" s="75" t="s">
+      <c r="D84" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="G84" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="H84" s="12">
+        <v>45798</v>
+      </c>
+      <c r="I84" s="12">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A85" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C85" s="10">
+        <v>80</v>
+      </c>
+      <c r="D85" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="E85" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="F85" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="G85" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H85" s="12">
+        <v>45798</v>
+      </c>
+      <c r="I85" s="12">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A86" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C86" s="10">
         <v>81</v>
       </c>
-      <c r="E10" s="77" t="s">
+      <c r="D86" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="E86" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="F86" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="G86" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="H86" s="12">
+        <v>45798</v>
+      </c>
+      <c r="I86" s="12">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A87" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B87" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C87" s="10">
         <v>82</v>
       </c>
-      <c r="F10" s="78" t="s">
+      <c r="D87" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="E87" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="F87" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G87" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="H87" s="12">
+        <v>45798</v>
+      </c>
+      <c r="I87" s="12">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A88" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C88" s="10">
+        <v>83</v>
+      </c>
+      <c r="D88" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="E88" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="F88" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G88" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H88" s="12">
+        <v>45798</v>
+      </c>
+      <c r="I88" s="12">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A89" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C89" s="10">
         <v>84</v>
       </c>
-      <c r="G10" s="78" t="s">
-[...19 lines deleted...]
-      <c r="D11" s="75" t="s">
+      <c r="D89" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="E89" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="F89" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="G89" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="H89" s="12">
+        <v>45798</v>
+      </c>
+      <c r="I89" s="12">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A90" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C90" s="10">
         <v>85</v>
       </c>
-      <c r="E11" s="77" t="s">
+      <c r="D90" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E90" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="F90" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="G90" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="H90" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I90" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A91" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" s="10">
         <v>86</v>
       </c>
-      <c r="F11" s="78" t="s">
+      <c r="D91" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="E91" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="F91" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G91" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="H91" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I91" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A92" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C92" s="10">
+        <v>87</v>
+      </c>
+      <c r="D92" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="E92" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="F92" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G92" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="H92" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I92" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A93" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C93" s="10">
         <v>88</v>
       </c>
-      <c r="G11" s="78" t="s">
+      <c r="D93" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="E93" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="F93" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="G93" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H93" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I93" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A94" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C94" s="10">
         <v>89</v>
       </c>
-      <c r="H11" s="97">
-[...16 lines deleted...]
-      <c r="D12" s="75" t="s">
+      <c r="D94" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="E94" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="F94" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G94" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H94" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I94" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A95" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C95" s="10">
         <v>90</v>
       </c>
-      <c r="E12" s="77" t="s">
+      <c r="D95" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="E95" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="F95" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="G95" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="H95" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I95" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A96" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C96" s="10">
         <v>91</v>
       </c>
-      <c r="F12" s="78" t="s">
-[...22 lines deleted...]
-      <c r="D13" s="75" t="s">
+      <c r="D96" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="E96" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="F96" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="G96" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H96" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I96" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A97" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C97" s="10">
         <v>92</v>
       </c>
-      <c r="E13" s="77" t="s">
+      <c r="D97" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="E97" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="F97" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="G97" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="H97" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I97" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A98" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C98" s="10">
         <v>93</v>
       </c>
-      <c r="F13" s="78" t="s">
+      <c r="D98" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="E98" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="F98" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="G98" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H98" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I98" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A99" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B99" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C99" s="10">
         <v>94</v>
       </c>
-      <c r="G13" s="78" t="s">
-[...19 lines deleted...]
-      <c r="D14" s="75" t="s">
+      <c r="D99" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="E99" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="F99" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G99" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H99" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I99" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A100" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="10">
         <v>95</v>
       </c>
-      <c r="E14" s="77" t="s">
+      <c r="D100" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="E100" s="11" t="s">
+        <v>278</v>
+      </c>
+      <c r="F100" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="G100" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H100" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I100" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A101" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="10">
         <v>96</v>
       </c>
-      <c r="F14" s="78" t="s">
+      <c r="D101" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G101" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="H101" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I101" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A102" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="10">
         <v>97</v>
       </c>
-      <c r="G14" s="78" t="s">
-[...19 lines deleted...]
-      <c r="D15" s="75" t="s">
+      <c r="D102" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="E102" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="F102" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="G102" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H102" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I102" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A103" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" s="10">
         <v>98</v>
       </c>
-      <c r="E15" s="77" t="s">
+      <c r="D103" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="E103" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="F103" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="G103" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H103" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I103" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A104" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" s="10">
         <v>99</v>
       </c>
-      <c r="F15" s="78" t="s">
-[...22 lines deleted...]
-      <c r="D16" s="75" t="s">
+      <c r="D104" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="E104" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="F104" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="G104" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H104" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I104" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A105" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C105" s="10">
+        <v>100</v>
+      </c>
+      <c r="D105" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="E105" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="F105" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="G105" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H105" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I105" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A106" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" s="10">
         <v>101</v>
       </c>
-      <c r="E16" s="77" t="s">
+      <c r="D106" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="E106" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="F106" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="G106" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H106" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I106" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A107" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B107" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C107" s="10">
         <v>102</v>
       </c>
-      <c r="F16" s="78" t="s">
-[...22 lines deleted...]
-      <c r="D17" s="75" t="s">
+      <c r="D107" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="E107" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="F107" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="G107" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H107" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I107" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A108" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B108" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" s="10">
+        <v>103</v>
+      </c>
+      <c r="D108" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="E108" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="F108" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="G108" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="H108" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I108" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A109" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C109" s="10">
         <v>104</v>
       </c>
-      <c r="E17" s="77" t="s">
+      <c r="D109" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="E109" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="F109" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="G109" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H109" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I109" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A110" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C110" s="10">
         <v>105</v>
       </c>
-      <c r="F17" s="78" t="s">
+      <c r="D110" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="E110" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="F110" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="G110" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H110" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I110" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A111" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B111" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C111" s="10">
         <v>106</v>
       </c>
-      <c r="G17" s="78" t="s">
-[...19 lines deleted...]
-      <c r="D18" s="75" t="s">
+      <c r="D111" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="F111" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="G111" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H111" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I111" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A112" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C112" s="10">
         <v>107</v>
       </c>
-      <c r="E18" s="77" t="s">
+      <c r="D112" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="E112" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="F112" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="G112" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H112" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I112" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A113" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B113" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" s="10">
         <v>108</v>
       </c>
-      <c r="F18" s="78" t="s">
-[...22 lines deleted...]
-      <c r="D19" s="75" t="s">
+      <c r="D113" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="E113" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="F113" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="G113" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H113" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I113" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A114" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B114" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C114" s="10">
+        <v>109</v>
+      </c>
+      <c r="D114" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="E114" s="11" t="s">
+        <v>316</v>
+      </c>
+      <c r="F114" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="G114" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="H114" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I114" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A115" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B115" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115" s="10">
         <v>110</v>
       </c>
-      <c r="E19" s="77" t="s">
+      <c r="D115" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="E115" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="F115" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="G115" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H115" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I115" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A116" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C116" s="10">
         <v>111</v>
       </c>
-      <c r="F19" s="78" t="s">
-[...19 lines deleted...]
-      <c r="C20" s="76">
+      <c r="D116" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="E116" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="F116" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="G116" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H116" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I116" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A117" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B117" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C117" s="10">
+        <v>112</v>
+      </c>
+      <c r="D117" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="E117" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="F117" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G117" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H117" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I117" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A118" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C118" s="10">
+        <v>113</v>
+      </c>
+      <c r="D118" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="F118" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G118" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H118" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I118" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A119" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C119" s="10">
+        <v>114</v>
+      </c>
+      <c r="D119" s="11" t="s">
+        <v>328</v>
+      </c>
+      <c r="E119" s="11" t="s">
+        <v>329</v>
+      </c>
+      <c r="F119" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="G119" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H119" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I119" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A120" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120" s="10">
+        <v>115</v>
+      </c>
+      <c r="D120" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="E120" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="F120" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="G120" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H120" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I120" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A121" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B121" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C121" s="10">
+        <v>116</v>
+      </c>
+      <c r="D121" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="E121" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="F121" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="G121" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H121" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I121" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A122" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B122" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C122" s="10">
+        <v>117</v>
+      </c>
+      <c r="D122" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="E122" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="F122" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="G122" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H122" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I122" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A123" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B123" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C123" s="10">
+        <v>118</v>
+      </c>
+      <c r="D123" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="E123" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F123" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G123" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H123" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I123" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A124" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="10">
+        <v>119</v>
+      </c>
+      <c r="D124" s="11" t="s">
+        <v>341</v>
+      </c>
+      <c r="E124" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="F124" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="G124" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H124" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I124" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A125" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B125" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C125" s="10">
+        <v>120</v>
+      </c>
+      <c r="D125" s="11" t="s">
+        <v>344</v>
+      </c>
+      <c r="E125" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="F125" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="G125" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H125" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I125" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A126" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B126" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C126" s="10">
+        <v>121</v>
+      </c>
+      <c r="D126" s="11" t="s">
+        <v>347</v>
+      </c>
+      <c r="E126" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="F126" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="D20" s="75" t="s">
-[...25 lines deleted...]
-      <c r="C21" s="76">
+      <c r="G126" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="D21" s="75" t="s">
-[...31 lines deleted...]
-      <c r="E22" s="77" t="s">
+      <c r="H126" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I126" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A127" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B127" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C127" s="10">
+        <v>122</v>
+      </c>
+      <c r="D127" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="E127" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="F127" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="G127" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="H127" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I127" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A128" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B128" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C128" s="10">
+        <v>123</v>
+      </c>
+      <c r="D128" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="E128" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="F128" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="G128" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="F22" s="78" t="s">
-[...25 lines deleted...]
-      <c r="E23" s="77" t="s">
+      <c r="H128" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I128" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A129" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B129" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C129" s="10">
+        <v>124</v>
+      </c>
+      <c r="D129" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="E129" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="F129" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G129" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H129" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I129" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A130" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" s="10">
+        <v>125</v>
+      </c>
+      <c r="D130" s="11" t="s">
+        <v>356</v>
+      </c>
+      <c r="E130" s="11" t="s">
+        <v>357</v>
+      </c>
+      <c r="F130" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="G130" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H130" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I130" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A131" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B131" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C131" s="10">
+        <v>126</v>
+      </c>
+      <c r="D131" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="E131" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="F131" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="G131" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H131" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I131" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A132" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C132" s="10">
+        <v>127</v>
+      </c>
+      <c r="D132" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="E132" s="11" t="s">
+        <v>363</v>
+      </c>
+      <c r="F132" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="G132" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H132" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I132" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A133" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C133" s="10">
+        <v>128</v>
+      </c>
+      <c r="D133" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="E133" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="F133" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="G133" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H133" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I133" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A134" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B134" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C134" s="10">
+        <v>129</v>
+      </c>
+      <c r="D134" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="E134" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="F134" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="G134" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H134" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I134" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A135" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C135" s="10">
+        <v>130</v>
+      </c>
+      <c r="D135" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="E135" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="F135" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="G135" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H135" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I135" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A136" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C136" s="10">
+        <v>131</v>
+      </c>
+      <c r="D136" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="E136" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="F136" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G136" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H136" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I136" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A137" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B137" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C137" s="10">
+        <v>132</v>
+      </c>
+      <c r="D137" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="E137" s="11" t="s">
+        <v>375</v>
+      </c>
+      <c r="F137" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="G137" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H137" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I137" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A138" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B138" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C138" s="10">
+        <v>133</v>
+      </c>
+      <c r="D138" s="11" t="s">
+        <v>376</v>
+      </c>
+      <c r="E138" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="F138" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="G138" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H138" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I138" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A139" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B139" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C139" s="10">
+        <v>134</v>
+      </c>
+      <c r="D139" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="E139" s="11" t="s">
+        <v>379</v>
+      </c>
+      <c r="F139" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G139" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="H139" s="12">
+        <v>45803</v>
+      </c>
+      <c r="I139" s="12">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A140" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B140" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C140" s="10">
+        <v>135</v>
+      </c>
+      <c r="D140" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="E140" s="11" t="s">
+        <v>380</v>
+      </c>
+      <c r="F140" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="G140" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="H140" s="12">
+        <v>45811</v>
+      </c>
+      <c r="I140" s="12">
+        <v>46541</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A141" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B141" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C141" s="10">
+        <v>136</v>
+      </c>
+      <c r="D141" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="E141" s="11" t="s">
+        <v>382</v>
+      </c>
+      <c r="F141" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="G141" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H141" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I141" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A142" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B142" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C142" s="10">
+        <v>137</v>
+      </c>
+      <c r="D142" s="11" t="s">
+        <v>383</v>
+      </c>
+      <c r="E142" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="F142" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="G142" s="11" t="s">
+        <v>386</v>
+      </c>
+      <c r="H142" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I142" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A143" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B143" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" s="10">
+        <v>138</v>
+      </c>
+      <c r="D143" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="E143" s="11" t="s">
+        <v>388</v>
+      </c>
+      <c r="F143" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="G143" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H143" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I143" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A144" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B144" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C144" s="10">
+        <v>139</v>
+      </c>
+      <c r="D144" s="11" t="s">
+        <v>389</v>
+      </c>
+      <c r="E144" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="F144" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="G144" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H144" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I144" s="12">
+        <v>46564</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A145" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B145" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C145" s="10">
+        <v>140</v>
+      </c>
+      <c r="D145" s="11" t="s">
+        <v>392</v>
+      </c>
+      <c r="E145" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="F145" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="G145" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H145" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I145" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A146" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B146" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" s="10">
+        <v>141</v>
+      </c>
+      <c r="D146" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="E146" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="F146" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G146" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H146" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I146" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A147" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B147" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C147" s="10">
+        <v>142</v>
+      </c>
+      <c r="D147" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="E147" s="11" t="s">
+        <v>397</v>
+      </c>
+      <c r="F147" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="G147" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H147" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I147" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A148" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B148" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C148" s="10">
+        <v>143</v>
+      </c>
+      <c r="D148" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="E148" s="11" t="s">
+        <v>399</v>
+      </c>
+      <c r="F148" s="11" t="s">
+        <v>400</v>
+      </c>
+      <c r="G148" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H148" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I148" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A149" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B149" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C149" s="10">
+        <v>144</v>
+      </c>
+      <c r="D149" s="11" t="s">
+        <v>401</v>
+      </c>
+      <c r="E149" s="11" t="s">
+        <v>402</v>
+      </c>
+      <c r="F149" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="G149" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H149" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I149" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A150" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B150" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C150" s="10">
+        <v>145</v>
+      </c>
+      <c r="D150" s="11" t="s">
+        <v>403</v>
+      </c>
+      <c r="E150" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="F150" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G150" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="H150" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I150" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A151" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B151" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C151" s="10">
+        <v>146</v>
+      </c>
+      <c r="D151" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="E151" s="11" t="s">
+        <v>406</v>
+      </c>
+      <c r="F151" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="G151" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H151" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I151" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A152" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B152" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C152" s="10">
+        <v>147</v>
+      </c>
+      <c r="D152" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="E152" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="F152" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="G152" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="H152" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I152" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A153" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B153" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C153" s="10">
+        <v>148</v>
+      </c>
+      <c r="D153" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="E153" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="F153" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G153" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H153" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I153" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A154" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B154" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C154" s="10">
+        <v>149</v>
+      </c>
+      <c r="D154" s="11" t="s">
+        <v>411</v>
+      </c>
+      <c r="E154" s="11" t="s">
+        <v>412</v>
+      </c>
+      <c r="F154" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G154" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H154" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I154" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A155" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B155" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C155" s="10">
+        <v>150</v>
+      </c>
+      <c r="D155" s="11" t="s">
+        <v>413</v>
+      </c>
+      <c r="E155" s="11" t="s">
+        <v>414</v>
+      </c>
+      <c r="F155" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G155" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H155" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I155" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A156" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B156" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C156" s="10">
+        <v>151</v>
+      </c>
+      <c r="D156" s="11" t="s">
+        <v>415</v>
+      </c>
+      <c r="E156" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="F156" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G156" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H156" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I156" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A157" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B157" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" s="10">
+        <v>152</v>
+      </c>
+      <c r="D157" s="11" t="s">
+        <v>417</v>
+      </c>
+      <c r="E157" s="11" t="s">
+        <v>418</v>
+      </c>
+      <c r="F157" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="G157" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H157" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I157" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A158" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C158" s="10">
+        <v>153</v>
+      </c>
+      <c r="D158" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="E158" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="F158" s="11" t="s">
+        <v>421</v>
+      </c>
+      <c r="G158" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="H158" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I158" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A159" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B159" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C159" s="10">
+        <v>154</v>
+      </c>
+      <c r="D159" s="11" t="s">
+        <v>423</v>
+      </c>
+      <c r="E159" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="F159" s="11" t="s">
         <v>122</v>
       </c>
-      <c r="F23" s="78" t="s">
-[...25 lines deleted...]
-      <c r="E24" s="77" t="s">
+      <c r="G159" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H159" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I159" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A160" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B160" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C160" s="10">
+        <v>155</v>
+      </c>
+      <c r="D160" s="11" t="s">
+        <v>425</v>
+      </c>
+      <c r="E160" s="11" t="s">
+        <v>426</v>
+      </c>
+      <c r="F160" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="G160" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H160" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I160" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A161" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B161" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C161" s="10">
+        <v>156</v>
+      </c>
+      <c r="D161" s="11" t="s">
+        <v>427</v>
+      </c>
+      <c r="E161" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="F161" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="G161" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H161" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I161" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A162" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B162" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C162" s="10">
+        <v>157</v>
+      </c>
+      <c r="D162" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="E162" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="F162" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="G162" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H162" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I162" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A163" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B163" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C163" s="10">
+        <v>158</v>
+      </c>
+      <c r="D163" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="E163" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="F163" s="11" t="s">
+        <v>433</v>
+      </c>
+      <c r="G163" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="H163" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I163" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A164" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B164" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C164" s="10">
+        <v>159</v>
+      </c>
+      <c r="D164" s="11" t="s">
+        <v>434</v>
+      </c>
+      <c r="E164" s="11" t="s">
+        <v>435</v>
+      </c>
+      <c r="F164" s="11" t="s">
+        <v>433</v>
+      </c>
+      <c r="G164" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="H164" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I164" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A165" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B165" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C165" s="10">
+        <v>160</v>
+      </c>
+      <c r="D165" s="11" t="s">
+        <v>436</v>
+      </c>
+      <c r="E165" s="11" t="s">
+        <v>437</v>
+      </c>
+      <c r="F165" s="11" t="s">
+        <v>438</v>
+      </c>
+      <c r="G165" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H165" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I165" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A166" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B166" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C166" s="10">
+        <v>161</v>
+      </c>
+      <c r="D166" s="11" t="s">
+        <v>439</v>
+      </c>
+      <c r="E166" s="11" t="s">
+        <v>440</v>
+      </c>
+      <c r="F166" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="G166" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H166" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I166" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A167" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B167" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C167" s="10">
+        <v>162</v>
+      </c>
+      <c r="D167" s="11" t="s">
+        <v>441</v>
+      </c>
+      <c r="E167" s="11" t="s">
+        <v>442</v>
+      </c>
+      <c r="F167" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="G167" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="H167" s="12">
+        <v>45834</v>
+      </c>
+      <c r="I167" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A168" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B168" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C168" s="10">
+        <v>163</v>
+      </c>
+      <c r="D168" s="11" t="s">
+        <v>443</v>
+      </c>
+      <c r="E168" s="11" t="s">
+        <v>444</v>
+      </c>
+      <c r="F168" s="11" t="s">
+        <v>445</v>
+      </c>
+      <c r="G168" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H168" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I168" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A169" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B169" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C169" s="10">
+        <v>164</v>
+      </c>
+      <c r="D169" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="E169" s="11" t="s">
+        <v>447</v>
+      </c>
+      <c r="F169" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="G169" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H169" s="12">
+        <v>45833</v>
+      </c>
+      <c r="I169" s="12">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A170" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C170" s="10">
+        <v>165</v>
+      </c>
+      <c r="D170" s="11" t="s">
+        <v>448</v>
+      </c>
+      <c r="E170" s="11" t="s">
+        <v>449</v>
+      </c>
+      <c r="F170" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="G170" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H170" s="12">
+        <v>45845</v>
+      </c>
+      <c r="I170" s="12">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A171" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B171" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C171" s="10">
+        <v>166</v>
+      </c>
+      <c r="D171" s="11" t="s">
+        <v>450</v>
+      </c>
+      <c r="E171" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="F171" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="G171" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H171" s="12">
+        <v>45845</v>
+      </c>
+      <c r="I171" s="12">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A172" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B172" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C172" s="10">
+        <v>167</v>
+      </c>
+      <c r="D172" s="11" t="s">
+        <v>453</v>
+      </c>
+      <c r="E172" s="11" t="s">
+        <v>454</v>
+      </c>
+      <c r="F172" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="G172" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="H172" s="12">
+        <v>45845</v>
+      </c>
+      <c r="I172" s="12">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A173" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B173" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C173" s="10">
+        <v>168</v>
+      </c>
+      <c r="D173" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="E173" s="11" t="s">
+        <v>456</v>
+      </c>
+      <c r="F173" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="G173" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H173" s="12">
+        <v>45845</v>
+      </c>
+      <c r="I173" s="12">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A174" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B174" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C174" s="10">
+        <v>169</v>
+      </c>
+      <c r="D174" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="E174" s="11" t="s">
+        <v>458</v>
+      </c>
+      <c r="F174" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G174" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H174" s="12">
+        <v>45845</v>
+      </c>
+      <c r="I174" s="12">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A175" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B175" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C175" s="10">
+        <v>170</v>
+      </c>
+      <c r="D175" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="E175" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="F175" s="11" t="s">
         <v>125</v>
       </c>
-      <c r="F24" s="78" t="s">
-[...19 lines deleted...]
-      <c r="C25" s="76">
+      <c r="G175" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="D25" s="75" t="s">
-[...263 lines deleted...]
-      <c r="E34" s="77" t="s">
+      <c r="H175" s="12">
+        <v>45845</v>
+      </c>
+      <c r="I175" s="12">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A176" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B176" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C176" s="10">
+        <v>171</v>
+      </c>
+      <c r="D176" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="E176" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="F176" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="G176" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H176" s="12">
+        <v>45845</v>
+      </c>
+      <c r="I176" s="12">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A177" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B177" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C177" s="10">
+        <v>172</v>
+      </c>
+      <c r="D177" s="11" t="s">
+        <v>465</v>
+      </c>
+      <c r="E177" s="11" t="s">
+        <v>466</v>
+      </c>
+      <c r="F177" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="G177" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H177" s="12">
+        <v>45860</v>
+      </c>
+      <c r="I177" s="12">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A178" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B178" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C178" s="10">
+        <v>173</v>
+      </c>
+      <c r="D178" s="11" t="s">
+        <v>467</v>
+      </c>
+      <c r="E178" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="F178" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="G178" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="H178" s="12">
+        <v>45860</v>
+      </c>
+      <c r="I178" s="12">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A179" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B179" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C179" s="10">
+        <v>174</v>
+      </c>
+      <c r="D179" s="11" t="s">
+        <v>470</v>
+      </c>
+      <c r="E179" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="F179" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="G179" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H179" s="12">
+        <v>45860</v>
+      </c>
+      <c r="I179" s="12">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A180" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B180" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C180" s="10">
+        <v>175</v>
+      </c>
+      <c r="D180" s="11" t="s">
+        <v>473</v>
+      </c>
+      <c r="E180" s="11" t="s">
+        <v>474</v>
+      </c>
+      <c r="F180" s="11" t="s">
+        <v>475</v>
+      </c>
+      <c r="G180" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="H180" s="12">
+        <v>45862</v>
+      </c>
+      <c r="I180" s="12">
+        <v>46562</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A181" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B181" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C181" s="10">
+        <v>176</v>
+      </c>
+      <c r="D181" s="11" t="s">
+        <v>476</v>
+      </c>
+      <c r="E181" s="11" t="s">
+        <v>477</v>
+      </c>
+      <c r="F181" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G181" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H181" s="12">
+        <v>45873</v>
+      </c>
+      <c r="I181" s="12">
+        <v>46603</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A182" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B182" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C182" s="10">
+        <v>177</v>
+      </c>
+      <c r="D182" s="11" t="s">
+        <v>478</v>
+      </c>
+      <c r="E182" s="11" t="s">
+        <v>479</v>
+      </c>
+      <c r="F182" s="11" t="s">
+        <v>480</v>
+      </c>
+      <c r="G182" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="H182" s="12">
+        <v>45873</v>
+      </c>
+      <c r="I182" s="12">
+        <v>46603</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A183" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B183" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C183" s="10">
+        <v>178</v>
+      </c>
+      <c r="D183" s="11" t="s">
+        <v>481</v>
+      </c>
+      <c r="E183" s="11" t="s">
+        <v>482</v>
+      </c>
+      <c r="F183" s="11" t="s">
+        <v>483</v>
+      </c>
+      <c r="G183" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H183" s="12">
+        <v>45873</v>
+      </c>
+      <c r="I183" s="12">
+        <v>46603</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A184" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B184" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C184" s="10">
+        <v>179</v>
+      </c>
+      <c r="D184" s="11" t="s">
+        <v>484</v>
+      </c>
+      <c r="E184" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="F184" s="11" t="s">
+        <v>486</v>
+      </c>
+      <c r="G184" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="H184" s="12">
+        <v>45908</v>
+      </c>
+      <c r="I184" s="12">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A185" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B185" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C185" s="10">
+        <v>180</v>
+      </c>
+      <c r="D185" s="11" t="s">
+        <v>487</v>
+      </c>
+      <c r="E185" s="11" t="s">
+        <v>488</v>
+      </c>
+      <c r="F185" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="G185" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H185" s="12">
+        <v>45908</v>
+      </c>
+      <c r="I185" s="12">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A186" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B186" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C186" s="10">
+        <v>181</v>
+      </c>
+      <c r="D186" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="E186" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="F186" s="11" t="s">
+        <v>491</v>
+      </c>
+      <c r="G186" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="H186" s="12">
+        <v>45908</v>
+      </c>
+      <c r="I186" s="12">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A187" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B187" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C187" s="10">
+        <v>182</v>
+      </c>
+      <c r="D187" s="11" t="s">
+        <v>492</v>
+      </c>
+      <c r="E187" s="11" t="s">
+        <v>493</v>
+      </c>
+      <c r="F187" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="G187" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="H187" s="12">
+        <v>45908</v>
+      </c>
+      <c r="I187" s="12">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A188" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B188" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C188" s="10">
+        <v>183</v>
+      </c>
+      <c r="D188" s="11" t="s">
+        <v>495</v>
+      </c>
+      <c r="E188" s="11" t="s">
+        <v>496</v>
+      </c>
+      <c r="F188" s="11" t="s">
+        <v>497</v>
+      </c>
+      <c r="G188" s="11" t="s">
+        <v>498</v>
+      </c>
+      <c r="H188" s="12">
+        <v>45908</v>
+      </c>
+      <c r="I188" s="12">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A189" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B189" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C189" s="10">
+        <v>184</v>
+      </c>
+      <c r="D189" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="E189" s="11" t="s">
+        <v>500</v>
+      </c>
+      <c r="F189" s="11" t="s">
+        <v>501</v>
+      </c>
+      <c r="G189" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H189" s="12">
+        <v>45936</v>
+      </c>
+      <c r="I189" s="12">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A190" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B190" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C190" s="10">
+        <v>185</v>
+      </c>
+      <c r="D190" s="11" t="s">
+        <v>502</v>
+      </c>
+      <c r="E190" s="11" t="s">
+        <v>503</v>
+      </c>
+      <c r="F190" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G190" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H190" s="12">
+        <v>45936</v>
+      </c>
+      <c r="I190" s="12">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A191" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B191" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C191" s="10">
+        <v>186</v>
+      </c>
+      <c r="D191" s="11" t="s">
+        <v>504</v>
+      </c>
+      <c r="E191" s="11" t="s">
+        <v>505</v>
+      </c>
+      <c r="F191" s="11" t="s">
+        <v>506</v>
+      </c>
+      <c r="G191" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H191" s="12">
+        <v>45936</v>
+      </c>
+      <c r="I191" s="12">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A192" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B192" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C192" s="10">
+        <v>187</v>
+      </c>
+      <c r="D192" s="11" t="s">
+        <v>507</v>
+      </c>
+      <c r="E192" s="11" t="s">
+        <v>508</v>
+      </c>
+      <c r="F192" s="11" t="s">
         <v>159</v>
       </c>
-      <c r="F34" s="78" t="s">
-[...86 lines deleted...]
-      <c r="F37" s="78" t="s">
+      <c r="G192" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="H192" s="12">
+        <v>45936</v>
+      </c>
+      <c r="I192" s="12">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A193" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B193" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C193" s="10">
+        <v>188</v>
+      </c>
+      <c r="D193" s="11" t="s">
+        <v>509</v>
+      </c>
+      <c r="E193" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="F193" s="11" t="s">
+        <v>511</v>
+      </c>
+      <c r="G193" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H193" s="12">
+        <v>45936</v>
+      </c>
+      <c r="I193" s="12">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A194" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B194" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C194" s="10">
+        <v>189</v>
+      </c>
+      <c r="D194" s="11" t="s">
+        <v>512</v>
+      </c>
+      <c r="E194" s="11" t="s">
+        <v>513</v>
+      </c>
+      <c r="F194" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G194" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H194" s="12">
+        <v>45936</v>
+      </c>
+      <c r="I194" s="12">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A195" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B195" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C195" s="10">
+        <v>190</v>
+      </c>
+      <c r="D195" s="11" t="s">
+        <v>514</v>
+      </c>
+      <c r="E195" s="11" t="s">
+        <v>515</v>
+      </c>
+      <c r="F195" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="G195" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="H195" s="12">
+        <v>45936</v>
+      </c>
+      <c r="I195" s="12">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A196" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B196" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C196" s="10">
+        <v>191</v>
+      </c>
+      <c r="D196" s="11" t="s">
+        <v>516</v>
+      </c>
+      <c r="E196" s="11" t="s">
+        <v>517</v>
+      </c>
+      <c r="F196" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="G196" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H196" s="12">
+        <v>45936</v>
+      </c>
+      <c r="I196" s="12">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A197" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C197" s="10">
+        <v>192</v>
+      </c>
+      <c r="D197" s="11" t="s">
+        <v>518</v>
+      </c>
+      <c r="E197" s="11" t="s">
+        <v>519</v>
+      </c>
+      <c r="F197" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G197" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H197" s="12">
+        <v>45936</v>
+      </c>
+      <c r="I197" s="12">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A198" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B198" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C198" s="10">
+        <v>193</v>
+      </c>
+      <c r="D198" s="11" t="s">
+        <v>520</v>
+      </c>
+      <c r="E198" s="11" t="s">
+        <v>521</v>
+      </c>
+      <c r="F198" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="G198" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H198" s="12">
+        <v>45971</v>
+      </c>
+      <c r="I198" s="12">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A199" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B199" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C199" s="10">
+        <v>194</v>
+      </c>
+      <c r="D199" s="11" t="s">
+        <v>522</v>
+      </c>
+      <c r="E199" s="11" t="s">
+        <v>523</v>
+      </c>
+      <c r="F199" s="11" t="s">
+        <v>524</v>
+      </c>
+      <c r="G199" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H199" s="12">
+        <v>45971</v>
+      </c>
+      <c r="I199" s="12">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A200" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B200" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C200" s="10">
+        <v>195</v>
+      </c>
+      <c r="D200" s="11" t="s">
+        <v>525</v>
+      </c>
+      <c r="E200" s="11" t="s">
+        <v>526</v>
+      </c>
+      <c r="F200" s="11" t="s">
+        <v>527</v>
+      </c>
+      <c r="G200" s="11" t="s">
         <v>170</v>
       </c>
-      <c r="G37" s="78" t="s">
-[...25 lines deleted...]
-      <c r="F38" s="78" t="s">
+      <c r="H200" s="12">
+        <v>45971</v>
+      </c>
+      <c r="I200" s="12">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A201" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B201" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C201" s="10">
+        <v>196</v>
+      </c>
+      <c r="D201" s="11" t="s">
+        <v>528</v>
+      </c>
+      <c r="E201" s="11" t="s">
+        <v>529</v>
+      </c>
+      <c r="F201" s="11" t="s">
+        <v>527</v>
+      </c>
+      <c r="G201" s="11" t="s">
         <v>170</v>
       </c>
-      <c r="G38" s="78" t="s">
-[...280 lines deleted...]
-      <c r="D48" s="75" t="s">
+      <c r="H201" s="12">
+        <v>45971</v>
+      </c>
+      <c r="I201" s="12">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A202" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B202" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C202" s="10">
         <v>197</v>
       </c>
-      <c r="E48" s="77" t="s">
+      <c r="D202" s="11" t="s">
+        <v>530</v>
+      </c>
+      <c r="E202" s="11" t="s">
+        <v>531</v>
+      </c>
+      <c r="F202" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="G202" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H202" s="12">
+        <v>46000</v>
+      </c>
+      <c r="I202" s="12">
+        <v>46730</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A203" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B203" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C203" s="10">
         <v>198</v>
       </c>
-      <c r="F48" s="78" t="s">
-[...518 lines deleted...]
-      <c r="E66" s="119" t="s">
+      <c r="D203" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="E203" s="11" t="s">
+        <v>533</v>
+      </c>
+      <c r="F203" s="11" t="s">
+        <v>534</v>
+      </c>
+      <c r="G203" s="11" t="s">
         <v>252</v>
       </c>
-      <c r="F66" s="120" t="s">
-[...3270 lines deleted...]
-      <c r="D179" s="75" t="s">
+      <c r="H203" s="12">
+        <v>46013</v>
+      </c>
+      <c r="I203" s="12">
+        <v>46743</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A204" s="13" t="s">
         <v>535</v>
       </c>
-      <c r="E179" s="82" t="s">
-[...685 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:AH203" xr:uid="{E8EBCCB9-AACC-4535-B2B2-AECCF43A6274}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <conditionalFormatting sqref="D5">
-    <cfRule type="duplicateValues" dxfId="4" priority="23"/>
-    <cfRule type="duplicateValues" dxfId="3" priority="68"/>
+    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D6:D202">
-[...183 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId177"/>
-[...3562 lines deleted...]
-  <pageSetup paperSize="5" scale="70" orientation="landscape" r:id="rId23"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>6</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MZ_MZ HABILITADOS LSE</vt:lpstr>
-      <vt:lpstr>2023</vt:lpstr>
-[...9 lines deleted...]
-      <vt:lpstr>'GRUPO 3'!Títulos_a_imprimir</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company>Hewlett-Packard Company</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Diana Patricia Dallos Rodriguez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>