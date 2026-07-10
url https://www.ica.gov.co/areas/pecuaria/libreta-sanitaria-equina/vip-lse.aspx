--- v2 (2026-05-14)
+++ v3 (2026-07-10)
@@ -7,155 +7,131 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://icaoti-my.sharepoint.com/personal/diana_dallos_ica_gov_co1/Documents/1. DTSA_ENF NEUROLOGICAS ROS_EEV/3. PROGRAMAS NEUROLOGICOS/2. EQUINOS 🐴/2. LIBRETA SANITARIA EQUINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A9E17E2B-1598-4BE9-8B49-4BF6A8D5F8E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="20" documentId="8_{A9E17E2B-1598-4BE9-8B49-4BF6A8D5F8E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{71EF598F-3496-46AE-A411-FA6BB2117941}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{40D51F33-E840-482B-B38A-60C0ADF0F331}"/>
   </bookViews>
   <sheets>
     <sheet name="MZ_MZ HABILITADOS LSE" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1003" uniqueCount="536">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1003" uniqueCount="535">
   <si>
     <t xml:space="preserve">SUBGERENCIA DE PROTECCIÓN ANIMAL </t>
   </si>
   <si>
     <t xml:space="preserve">DIRECCIÓN TÉCNICA DE SANIDAD ANIMAL </t>
   </si>
   <si>
     <t>LISTA DE MEDICOS VETERINARIOS / MEDICOS VETERINARIOS ZOOTECNISTAS INSCRITOS PARA EL TRAMITE DE LA LIBRETA SANITARIA EQUINA</t>
   </si>
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>PRESENTADO</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>NOMBRE COMPLETO</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>CIUDAD</t>
   </si>
   <si>
     <t>DEPARTAMENTO</t>
   </si>
   <si>
     <t>INICIO VIGENCIA</t>
   </si>
   <si>
     <t xml:space="preserve">VIGENCIA HASTA </t>
   </si>
   <si>
     <t xml:space="preserve">FEDEQUINAS </t>
   </si>
   <si>
-    <t>Carlos Andrés Vásquez Laínez</t>
-[...4 lines deleted...]
-  <si>
     <t>Envigado</t>
   </si>
   <si>
     <t>Antioquia</t>
   </si>
   <si>
-    <t>Mario Andrés Villa Ruiz</t>
-[...4 lines deleted...]
-  <si>
     <t>Bogotá, D.C.</t>
   </si>
   <si>
     <t>Cundinamarca</t>
   </si>
   <si>
-    <t>Pedro Felipe Mesa Guerra</t>
-[...10 lines deleted...]
-  <si>
     <t>Pereira</t>
   </si>
   <si>
     <t>Risaralda</t>
   </si>
   <si>
     <t>Vanessa Cifuentes Arredondo</t>
   </si>
   <si>
     <t>vanessa.cifuentes@udea.edu.co</t>
   </si>
   <si>
     <t>Itagui</t>
   </si>
   <si>
     <t>José David Pallares Sierra</t>
   </si>
   <si>
     <t>josepallaresierra@gmail.com</t>
   </si>
   <si>
     <t>Barranquilla</t>
   </si>
   <si>
     <t>Atlántico</t>
@@ -604,59 +580,50 @@
   <si>
     <t>Guaviare</t>
   </si>
   <si>
     <t>Martin Antonio Molina Medina</t>
   </si>
   <si>
     <t>romosinuano526@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Puerto carreño </t>
   </si>
   <si>
     <t>Vichada</t>
   </si>
   <si>
     <t>Hugo Fernando Acevedo Riaño</t>
   </si>
   <si>
     <t>mvacevedor@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Villa nueva </t>
   </si>
   <si>
-    <t>Carlos Andres Ospina Catimay</t>
-[...7 lines deleted...]
-  <si>
     <t>Andres Camilo Parrado Soler</t>
   </si>
   <si>
     <t>andres.parrados@campusucc.edu.co</t>
   </si>
   <si>
     <t>Villavicencio</t>
   </si>
   <si>
     <t>Luisa Fernanda Mora Ricardo</t>
   </si>
   <si>
     <t>Fernandamoraricardo@hotmail.com</t>
   </si>
   <si>
     <t>Wilder Rodrigo Lizarazo Galvis</t>
   </si>
   <si>
     <t>wildervet1@gmail.com</t>
   </si>
   <si>
     <t>Acacias</t>
   </si>
   <si>
     <t>Daniel Esteban Ramirez Ávila</t>
@@ -1642,240 +1609,463 @@
   <si>
     <t>Puerto Lopez</t>
   </si>
   <si>
     <t>Natalia Julieth Lizarazo Barrera</t>
   </si>
   <si>
     <t>natylizarazobarrera@gmail.com</t>
   </si>
   <si>
     <t>Mariana Zapata Parra</t>
   </si>
   <si>
     <t>marianazapatavet@gmail.com</t>
   </si>
   <si>
     <t>Yesid Nicolas Lora Manjarres</t>
   </si>
   <si>
     <t>mvzlora29@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Barranquilla </t>
   </si>
   <si>
-    <t>Actualizada  09 Marzo 2026</t>
+    <t>María Fernanda Soriano Toloza</t>
+  </si>
+  <si>
+    <t>caballos22@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fernando Sanabria Chacon </t>
+  </si>
+  <si>
+    <t>ferscho@hotmail.com</t>
+  </si>
+  <si>
+    <t>Juan David Ángel Loaiza</t>
+  </si>
+  <si>
+    <t>angelloaizajuandavid@gmail.com</t>
+  </si>
+  <si>
+    <t>Santiago Jaramillo Huertas</t>
+  </si>
+  <si>
+    <t>santiagojh99@gmail.com</t>
+  </si>
+  <si>
+    <t>Francisco Alejandro Toro Tamayo</t>
+  </si>
+  <si>
+    <t>torobravo20@hotmail.com</t>
+  </si>
+  <si>
+    <t>Actualizada 25 Mayo 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
+    <cellStyle name="Hyperlink" xfId="2" xr:uid="{5EBCED5C-21BF-4B15-9ADB-F7E55D6F0FEB}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="1">
+  <dxfs count="9">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>219075</xdr:colOff>
+      <xdr:colOff>166158</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F62713B-1622-4765-A5FB-722AE63D07CB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="142875"/>
@@ -2155,5927 +2345,6120 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanjotoro2008@hotmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juditas2@hotmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vetcars@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paularincon9317@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lalyr85@hotmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doctorpetermv@hotmail.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilomellos@hotmail.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanfern1213@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipe.ossa17@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorgelopezmvz@hotmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josepallaresierra@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzleonardozapata@gmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sanfernando62@hotmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yeissonyesidroblesy15@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caballerocavalier300@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielcam@hotmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Zgonzalez763@gmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lavcastrose@icloud.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dianisarias_17@hotmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santicamelo@hotmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:graboaz@hotmail.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:errivadeneira@hotmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johan.montoya@unipaz.edu.co" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alinero10@hotmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzjuanmgiraldo@gmail.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natylizarazobarrera@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karolmoralest07@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:majuliana97@hotmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipe.3.a@hotmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yefervet@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yamilerui@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlosanrodri2001@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fincacalifornia@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diegochisinom@gmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manologomez35@hotmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dianaherfi@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catagarciamvz@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pegaso821@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juancamilovelezc@hotmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lacliv@hotmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reproductionanimallarge@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edwinbeltran7@hotmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicamogollonc@yahoo.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:efernandez694@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sastigo84@gmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diazgiraldocarlos.andres@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabercanorios@hotmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dafefo83@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisaosornox@hotmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luping322@yahoo.es" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolinaposadag.mvz@gmail.com" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marianazapatavet@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisanataliaptorres@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcgarciavet@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmvalbertocadena@yahoo.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mv.camilocamargo@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camiloescamilla@hotmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rescateinca@yahoo.es" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.Clavijo.mvz@gmil.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namero0213@gmail.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rczuluaga@hotmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wernermvet@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pabloagudelomv@gmail.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anamariag1901@gmail.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaherisa@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jepa_toro@hotmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davidandresvallejoo@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheleroca@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medequinos@hotmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesmo143@gmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolemendez08@hotmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elkincflorez@hotmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saludequinamde@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aguiandrea9904@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javiersar74@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpvelez75@hotmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanpmp3@hotmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verorocha.2603@hotmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielrinieto1@gmail.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santiagoortiz_13@hotmail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedrograssmvz@mail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilarestrepo.mvz@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edugol_9@hotmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabianzc_03@hotmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sincrocasanare@gmail.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvz.mariantoniaescuderotobon@gmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzlora29@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lipoma77@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:badeljesus@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:willsilva_1811@hotmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanitaricodmv@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asistenciamvz@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esneyderpardo@hotmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spenuelal@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelamontayamvz@gmail.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simoncampuzano@gmail.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ktica1391@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lualcha2@hotmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbedoya@udca.edu.co" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Villalaura24@hotmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Joc_m11@hotmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hernandmp41@gmail.com," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minonavaswilliam@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentinapalominocerquera.vp@gmail.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humbevet@hotmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salome.ppineda@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lordonez314@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rksolucionesvet@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:socadavid17@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardila82mv@hotmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvcamilovargasgomez@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Franque14@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreasolanovet@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mejia.camila1990@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emartelo12@yahoo.es" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:molina3412@hotmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oscar.csas@hotmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilagipo@gmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osovet754@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimontoya@jdc.edu.co" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzdaza1981@gmail.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ferscho@hotmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdjuan66@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tachycarrero@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amalia.perez@unillanos.edu.co" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanicolastobon@hotmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elkinortegon10@icloud.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvandreatraslavina@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catydusa@yahoo.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariacamila.vet4@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandomejiavet@outlook.es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucioferguio@hotmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susanadiezc@icloud.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzgiovannimejia@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustogomezpinzon@gmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alberto.provetzoo@gmail.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muequeta.vet@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexmvz100@hotmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alisierra10@hotmail.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlab26@hotmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andresjuancarreno@gamil.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jstfranco@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrianlopezmv@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juancarlostovarvega@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robinssonramos@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.tabor.j@hotmail.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dborraez@udca.edu.co" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luismamoron@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyntia@lfrojasp.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:limacar1@yahoo.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felimejia@hotmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliogaonac@hotmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabrielatrillos@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medicosequinos@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cahg2006@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valendurangonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolmoreno0503@gmail.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvz_luisgabrielquintana@hotmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisfe611@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lopezneite.mvz@hotmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterinario1_atenea@hotmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardomario029@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danieledo.diaz@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yeisonpm77@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanpablolealriveros@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanessa.cifuentes@udea.edu.co" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibarreram2297@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julian_morales_b@yahoo.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tordillo96@hotmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ayhison@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.saldagom@gmail.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscomdbs9@hotmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orcass1@hotmail.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vete_quinos@hotmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AB577EA-724A-434F-B262-21AA45404446}">
   <dimension ref="A1:I204"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A174" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D34" sqref="D34"/>
+      <pane ySplit="5" topLeftCell="A168" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D202" sqref="D202"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.7109375" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="6.7109375" style="6" customWidth="1"/>
+    <col min="2" max="2" width="12.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="4.140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="35.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="43.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.140625" style="34" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="34" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1"/>
-[...7 lines deleted...]
-      <c r="I1" s="1"/>
+      <c r="A1" s="7"/>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
     </row>
     <row r="2" spans="1:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="3"/>
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
     </row>
     <row r="3" spans="1:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="3"/>
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="B3" s="19"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
     </row>
     <row r="4" spans="1:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3"/>
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
     </row>
     <row r="5" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="8" t="s">
+      <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="9" t="s">
+      <c r="H5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="9" t="s">
+      <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A6" s="10">
+    <row r="6" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="8">
         <v>2024</v>
       </c>
-      <c r="B6" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="10">
+      <c r="B6" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="9">
         <v>1</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="D6" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I6" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="9">
+        <v>2</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I7" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="9">
+        <v>3</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I8" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="9">
+        <v>4</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I9" s="30">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="9">
+        <v>5</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I10" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="9">
+        <v>6</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I11" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="9">
+        <v>7</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I12" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="9">
+        <v>8</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I13" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="9">
+        <v>9</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I14" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="9">
+        <v>10</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I15" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="9">
+        <v>11</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I16" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="9">
+        <v>12</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I17" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="9">
         <v>13</v>
       </c>
-      <c r="E6" s="11" t="s">
+      <c r="D18" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G18" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="11" t="s">
+      <c r="H18" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I18" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="9">
+        <v>14</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G19" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I19" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="9">
         <v>15</v>
       </c>
-      <c r="G6" s="11" t="s">
+      <c r="D20" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G20" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I20" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="9">
         <v>16</v>
       </c>
-      <c r="H6" s="12">
-[...7 lines deleted...]
-      <c r="A7" s="10">
+      <c r="D21" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H21" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I21" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="8">
         <v>2024</v>
       </c>
-      <c r="B7" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="11" t="s">
+      <c r="B22" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="9">
         <v>17</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="D22" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="H22" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I22" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="9">
         <v>18</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="D23" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G23" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I23" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="9">
         <v>19</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="D24" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I24" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="9">
         <v>20</v>
       </c>
-      <c r="H7" s="12">
-[...7 lines deleted...]
-      <c r="A8" s="10">
+      <c r="D25" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I25" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="8">
         <v>2024</v>
       </c>
-      <c r="B8" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="11" t="s">
+      <c r="B26" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="9">
         <v>21</v>
       </c>
-      <c r="E8" s="11" t="s">
+      <c r="D26" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="E26" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="F26" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="G26" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="H26" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I26" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="9">
         <v>22</v>
       </c>
-      <c r="F8" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A9" s="10">
+      <c r="D27" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G27" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="H27" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I27" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="8">
         <v>2024</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="11" t="s">
+      <c r="B28" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="9">
         <v>23</v>
       </c>
-      <c r="E9" s="11" t="s">
+      <c r="D28" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G28" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H28" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I28" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="9">
         <v>24</v>
       </c>
-      <c r="F9" s="11" t="s">
+      <c r="D29" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="27" t="s">
+        <v>86</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="G29" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I29" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="9">
         <v>25</v>
       </c>
-      <c r="G9" s="11" t="s">
+      <c r="D30" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="E30" s="27" t="s">
+        <v>89</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I30" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="9">
         <v>26</v>
       </c>
-      <c r="H9" s="12">
-[...7 lines deleted...]
-      <c r="A10" s="10">
+      <c r="D31" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="F31" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I31" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="8">
         <v>2024</v>
       </c>
-      <c r="B10" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="11" t="s">
+      <c r="B32" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="9">
         <v>27</v>
       </c>
-      <c r="E10" s="11" t="s">
+      <c r="D32" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="E32" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="F32" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="G32" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I32" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="9">
         <v>28</v>
       </c>
-      <c r="F10" s="11" t="s">
+      <c r="D33" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="E33" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="G33" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="H33" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I33" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="9">
         <v>29</v>
       </c>
-      <c r="G10" s="11" t="s">
+      <c r="D34" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="E34" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="H34" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I34" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="9">
+        <v>30</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="E35" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H35" s="30">
         <v>45456</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I35" s="30">
         <v>46186</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A11" s="10">
+    <row r="36" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="8">
         <v>2024</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="11" t="s">
+      <c r="B36" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="9">
         <v>31</v>
       </c>
-      <c r="F11" s="11" t="s">
+      <c r="D36" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="E36" s="27" t="s">
+        <v>104</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="30">
+        <v>45456</v>
+      </c>
+      <c r="I36" s="30">
+        <v>46186</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="9">
         <v>32</v>
       </c>
-      <c r="G11" s="11" t="s">
+      <c r="D37" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E37" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="G37" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="30">
+        <v>45460</v>
+      </c>
+      <c r="I37" s="30">
+        <v>46190</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="9">
         <v>33</v>
       </c>
-      <c r="H11" s="12">
-[...7 lines deleted...]
-      <c r="A12" s="10">
+      <c r="D38" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="E38" s="27" t="s">
+        <v>109</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="H38" s="30">
+        <v>45460</v>
+      </c>
+      <c r="I38" s="30">
+        <v>46190</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="8">
         <v>2024</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="11" t="s">
+      <c r="B39" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="9">
         <v>34</v>
       </c>
-      <c r="E12" s="11" t="s">
+      <c r="D39" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="E39" s="27" t="s">
+        <v>113</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" s="30">
+        <v>45491</v>
+      </c>
+      <c r="I39" s="30">
+        <v>46221</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="9">
         <v>35</v>
       </c>
-      <c r="F12" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A13" s="10">
+      <c r="D40" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="E40" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="G40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="30">
+        <v>45498</v>
+      </c>
+      <c r="I40" s="30">
+        <v>46227</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="8">
         <v>2024</v>
       </c>
-      <c r="B13" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="11" t="s">
+      <c r="B41" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="9">
         <v>36</v>
       </c>
-      <c r="E13" s="11" t="s">
+      <c r="D41" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="E41" s="27" t="s">
+        <v>119</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G41" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H41" s="30">
+        <v>45556</v>
+      </c>
+      <c r="I41" s="30">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="9">
         <v>37</v>
       </c>
-      <c r="F13" s="11" t="s">
+      <c r="D42" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="E42" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" s="30">
+        <v>45525</v>
+      </c>
+      <c r="I42" s="30">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="9">
         <v>38</v>
       </c>
-      <c r="G13" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A14" s="10">
+      <c r="D43" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="E43" s="27" t="s">
+        <v>123</v>
+      </c>
+      <c r="F43" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" s="30">
+        <v>45525</v>
+      </c>
+      <c r="I43" s="30">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="8">
         <v>2024</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="11" t="s">
+      <c r="B44" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="9">
         <v>39</v>
       </c>
-      <c r="E14" s="11" t="s">
+      <c r="D44" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="E44" s="27" t="s">
+        <v>125</v>
+      </c>
+      <c r="F44" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H44" s="30">
+        <v>45553</v>
+      </c>
+      <c r="I44" s="30">
+        <v>46284</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="9">
         <v>40</v>
       </c>
-      <c r="F14" s="11" t="s">
+      <c r="D45" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E45" s="27" t="s">
+        <v>127</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G45" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="30">
+        <v>45554</v>
+      </c>
+      <c r="I45" s="30">
+        <v>46284</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C46" s="9">
         <v>41</v>
       </c>
-      <c r="G14" s="11" t="s">
+      <c r="D46" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="E46" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="F46" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="G46" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="H46" s="30">
+        <v>45554</v>
+      </c>
+      <c r="I46" s="30">
+        <v>46283</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="9">
+        <v>42</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="E47" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="F47" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G47" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="H14" s="12">
-[...7 lines deleted...]
-      <c r="A15" s="10">
+      <c r="H47" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I47" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="8">
         <v>2024</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...8 lines deleted...]
-      <c r="E15" s="11" t="s">
+      <c r="B48" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="9">
         <v>43</v>
       </c>
-      <c r="F15" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A16" s="10">
+      <c r="D48" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="E48" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="F48" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="G48" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="H48" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I48" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="8">
         <v>2024</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="11" t="s">
+      <c r="B49" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="9">
         <v>44</v>
       </c>
-      <c r="E16" s="11" t="s">
+      <c r="D49" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="E49" s="27" t="s">
+        <v>140</v>
+      </c>
+      <c r="F49" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="G49" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I49" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="9">
         <v>45</v>
       </c>
-      <c r="F16" s="11" t="s">
+      <c r="D50" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="E50" s="27" t="s">
+        <v>142</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="G50" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="H50" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I50" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="9">
         <v>46</v>
       </c>
-      <c r="G16" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A17" s="10">
+      <c r="D51" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="E51" s="27" t="s">
+        <v>144</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="G51" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H51" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I51" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="8">
         <v>2024</v>
       </c>
-      <c r="B17" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="11" t="s">
+      <c r="B52" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="9">
         <v>47</v>
       </c>
-      <c r="E17" s="11" t="s">
+      <c r="D52" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="E52" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="F52" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="G52" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="H52" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I52" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="9">
         <v>48</v>
       </c>
-      <c r="F17" s="11" t="s">
+      <c r="D53" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="E53" s="27" t="s">
+        <v>150</v>
+      </c>
+      <c r="F53" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="G53" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="H53" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I53" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="9">
         <v>49</v>
       </c>
-      <c r="G17" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A18" s="10">
+      <c r="D54" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="E54" s="27" t="s">
+        <v>154</v>
+      </c>
+      <c r="F54" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="G54" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H54" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I54" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="8">
         <v>2024</v>
       </c>
-      <c r="B18" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="10">
+      <c r="B55" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" s="9">
+        <v>50</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E55" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="F55" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="G55" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H55" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I55" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="9">
+        <v>51</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="E56" s="27" t="s">
+        <v>160</v>
+      </c>
+      <c r="F56" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="G56" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H56" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I56" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" s="9">
+        <v>52</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="E57" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="F57" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="G57" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I57" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="9">
+        <v>53</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="E58" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="F58" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="G58" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I58" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="9">
+        <v>54</v>
+      </c>
+      <c r="D59" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="E59" s="27" t="s">
+        <v>168</v>
+      </c>
+      <c r="F59" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="G59" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="H59" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I59" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C60" s="9">
+        <v>55</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="E60" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="F60" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="G60" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="H60" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I60" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="9">
+        <v>56</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="E61" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="F61" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="G61" s="10" t="s">
+        <v>177</v>
+      </c>
+      <c r="H61" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I61" s="30">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C62" s="9">
+        <v>57</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="E62" s="27" t="s">
+        <v>179</v>
+      </c>
+      <c r="F62" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="G62" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="H62" s="30">
+        <v>45622</v>
+      </c>
+      <c r="I62" s="30">
+        <v>46352</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" s="9">
+        <v>58</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="E63" s="27" t="s">
+        <v>182</v>
+      </c>
+      <c r="F63" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="G63" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H63" s="30">
+        <v>45621</v>
+      </c>
+      <c r="I63" s="30">
+        <v>46351</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" s="9">
+        <v>59</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="E64" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="F64" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="G64" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H64" s="30">
+        <v>45622</v>
+      </c>
+      <c r="I64" s="30">
+        <v>46352</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C65" s="9">
+        <v>60</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="E65" s="27" t="s">
+        <v>187</v>
+      </c>
+      <c r="F65" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="G65" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H65" s="30">
+        <v>45636</v>
+      </c>
+      <c r="I65" s="30">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C66" s="9">
+        <v>61</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="E66" s="27" t="s">
+        <v>190</v>
+      </c>
+      <c r="F66" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="G66" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H66" s="30">
+        <v>45636</v>
+      </c>
+      <c r="I66" s="30">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="11">
+        <v>2024</v>
+      </c>
+      <c r="B67" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="C67" s="9">
+        <v>62</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="E67" s="27" t="s">
+        <v>192</v>
+      </c>
+      <c r="F67" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="G67" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="H67" s="31">
+        <v>45644</v>
+      </c>
+      <c r="I67" s="31">
+        <v>46374</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B68" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="9">
+        <v>63</v>
+      </c>
+      <c r="D68" s="24" t="s">
+        <v>194</v>
+      </c>
+      <c r="E68" s="27" t="s">
+        <v>195</v>
+      </c>
+      <c r="F68" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="G68" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="H68" s="15">
+        <v>45685</v>
+      </c>
+      <c r="I68" s="15">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B69" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="9">
+        <v>64</v>
+      </c>
+      <c r="D69" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="E69" s="27" t="s">
+        <v>199</v>
+      </c>
+      <c r="F69" s="14" t="s">
+        <v>200</v>
+      </c>
+      <c r="G69" s="14" t="s">
+        <v>201</v>
+      </c>
+      <c r="H69" s="15">
+        <v>45685</v>
+      </c>
+      <c r="I69" s="15">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B70" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="9">
+        <v>65</v>
+      </c>
+      <c r="D70" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="27" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="G70" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H70" s="15">
+        <v>45685</v>
+      </c>
+      <c r="I70" s="15">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B71" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" s="9">
+        <v>66</v>
+      </c>
+      <c r="D71" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="E71" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="F71" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="G71" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H71" s="15">
+        <v>45694</v>
+      </c>
+      <c r="I71" s="15">
+        <v>46424</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" s="9">
+        <v>67</v>
+      </c>
+      <c r="D72" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="E72" s="27" t="s">
+        <v>208</v>
+      </c>
+      <c r="F72" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="G72" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="H72" s="15">
+        <v>45744</v>
+      </c>
+      <c r="I72" s="15">
+        <v>46474</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B73" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" s="9">
+        <v>68</v>
+      </c>
+      <c r="D73" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E73" s="27" t="s">
+        <v>211</v>
+      </c>
+      <c r="F73" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G73" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" s="15">
+        <v>45744</v>
+      </c>
+      <c r="I73" s="15">
+        <v>46474</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B74" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" s="9">
+        <v>69</v>
+      </c>
+      <c r="D74" s="14" t="s">
+        <v>212</v>
+      </c>
+      <c r="E74" s="27" t="s">
+        <v>213</v>
+      </c>
+      <c r="F74" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="15">
+        <v>45744</v>
+      </c>
+      <c r="I74" s="15">
+        <v>46474</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B75" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="9">
+        <v>70</v>
+      </c>
+      <c r="D75" s="14" t="s">
+        <v>214</v>
+      </c>
+      <c r="E75" s="27" t="s">
+        <v>215</v>
+      </c>
+      <c r="F75" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="G75" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" s="15">
+        <v>45770</v>
+      </c>
+      <c r="I75" s="15">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B76" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" s="9">
+        <v>71</v>
+      </c>
+      <c r="D76" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="E76" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="F76" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="G76" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="H76" s="15">
+        <v>45770</v>
+      </c>
+      <c r="I76" s="15">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="C77" s="9">
+        <v>72</v>
+      </c>
+      <c r="D77" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E77" s="27" t="s">
+        <v>220</v>
+      </c>
+      <c r="F77" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="G77" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="H77" s="15">
+        <v>45786</v>
+      </c>
+      <c r="I77" s="15">
+        <v>46516</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B78" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="C78" s="9">
+        <v>73</v>
+      </c>
+      <c r="D78" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E78" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="F78" s="14" t="s">
+        <v>193</v>
+      </c>
+      <c r="G78" s="28" t="s">
+        <v>132</v>
+      </c>
+      <c r="H78" s="15">
+        <v>45770</v>
+      </c>
+      <c r="I78" s="15">
+        <v>46500</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B79" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="C79" s="9">
+        <v>74</v>
+      </c>
+      <c r="D79" s="14" t="s">
+        <v>224</v>
+      </c>
+      <c r="E79" s="27" t="s">
+        <v>225</v>
+      </c>
+      <c r="F79" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="G79" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="H79" s="15">
+        <v>45798</v>
+      </c>
+      <c r="I79" s="15">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="C80" s="9">
+        <v>75</v>
+      </c>
+      <c r="D80" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="E80" s="27" t="s">
+        <v>228</v>
+      </c>
+      <c r="F80" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="G80" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H80" s="15">
+        <v>45798</v>
+      </c>
+      <c r="I80" s="15">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="C81" s="9">
+        <v>76</v>
+      </c>
+      <c r="D81" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="E81" s="27" t="s">
+        <v>231</v>
+      </c>
+      <c r="F81" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="G81" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="H81" s="15">
+        <v>45798</v>
+      </c>
+      <c r="I81" s="15">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="C82" s="9">
+        <v>77</v>
+      </c>
+      <c r="D82" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="E82" s="27" t="s">
+        <v>233</v>
+      </c>
+      <c r="F82" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="G82" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="H82" s="15">
+        <v>45798</v>
+      </c>
+      <c r="I82" s="15">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B83" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="C83" s="9">
+        <v>78</v>
+      </c>
+      <c r="D83" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="E83" s="27" t="s">
+        <v>235</v>
+      </c>
+      <c r="F83" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H83" s="15">
+        <v>45798</v>
+      </c>
+      <c r="I83" s="15">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B84" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="C84" s="9">
+        <v>79</v>
+      </c>
+      <c r="D84" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="E84" s="27" t="s">
+        <v>237</v>
+      </c>
+      <c r="F84" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="G84" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="H84" s="15">
+        <v>45798</v>
+      </c>
+      <c r="I84" s="15">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C85" s="9">
+        <v>80</v>
+      </c>
+      <c r="D85" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="E85" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="F85" s="14" t="s">
+        <v>240</v>
+      </c>
+      <c r="G85" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="H85" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I85" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B86" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C86" s="9">
+        <v>81</v>
+      </c>
+      <c r="D86" s="14" t="s">
+        <v>242</v>
+      </c>
+      <c r="E86" s="27" t="s">
+        <v>243</v>
+      </c>
+      <c r="F86" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="G86" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="H86" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I86" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C87" s="9">
+        <v>82</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>244</v>
+      </c>
+      <c r="E87" s="27" t="s">
+        <v>245</v>
+      </c>
+      <c r="F87" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="G87" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="H87" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I87" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B88" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C88" s="9">
+        <v>83</v>
+      </c>
+      <c r="D88" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="E88" s="27" t="s">
+        <v>247</v>
+      </c>
+      <c r="F88" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="G88" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H88" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I88" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B89" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C89" s="9">
+        <v>84</v>
+      </c>
+      <c r="D89" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="E89" s="27" t="s">
+        <v>250</v>
+      </c>
+      <c r="F89" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="G89" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H89" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I89" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B90" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C90" s="9">
+        <v>85</v>
+      </c>
+      <c r="D90" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="E90" s="27" t="s">
+        <v>253</v>
+      </c>
+      <c r="F90" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="G90" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="H90" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I90" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B91" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" s="9">
+        <v>86</v>
+      </c>
+      <c r="D91" s="14" t="s">
+        <v>256</v>
+      </c>
+      <c r="E91" s="27" t="s">
+        <v>257</v>
+      </c>
+      <c r="F91" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="G91" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="H91" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I91" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B92" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C92" s="9">
+        <v>87</v>
+      </c>
+      <c r="D92" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="E92" s="27" t="s">
+        <v>260</v>
+      </c>
+      <c r="F92" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="G92" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H92" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I92" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B93" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C93" s="9">
+        <v>88</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="E93" s="27" t="s">
+        <v>262</v>
+      </c>
+      <c r="F93" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="G93" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H93" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I93" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B94" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C94" s="9">
+        <v>89</v>
+      </c>
+      <c r="D94" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="E94" s="27" t="s">
+        <v>265</v>
+      </c>
+      <c r="F94" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="G94" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H94" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I94" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B95" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C95" s="9">
+        <v>90</v>
+      </c>
+      <c r="D95" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E95" s="27" t="s">
+        <v>267</v>
+      </c>
+      <c r="F95" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="G95" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H95" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I95" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B96" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C96" s="9">
+        <v>91</v>
+      </c>
+      <c r="D96" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="E96" s="27" t="s">
+        <v>270</v>
+      </c>
+      <c r="F96" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="G96" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="H96" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I96" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B97" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C97" s="9">
+        <v>92</v>
+      </c>
+      <c r="D97" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="E97" s="27" t="s">
+        <v>272</v>
+      </c>
+      <c r="F97" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="G97" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I97" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B98" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C98" s="9">
+        <v>93</v>
+      </c>
+      <c r="D98" s="14" t="s">
+        <v>274</v>
+      </c>
+      <c r="E98" s="27" t="s">
+        <v>275</v>
+      </c>
+      <c r="F98" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="G98" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H98" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I98" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B99" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C99" s="9">
+        <v>94</v>
+      </c>
+      <c r="D99" s="14" t="s">
+        <v>277</v>
+      </c>
+      <c r="E99" s="27" t="s">
+        <v>278</v>
+      </c>
+      <c r="F99" s="14" t="s">
+        <v>279</v>
+      </c>
+      <c r="G99" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H99" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I99" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B100" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="9">
+        <v>95</v>
+      </c>
+      <c r="D100" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="E100" s="27" t="s">
+        <v>281</v>
+      </c>
+      <c r="F100" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="G100" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H100" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I100" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B101" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="9">
+        <v>96</v>
+      </c>
+      <c r="D101" s="14" t="s">
+        <v>282</v>
+      </c>
+      <c r="E101" s="27" t="s">
+        <v>283</v>
+      </c>
+      <c r="F101" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="G101" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="H101" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I101" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="9">
+        <v>97</v>
+      </c>
+      <c r="D102" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="E102" s="27" t="s">
+        <v>286</v>
+      </c>
+      <c r="F102" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="G102" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="H102" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I102" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" s="9">
+        <v>98</v>
+      </c>
+      <c r="D103" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="E103" s="27" t="s">
+        <v>290</v>
+      </c>
+      <c r="F103" s="14" t="s">
+        <v>291</v>
+      </c>
+      <c r="G103" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="H103" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I103" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B104" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" s="9">
+        <v>99</v>
+      </c>
+      <c r="D104" s="14" t="s">
+        <v>292</v>
+      </c>
+      <c r="E104" s="27" t="s">
+        <v>293</v>
+      </c>
+      <c r="F104" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="G104" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H104" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I104" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B105" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C105" s="9">
+        <v>100</v>
+      </c>
+      <c r="D105" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="27" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="G105" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H105" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I105" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B106" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" s="9">
+        <v>101</v>
+      </c>
+      <c r="D106" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="27" t="s">
+        <v>298</v>
+      </c>
+      <c r="F106" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="G106" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="H106" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I106" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B107" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C107" s="9">
+        <v>102</v>
+      </c>
+      <c r="D107" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="E107" s="27" t="s">
+        <v>300</v>
+      </c>
+      <c r="F107" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="G107" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="H107" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I107" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B108" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" s="9">
+        <v>103</v>
+      </c>
+      <c r="D108" s="14" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="27" t="s">
+        <v>302</v>
+      </c>
+      <c r="F108" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="G108" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H108" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I108" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B109" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C109" s="9">
+        <v>104</v>
+      </c>
+      <c r="D109" s="14" t="s">
+        <v>304</v>
+      </c>
+      <c r="E109" s="27" t="s">
+        <v>305</v>
+      </c>
+      <c r="F109" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="G109" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="H109" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I109" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B110" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C110" s="9">
+        <v>105</v>
+      </c>
+      <c r="D110" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="E110" s="27" t="s">
+        <v>309</v>
+      </c>
+      <c r="F110" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G110" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H110" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I110" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B111" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C111" s="9">
+        <v>106</v>
+      </c>
+      <c r="D111" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="E111" s="27" t="s">
+        <v>311</v>
+      </c>
+      <c r="F111" s="14" t="s">
+        <v>312</v>
+      </c>
+      <c r="G111" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="H111" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I111" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B112" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C112" s="9">
+        <v>107</v>
+      </c>
+      <c r="D112" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="E112" s="27" t="s">
+        <v>314</v>
+      </c>
+      <c r="F112" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="G112" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H112" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I112" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B113" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" s="9">
+        <v>108</v>
+      </c>
+      <c r="D113" s="14" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="27" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="G113" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H113" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I113" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B114" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C114" s="9">
+        <v>109</v>
+      </c>
+      <c r="D114" s="14" t="s">
+        <v>317</v>
+      </c>
+      <c r="E114" s="27" t="s">
+        <v>318</v>
+      </c>
+      <c r="F114" s="14" t="s">
+        <v>319</v>
+      </c>
+      <c r="G114" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H114" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I114" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B115" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115" s="9">
+        <v>110</v>
+      </c>
+      <c r="D115" s="14" t="s">
+        <v>320</v>
+      </c>
+      <c r="E115" s="27" t="s">
+        <v>321</v>
+      </c>
+      <c r="F115" s="14" t="s">
+        <v>322</v>
+      </c>
+      <c r="G115" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H115" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I115" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B116" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C116" s="9">
+        <v>111</v>
+      </c>
+      <c r="D116" s="14" t="s">
+        <v>323</v>
+      </c>
+      <c r="E116" s="27" t="s">
+        <v>324</v>
+      </c>
+      <c r="F116" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="G116" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H116" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I116" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B117" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C117" s="9">
+        <v>112</v>
+      </c>
+      <c r="D117" s="14" t="s">
+        <v>325</v>
+      </c>
+      <c r="E117" s="27" t="s">
+        <v>326</v>
+      </c>
+      <c r="F117" s="14" t="s">
+        <v>327</v>
+      </c>
+      <c r="G117" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H117" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I117" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B118" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C118" s="9">
+        <v>113</v>
+      </c>
+      <c r="D118" s="14" t="s">
+        <v>328</v>
+      </c>
+      <c r="E118" s="27" t="s">
+        <v>329</v>
+      </c>
+      <c r="F118" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="G118" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H118" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I118" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B119" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C119" s="9">
+        <v>114</v>
+      </c>
+      <c r="D119" s="14" t="s">
+        <v>330</v>
+      </c>
+      <c r="E119" s="27" t="s">
+        <v>331</v>
+      </c>
+      <c r="F119" s="14" t="s">
+        <v>332</v>
+      </c>
+      <c r="G119" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="H119" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I119" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B120" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120" s="9">
+        <v>115</v>
+      </c>
+      <c r="D120" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="E120" s="27" t="s">
+        <v>334</v>
+      </c>
+      <c r="F120" s="14" t="s">
+        <v>335</v>
+      </c>
+      <c r="G120" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H120" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I120" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B121" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C121" s="9">
+        <v>116</v>
+      </c>
+      <c r="D121" s="14" t="s">
+        <v>336</v>
+      </c>
+      <c r="E121" s="27" t="s">
+        <v>337</v>
+      </c>
+      <c r="F121" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D18" s="11" t="s">
-[...25 lines deleted...]
-      <c r="C19" s="10">
+      <c r="G121" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D19" s="11" t="s">
-[...54 lines deleted...]
-      <c r="C21" s="10">
+      <c r="H121" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I121" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B122" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C122" s="9">
+        <v>117</v>
+      </c>
+      <c r="D122" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="27" t="s">
+        <v>339</v>
+      </c>
+      <c r="F122" s="14" t="s">
+        <v>340</v>
+      </c>
+      <c r="G122" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="H122" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I122" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B123" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C123" s="9">
+        <v>118</v>
+      </c>
+      <c r="D123" s="14" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="27" t="s">
+        <v>342</v>
+      </c>
+      <c r="F123" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="G123" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="H123" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I123" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B124" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="9">
+        <v>119</v>
+      </c>
+      <c r="D124" s="14" t="s">
+        <v>343</v>
+      </c>
+      <c r="E124" s="27" t="s">
+        <v>344</v>
+      </c>
+      <c r="F124" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H124" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I124" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B125" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C125" s="9">
+        <v>120</v>
+      </c>
+      <c r="D125" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="E125" s="27" t="s">
+        <v>346</v>
+      </c>
+      <c r="F125" s="14" t="s">
+        <v>347</v>
+      </c>
+      <c r="G125" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="H125" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I125" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B126" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C126" s="9">
+        <v>121</v>
+      </c>
+      <c r="D126" s="14" t="s">
+        <v>348</v>
+      </c>
+      <c r="E126" s="27" t="s">
+        <v>349</v>
+      </c>
+      <c r="F126" s="14" t="s">
+        <v>350</v>
+      </c>
+      <c r="G126" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H126" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I126" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B127" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C127" s="9">
+        <v>122</v>
+      </c>
+      <c r="D127" s="14" t="s">
+        <v>351</v>
+      </c>
+      <c r="E127" s="27" t="s">
+        <v>352</v>
+      </c>
+      <c r="F127" s="14" t="s">
+        <v>353</v>
+      </c>
+      <c r="G127" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="H127" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I127" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B128" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C128" s="9">
+        <v>123</v>
+      </c>
+      <c r="D128" s="14" t="s">
+        <v>354</v>
+      </c>
+      <c r="E128" s="27" t="s">
+        <v>355</v>
+      </c>
+      <c r="F128" s="14" t="s">
+        <v>356</v>
+      </c>
+      <c r="G128" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="H128" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I128" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B129" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C129" s="9">
+        <v>124</v>
+      </c>
+      <c r="D129" s="14" t="s">
+        <v>357</v>
+      </c>
+      <c r="E129" s="27" t="s">
+        <v>358</v>
+      </c>
+      <c r="F129" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="G129" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H129" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I129" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B130" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" s="9">
+        <v>125</v>
+      </c>
+      <c r="D130" s="14" t="s">
+        <v>359</v>
+      </c>
+      <c r="E130" s="27" t="s">
+        <v>360</v>
+      </c>
+      <c r="F130" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="G130" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="D21" s="11" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="11" t="s">
+      <c r="H130" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I130" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B131" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C131" s="9">
+        <v>126</v>
+      </c>
+      <c r="D131" s="14" t="s">
+        <v>361</v>
+      </c>
+      <c r="E131" s="27" t="s">
+        <v>362</v>
+      </c>
+      <c r="F131" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="G131" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H131" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I131" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B132" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C132" s="9">
+        <v>127</v>
+      </c>
+      <c r="D132" s="14" t="s">
+        <v>363</v>
+      </c>
+      <c r="E132" s="27" t="s">
+        <v>364</v>
+      </c>
+      <c r="F132" s="14" t="s">
+        <v>335</v>
+      </c>
+      <c r="G132" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="H132" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I132" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B133" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C133" s="9">
+        <v>128</v>
+      </c>
+      <c r="D133" s="14" t="s">
+        <v>365</v>
+      </c>
+      <c r="E133" s="27" t="s">
+        <v>366</v>
+      </c>
+      <c r="F133" s="14" t="s">
+        <v>347</v>
+      </c>
+      <c r="G133" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="H133" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I133" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B134" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C134" s="9">
+        <v>129</v>
+      </c>
+      <c r="D134" s="14" t="s">
+        <v>367</v>
+      </c>
+      <c r="E134" s="27" t="s">
+        <v>368</v>
+      </c>
+      <c r="F134" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="G134" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="H134" s="15">
+        <v>45803</v>
+      </c>
+      <c r="I134" s="15">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B135" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="C135" s="9">
+        <v>130</v>
+      </c>
+      <c r="D135" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="E135" s="27" t="s">
+        <v>369</v>
+      </c>
+      <c r="F135" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="G135" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H135" s="15">
+        <v>45811</v>
+      </c>
+      <c r="I135" s="15">
+        <v>46541</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B136" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C136" s="9">
+        <v>131</v>
+      </c>
+      <c r="D136" s="25" t="s">
+        <v>370</v>
+      </c>
+      <c r="E136" s="27" t="s">
+        <v>371</v>
+      </c>
+      <c r="F136" s="25" t="s">
+        <v>263</v>
+      </c>
+      <c r="G136" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="H21" s="12">
-[...13 lines deleted...]
-      <c r="C22" s="10">
+      <c r="H136" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I136" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B137" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C137" s="9">
+        <v>132</v>
+      </c>
+      <c r="D137" s="25" t="s">
+        <v>372</v>
+      </c>
+      <c r="E137" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="F137" s="25" t="s">
+        <v>374</v>
+      </c>
+      <c r="G137" s="25" t="s">
+        <v>375</v>
+      </c>
+      <c r="H137" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I137" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B138" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C138" s="9">
+        <v>133</v>
+      </c>
+      <c r="D138" s="25" t="s">
+        <v>376</v>
+      </c>
+      <c r="E138" s="27" t="s">
+        <v>377</v>
+      </c>
+      <c r="F138" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="G138" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H138" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I138" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B139" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C139" s="9">
+        <v>134</v>
+      </c>
+      <c r="D139" s="25" t="s">
+        <v>378</v>
+      </c>
+      <c r="E139" s="27" t="s">
+        <v>379</v>
+      </c>
+      <c r="F139" s="25" t="s">
+        <v>380</v>
+      </c>
+      <c r="G139" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H139" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I139" s="15">
+        <v>46564</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B140" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C140" s="9">
+        <v>135</v>
+      </c>
+      <c r="D140" s="25" t="s">
+        <v>381</v>
+      </c>
+      <c r="E140" s="27" t="s">
+        <v>382</v>
+      </c>
+      <c r="F140" s="25" t="s">
+        <v>353</v>
+      </c>
+      <c r="G140" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="H140" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I140" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B141" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C141" s="9">
+        <v>136</v>
+      </c>
+      <c r="D141" s="25" t="s">
+        <v>383</v>
+      </c>
+      <c r="E141" s="27" t="s">
+        <v>384</v>
+      </c>
+      <c r="F141" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H141" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I141" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B142" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C142" s="9">
+        <v>137</v>
+      </c>
+      <c r="D142" s="25" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="27" t="s">
+        <v>386</v>
+      </c>
+      <c r="F142" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="G142" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H142" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I142" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B143" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" s="9">
+        <v>138</v>
+      </c>
+      <c r="D143" s="25" t="s">
+        <v>387</v>
+      </c>
+      <c r="E143" s="27" t="s">
+        <v>388</v>
+      </c>
+      <c r="F143" s="25" t="s">
+        <v>389</v>
+      </c>
+      <c r="G143" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="H143" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I143" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B144" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C144" s="9">
+        <v>139</v>
+      </c>
+      <c r="D144" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="E144" s="27" t="s">
+        <v>391</v>
+      </c>
+      <c r="F144" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="G144" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H144" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I144" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B145" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C145" s="9">
+        <v>140</v>
+      </c>
+      <c r="D145" s="25" t="s">
+        <v>392</v>
+      </c>
+      <c r="E145" s="27" t="s">
+        <v>393</v>
+      </c>
+      <c r="F145" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="G145" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="H145" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I145" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B146" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" s="9">
+        <v>141</v>
+      </c>
+      <c r="D146" s="25" t="s">
+        <v>394</v>
+      </c>
+      <c r="E146" s="27" t="s">
+        <v>395</v>
+      </c>
+      <c r="F146" s="25" t="s">
+        <v>287</v>
+      </c>
+      <c r="G146" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="H146" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I146" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B147" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C147" s="9">
+        <v>142</v>
+      </c>
+      <c r="D147" s="25" t="s">
+        <v>396</v>
+      </c>
+      <c r="E147" s="27" t="s">
+        <v>397</v>
+      </c>
+      <c r="F147" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="G147" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H147" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I147" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B148" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C148" s="9">
+        <v>143</v>
+      </c>
+      <c r="D148" s="25" t="s">
+        <v>398</v>
+      </c>
+      <c r="E148" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F148" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H148" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I148" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B149" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C149" s="9">
+        <v>144</v>
+      </c>
+      <c r="D149" s="25" t="s">
+        <v>400</v>
+      </c>
+      <c r="E149" s="27" t="s">
+        <v>401</v>
+      </c>
+      <c r="F149" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="G149" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H149" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I149" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B150" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C150" s="9">
+        <v>145</v>
+      </c>
+      <c r="D150" s="25" t="s">
+        <v>402</v>
+      </c>
+      <c r="E150" s="27" t="s">
+        <v>403</v>
+      </c>
+      <c r="F150" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="G150" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H150" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I150" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B151" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C151" s="9">
+        <v>146</v>
+      </c>
+      <c r="D151" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="E151" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="F151" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G151" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H151" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I151" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B152" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C152" s="9">
+        <v>147</v>
+      </c>
+      <c r="D152" s="25" t="s">
+        <v>406</v>
+      </c>
+      <c r="E152" s="27" t="s">
+        <v>407</v>
+      </c>
+      <c r="F152" s="25" t="s">
+        <v>263</v>
+      </c>
+      <c r="G152" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H152" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I152" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B153" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C153" s="9">
+        <v>148</v>
+      </c>
+      <c r="D153" s="25" t="s">
+        <v>408</v>
+      </c>
+      <c r="E153" s="27" t="s">
+        <v>409</v>
+      </c>
+      <c r="F153" s="25" t="s">
+        <v>410</v>
+      </c>
+      <c r="G153" s="25" t="s">
+        <v>411</v>
+      </c>
+      <c r="H153" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I153" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B154" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C154" s="9">
+        <v>149</v>
+      </c>
+      <c r="D154" s="25" t="s">
+        <v>412</v>
+      </c>
+      <c r="E154" s="27" t="s">
+        <v>413</v>
+      </c>
+      <c r="F154" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G154" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H154" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I154" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B155" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C155" s="9">
+        <v>150</v>
+      </c>
+      <c r="D155" s="25" t="s">
+        <v>414</v>
+      </c>
+      <c r="E155" s="27" t="s">
+        <v>415</v>
+      </c>
+      <c r="F155" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="G155" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H155" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I155" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B156" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C156" s="9">
+        <v>151</v>
+      </c>
+      <c r="D156" s="25" t="s">
+        <v>416</v>
+      </c>
+      <c r="E156" s="27" t="s">
+        <v>417</v>
+      </c>
+      <c r="F156" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="G156" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="H156" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I156" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B157" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" s="9">
+        <v>152</v>
+      </c>
+      <c r="D157" s="25" t="s">
+        <v>418</v>
+      </c>
+      <c r="E157" s="27" t="s">
+        <v>419</v>
+      </c>
+      <c r="F157" s="25" t="s">
+        <v>353</v>
+      </c>
+      <c r="G157" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="H157" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I157" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B158" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C158" s="9">
+        <v>153</v>
+      </c>
+      <c r="D158" s="25" t="s">
+        <v>420</v>
+      </c>
+      <c r="E158" s="27" t="s">
+        <v>421</v>
+      </c>
+      <c r="F158" s="25" t="s">
+        <v>422</v>
+      </c>
+      <c r="G158" s="25" t="s">
+        <v>411</v>
+      </c>
+      <c r="H158" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I158" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B159" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C159" s="9">
+        <v>154</v>
+      </c>
+      <c r="D159" s="25" t="s">
+        <v>423</v>
+      </c>
+      <c r="E159" s="27" t="s">
+        <v>424</v>
+      </c>
+      <c r="F159" s="25" t="s">
+        <v>422</v>
+      </c>
+      <c r="G159" s="25" t="s">
+        <v>411</v>
+      </c>
+      <c r="H159" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I159" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B160" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C160" s="9">
+        <v>155</v>
+      </c>
+      <c r="D160" s="25" t="s">
+        <v>425</v>
+      </c>
+      <c r="E160" s="27" t="s">
+        <v>426</v>
+      </c>
+      <c r="F160" s="25" t="s">
+        <v>427</v>
+      </c>
+      <c r="G160" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H160" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I160" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B161" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C161" s="9">
+        <v>156</v>
+      </c>
+      <c r="D161" s="25" t="s">
+        <v>428</v>
+      </c>
+      <c r="E161" s="27" t="s">
+        <v>429</v>
+      </c>
+      <c r="F161" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="G161" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H161" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I161" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B162" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C162" s="9">
+        <v>157</v>
+      </c>
+      <c r="D162" s="25" t="s">
+        <v>430</v>
+      </c>
+      <c r="E162" s="27" t="s">
+        <v>431</v>
+      </c>
+      <c r="F162" s="25" t="s">
+        <v>254</v>
+      </c>
+      <c r="G162" s="25" t="s">
+        <v>255</v>
+      </c>
+      <c r="H162" s="15">
+        <v>45834</v>
+      </c>
+      <c r="I162" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B163" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C163" s="9">
+        <v>158</v>
+      </c>
+      <c r="D163" s="25" t="s">
+        <v>432</v>
+      </c>
+      <c r="E163" s="27" t="s">
+        <v>433</v>
+      </c>
+      <c r="F163" s="25" t="s">
+        <v>434</v>
+      </c>
+      <c r="G163" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H163" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I163" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B164" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C164" s="9">
+        <v>159</v>
+      </c>
+      <c r="D164" s="25" t="s">
+        <v>435</v>
+      </c>
+      <c r="E164" s="27" t="s">
+        <v>436</v>
+      </c>
+      <c r="F164" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="G164" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="H164" s="15">
+        <v>45833</v>
+      </c>
+      <c r="I164" s="15">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B165" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C165" s="9">
+        <v>160</v>
+      </c>
+      <c r="D165" s="25" t="s">
+        <v>437</v>
+      </c>
+      <c r="E165" s="27" t="s">
+        <v>438</v>
+      </c>
+      <c r="F165" s="25" t="s">
+        <v>347</v>
+      </c>
+      <c r="G165" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="H165" s="15">
+        <v>45845</v>
+      </c>
+      <c r="I165" s="15">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B166" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C166" s="9">
+        <v>161</v>
+      </c>
+      <c r="D166" s="25" t="s">
+        <v>439</v>
+      </c>
+      <c r="E166" s="27" t="s">
+        <v>440</v>
+      </c>
+      <c r="F166" s="25" t="s">
+        <v>441</v>
+      </c>
+      <c r="G166" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H166" s="15">
+        <v>45845</v>
+      </c>
+      <c r="I166" s="15">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B167" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C167" s="9">
+        <v>162</v>
+      </c>
+      <c r="D167" s="25" t="s">
+        <v>442</v>
+      </c>
+      <c r="E167" s="27" t="s">
+        <v>443</v>
+      </c>
+      <c r="F167" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="G167" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="H167" s="15">
+        <v>45845</v>
+      </c>
+      <c r="I167" s="15">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B168" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C168" s="9">
+        <v>163</v>
+      </c>
+      <c r="D168" s="25" t="s">
+        <v>444</v>
+      </c>
+      <c r="E168" s="27" t="s">
+        <v>445</v>
+      </c>
+      <c r="F168" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="G168" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H168" s="15">
+        <v>45845</v>
+      </c>
+      <c r="I168" s="15">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B169" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C169" s="9">
+        <v>164</v>
+      </c>
+      <c r="D169" s="25" t="s">
+        <v>446</v>
+      </c>
+      <c r="E169" s="27" t="s">
+        <v>447</v>
+      </c>
+      <c r="F169" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="G169" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H169" s="15">
+        <v>45845</v>
+      </c>
+      <c r="I169" s="15">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B170" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C170" s="9">
+        <v>165</v>
+      </c>
+      <c r="D170" s="25" t="s">
+        <v>448</v>
+      </c>
+      <c r="E170" s="27" t="s">
+        <v>449</v>
+      </c>
+      <c r="F170" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="G170" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H170" s="15">
+        <v>45845</v>
+      </c>
+      <c r="I170" s="15">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B171" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C171" s="9">
+        <v>166</v>
+      </c>
+      <c r="D171" s="25" t="s">
+        <v>450</v>
+      </c>
+      <c r="E171" s="27" t="s">
+        <v>451</v>
+      </c>
+      <c r="F171" s="25" t="s">
+        <v>452</v>
+      </c>
+      <c r="G171" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="H171" s="15">
+        <v>45845</v>
+      </c>
+      <c r="I171" s="15">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B172" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C172" s="9">
+        <v>167</v>
+      </c>
+      <c r="D172" s="25" t="s">
+        <v>454</v>
+      </c>
+      <c r="E172" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="F172" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="G172" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H172" s="15">
+        <v>45860</v>
+      </c>
+      <c r="I172" s="15">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B173" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C173" s="9">
+        <v>168</v>
+      </c>
+      <c r="D173" s="24" t="s">
+        <v>456</v>
+      </c>
+      <c r="E173" s="27" t="s">
+        <v>457</v>
+      </c>
+      <c r="F173" s="24" t="s">
+        <v>458</v>
+      </c>
+      <c r="G173" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="H173" s="15">
+        <v>45860</v>
+      </c>
+      <c r="I173" s="15">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B174" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C174" s="9">
+        <v>169</v>
+      </c>
+      <c r="D174" s="25" t="s">
+        <v>459</v>
+      </c>
+      <c r="E174" s="27" t="s">
+        <v>460</v>
+      </c>
+      <c r="F174" s="25" t="s">
+        <v>461</v>
+      </c>
+      <c r="G174" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H174" s="15">
+        <v>45860</v>
+      </c>
+      <c r="I174" s="15">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B175" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C175" s="9">
+        <v>170</v>
+      </c>
+      <c r="D175" s="24" t="s">
+        <v>462</v>
+      </c>
+      <c r="E175" s="27" t="s">
+        <v>463</v>
+      </c>
+      <c r="F175" s="24" t="s">
+        <v>464</v>
+      </c>
+      <c r="G175" s="24" t="s">
+        <v>152</v>
+      </c>
+      <c r="H175" s="15">
+        <v>45862</v>
+      </c>
+      <c r="I175" s="15">
+        <v>46562</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B176" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C176" s="9">
+        <v>171</v>
+      </c>
+      <c r="D176" s="25" t="s">
+        <v>465</v>
+      </c>
+      <c r="E176" s="27" t="s">
+        <v>466</v>
+      </c>
+      <c r="F176" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="G176" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H176" s="15">
+        <v>45873</v>
+      </c>
+      <c r="I176" s="15">
+        <v>46603</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B177" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C177" s="9">
+        <v>172</v>
+      </c>
+      <c r="D177" s="25" t="s">
+        <v>467</v>
+      </c>
+      <c r="E177" s="27" t="s">
+        <v>468</v>
+      </c>
+      <c r="F177" s="25" t="s">
+        <v>469</v>
+      </c>
+      <c r="G177" s="25" t="s">
+        <v>255</v>
+      </c>
+      <c r="H177" s="15">
+        <v>45873</v>
+      </c>
+      <c r="I177" s="15">
+        <v>46603</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B178" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C178" s="9">
+        <v>173</v>
+      </c>
+      <c r="D178" s="25" t="s">
+        <v>470</v>
+      </c>
+      <c r="E178" s="27" t="s">
+        <v>471</v>
+      </c>
+      <c r="F178" s="25" t="s">
+        <v>472</v>
+      </c>
+      <c r="G178" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H178" s="15">
+        <v>45873</v>
+      </c>
+      <c r="I178" s="15">
+        <v>46603</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B179" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C179" s="9">
+        <v>174</v>
+      </c>
+      <c r="D179" s="25" t="s">
+        <v>473</v>
+      </c>
+      <c r="E179" s="27" t="s">
+        <v>474</v>
+      </c>
+      <c r="F179" s="25" t="s">
+        <v>475</v>
+      </c>
+      <c r="G179" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="H179" s="15">
+        <v>45908</v>
+      </c>
+      <c r="I179" s="15">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B180" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C180" s="9">
+        <v>175</v>
+      </c>
+      <c r="D180" s="25" t="s">
+        <v>476</v>
+      </c>
+      <c r="E180" s="27" t="s">
+        <v>477</v>
+      </c>
+      <c r="F180" s="25" t="s">
+        <v>461</v>
+      </c>
+      <c r="G180" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H180" s="15">
+        <v>45908</v>
+      </c>
+      <c r="I180" s="15">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B181" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C181" s="9">
+        <v>176</v>
+      </c>
+      <c r="D181" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="E181" s="27" t="s">
+        <v>479</v>
+      </c>
+      <c r="F181" s="25" t="s">
+        <v>480</v>
+      </c>
+      <c r="G181" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="H181" s="15">
+        <v>45908</v>
+      </c>
+      <c r="I181" s="15">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B182" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C182" s="9">
+        <v>177</v>
+      </c>
+      <c r="D182" s="25" t="s">
+        <v>481</v>
+      </c>
+      <c r="E182" s="27" t="s">
+        <v>482</v>
+      </c>
+      <c r="F182" s="25" t="s">
+        <v>483</v>
+      </c>
+      <c r="G182" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="H182" s="15">
+        <v>45908</v>
+      </c>
+      <c r="I182" s="15">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B183" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C183" s="9">
+        <v>178</v>
+      </c>
+      <c r="D183" s="25" t="s">
+        <v>484</v>
+      </c>
+      <c r="E183" s="27" t="s">
+        <v>485</v>
+      </c>
+      <c r="F183" s="25" t="s">
+        <v>486</v>
+      </c>
+      <c r="G183" s="25" t="s">
+        <v>487</v>
+      </c>
+      <c r="H183" s="15">
+        <v>45908</v>
+      </c>
+      <c r="I183" s="15">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B184" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C184" s="9">
+        <v>179</v>
+      </c>
+      <c r="D184" s="25" t="s">
+        <v>488</v>
+      </c>
+      <c r="E184" s="27" t="s">
+        <v>489</v>
+      </c>
+      <c r="F184" s="25" t="s">
+        <v>490</v>
+      </c>
+      <c r="G184" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H184" s="15">
+        <v>45936</v>
+      </c>
+      <c r="I184" s="15">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B185" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C185" s="9">
+        <v>180</v>
+      </c>
+      <c r="D185" s="25" t="s">
+        <v>491</v>
+      </c>
+      <c r="E185" s="27" t="s">
+        <v>492</v>
+      </c>
+      <c r="F185" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="G185" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H185" s="15">
+        <v>45936</v>
+      </c>
+      <c r="I185" s="15">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B186" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C186" s="9">
+        <v>181</v>
+      </c>
+      <c r="D186" s="25" t="s">
+        <v>493</v>
+      </c>
+      <c r="E186" s="27" t="s">
+        <v>494</v>
+      </c>
+      <c r="F186" s="25" t="s">
+        <v>495</v>
+      </c>
+      <c r="G186" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H186" s="15">
+        <v>45936</v>
+      </c>
+      <c r="I186" s="15">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B187" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C187" s="9">
+        <v>182</v>
+      </c>
+      <c r="D187" s="25" t="s">
+        <v>496</v>
+      </c>
+      <c r="E187" s="27" t="s">
+        <v>497</v>
+      </c>
+      <c r="F187" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="G187" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="H187" s="15">
+        <v>45936</v>
+      </c>
+      <c r="I187" s="15">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B188" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C188" s="9">
+        <v>183</v>
+      </c>
+      <c r="D188" s="25" t="s">
+        <v>498</v>
+      </c>
+      <c r="E188" s="27" t="s">
+        <v>499</v>
+      </c>
+      <c r="F188" s="25" t="s">
+        <v>500</v>
+      </c>
+      <c r="G188" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H188" s="15">
+        <v>45936</v>
+      </c>
+      <c r="I188" s="15">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B189" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C189" s="9">
+        <v>184</v>
+      </c>
+      <c r="D189" s="25" t="s">
+        <v>501</v>
+      </c>
+      <c r="E189" s="27" t="s">
+        <v>502</v>
+      </c>
+      <c r="F189" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="G189" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H189" s="15">
+        <v>45936</v>
+      </c>
+      <c r="I189" s="15">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B190" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C190" s="9">
+        <v>185</v>
+      </c>
+      <c r="D190" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="E190" s="27" t="s">
+        <v>504</v>
+      </c>
+      <c r="F190" s="25" t="s">
+        <v>254</v>
+      </c>
+      <c r="G190" s="25" t="s">
+        <v>255</v>
+      </c>
+      <c r="H190" s="15">
+        <v>45936</v>
+      </c>
+      <c r="I190" s="15">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B191" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C191" s="9">
+        <v>186</v>
+      </c>
+      <c r="D191" s="25" t="s">
+        <v>505</v>
+      </c>
+      <c r="E191" s="27" t="s">
+        <v>506</v>
+      </c>
+      <c r="F191" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="G191" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H191" s="32">
+        <v>45936</v>
+      </c>
+      <c r="I191" s="15">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B192" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C192" s="9">
+        <v>187</v>
+      </c>
+      <c r="D192" s="25" t="s">
+        <v>507</v>
+      </c>
+      <c r="E192" s="27" t="s">
+        <v>508</v>
+      </c>
+      <c r="F192" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="G192" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H192" s="15">
+        <v>45936</v>
+      </c>
+      <c r="I192" s="15">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B193" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C193" s="9">
+        <v>188</v>
+      </c>
+      <c r="D193" s="24" t="s">
+        <v>509</v>
+      </c>
+      <c r="E193" s="27" t="s">
+        <v>510</v>
+      </c>
+      <c r="F193" s="24" t="s">
+        <v>347</v>
+      </c>
+      <c r="G193" s="24" t="s">
+        <v>288</v>
+      </c>
+      <c r="H193" s="15">
+        <v>45971</v>
+      </c>
+      <c r="I193" s="15">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B194" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C194" s="9">
+        <v>189</v>
+      </c>
+      <c r="D194" s="24" t="s">
+        <v>511</v>
+      </c>
+      <c r="E194" s="27" t="s">
+        <v>512</v>
+      </c>
+      <c r="F194" s="24" t="s">
+        <v>513</v>
+      </c>
+      <c r="G194" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="H194" s="15">
+        <v>45971</v>
+      </c>
+      <c r="I194" s="15">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B195" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C195" s="9">
+        <v>190</v>
+      </c>
+      <c r="D195" s="24" t="s">
+        <v>514</v>
+      </c>
+      <c r="E195" s="27" t="s">
+        <v>515</v>
+      </c>
+      <c r="F195" s="24" t="s">
+        <v>516</v>
+      </c>
+      <c r="G195" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="H195" s="15">
+        <v>45971</v>
+      </c>
+      <c r="I195" s="15">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B196" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C196" s="9">
+        <v>191</v>
+      </c>
+      <c r="D196" s="24" t="s">
+        <v>517</v>
+      </c>
+      <c r="E196" s="27" t="s">
+        <v>518</v>
+      </c>
+      <c r="F196" s="24" t="s">
+        <v>516</v>
+      </c>
+      <c r="G196" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="H196" s="15">
+        <v>45971</v>
+      </c>
+      <c r="I196" s="15">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B197" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C197" s="9">
+        <v>192</v>
+      </c>
+      <c r="D197" s="25" t="s">
+        <v>519</v>
+      </c>
+      <c r="E197" s="27" t="s">
+        <v>520</v>
+      </c>
+      <c r="F197" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="G197" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H197" s="15">
+        <v>46000</v>
+      </c>
+      <c r="I197" s="15">
+        <v>46730</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B198" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C198" s="9">
+        <v>193</v>
+      </c>
+      <c r="D198" s="25" t="s">
+        <v>521</v>
+      </c>
+      <c r="E198" s="27" t="s">
+        <v>522</v>
+      </c>
+      <c r="F198" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="G198" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="H198" s="15">
+        <v>46013</v>
+      </c>
+      <c r="I198" s="15">
+        <v>46743</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C199" s="9">
+        <v>194</v>
+      </c>
+      <c r="D199" s="10" t="s">
+        <v>524</v>
+      </c>
+      <c r="E199" s="27" t="s">
+        <v>525</v>
+      </c>
+      <c r="F199" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="G199" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H199" s="30">
+        <v>46101</v>
+      </c>
+      <c r="I199" s="30">
+        <v>46832</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B200" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="C200" s="9">
+        <v>195</v>
+      </c>
+      <c r="D200" s="12" t="s">
+        <v>526</v>
+      </c>
+      <c r="E200" s="27" t="s">
+        <v>527</v>
+      </c>
+      <c r="F200" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="G200" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="H200" s="31">
+        <v>46139</v>
+      </c>
+      <c r="I200" s="31">
+        <v>46870</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B201" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C201" s="9">
+        <v>196</v>
+      </c>
+      <c r="D201" s="10" t="s">
+        <v>528</v>
+      </c>
+      <c r="E201" s="27" t="s">
+        <v>529</v>
+      </c>
+      <c r="F201" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="D22" s="11" t="s">
-[...25 lines deleted...]
-      <c r="C23" s="10">
+      <c r="G201" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="D23" s="11" t="s">
-[...1362 lines deleted...]
-      <c r="D70" s="11" t="s">
+      <c r="H201" s="30">
+        <v>46163</v>
+      </c>
+      <c r="I201" s="30">
+        <v>46894</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B202" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C202" s="9">
         <v>197</v>
       </c>
-      <c r="E70" s="11" t="s">
+      <c r="D202" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="E202" s="27" t="s">
+        <v>531</v>
+      </c>
+      <c r="F202" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G202" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H202" s="30">
+        <v>46163</v>
+      </c>
+      <c r="I202" s="30">
+        <v>46894</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B203" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C203" s="9">
         <v>198</v>
       </c>
-      <c r="F70" s="11" t="s">
-[...579 lines deleted...]
-      <c r="F90" s="11" t="s">
+      <c r="D203" s="10" t="s">
+        <v>532</v>
+      </c>
+      <c r="E203" s="27" t="s">
+        <v>533</v>
+      </c>
+      <c r="F203" s="10" t="s">
         <v>251</v>
       </c>
-      <c r="G90" s="11" t="s">
-[...3273 lines deleted...]
-      <c r="F203" s="11" t="s">
+      <c r="G203" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H203" s="30">
+        <v>46163</v>
+      </c>
+      <c r="I203" s="30">
+        <v>46894</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="16" t="s">
         <v>534</v>
       </c>
-      <c r="G203" s="11" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="B204" s="16"/>
+      <c r="C204" s="17"/>
+      <c r="D204" s="16"/>
+      <c r="E204" s="16"/>
+      <c r="F204" s="16"/>
+      <c r="G204" s="16"/>
+      <c r="H204" s="33"/>
+      <c r="I204" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <conditionalFormatting sqref="D5">
-    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="8" priority="8"/>
   </conditionalFormatting>
+  <hyperlinks>
+    <hyperlink ref="E39" r:id="rId1" display="mailto:dianaherfi@gmail.com" xr:uid="{5DF0003D-6981-4AE8-BF65-6194E30ACCE2}"/>
+    <hyperlink ref="E38" r:id="rId2" display="mailto:elkincflorez@hotmail.com" xr:uid="{33D7A799-9B90-4F68-9F63-FD84B03CED25}"/>
+    <hyperlink ref="E37" r:id="rId3" display="mailto:lordonez314@gmail.com" xr:uid="{48882A27-95FE-4B08-845E-B527C04C62C8}"/>
+    <hyperlink ref="E9" r:id="rId4" xr:uid="{150F2072-25C7-49F9-A5C9-996EBCEE893B}"/>
+    <hyperlink ref="E19" r:id="rId5" display="mailto:danielcam@hotmail.com" xr:uid="{76B3B006-02F3-4D7B-88D4-2097ADB20A43}"/>
+    <hyperlink ref="E22" r:id="rId6" display="mailto:catagarciamvz@gmail.com" xr:uid="{E97DC5F1-1B0F-4033-B5D5-CA735AAE61D7}"/>
+    <hyperlink ref="E15" r:id="rId7" xr:uid="{D6477DC4-0AE9-4221-BD3A-9A429EB7784E}"/>
+    <hyperlink ref="E8" r:id="rId8" display="mailto:cbedoya@udca.edu.co" xr:uid="{AA3B785F-1F76-4E20-9FC1-7C8ADCEAC596}"/>
+    <hyperlink ref="E23" r:id="rId9" xr:uid="{D911C6B1-3F3F-4F0A-9567-ACC9B0E97603}"/>
+    <hyperlink ref="E26" r:id="rId10" xr:uid="{5CA00CAC-02F6-483C-B21B-64CE2DB3B4B8}"/>
+    <hyperlink ref="E10" r:id="rId11" xr:uid="{2EFF612C-CBDC-4FAA-9C24-852A0EE2FA4C}"/>
+    <hyperlink ref="E32" r:id="rId12" xr:uid="{491F82D3-F224-4035-A8A7-FF0B7B1B5E4E}"/>
+    <hyperlink ref="E33" r:id="rId13" xr:uid="{5900B7B4-5ABB-49A8-94DE-A727DECB09E9}"/>
+    <hyperlink ref="E21" r:id="rId14" xr:uid="{82416392-1DB6-4A10-872A-DEBD81B759BA}"/>
+    <hyperlink ref="E34" r:id="rId15" xr:uid="{027A398F-0F26-4849-B2DC-3FC81BC301B3}"/>
+    <hyperlink ref="E25" r:id="rId16" xr:uid="{BD57F061-40DE-48F4-936E-555D1223A16F}"/>
+    <hyperlink ref="E6" r:id="rId17" xr:uid="{D8DB2779-5E72-4A27-AF26-C3A530FBEDC3}"/>
+    <hyperlink ref="E36" r:id="rId18" xr:uid="{55CAAED7-4596-42A1-A3F7-8D8ED03CE653}"/>
+    <hyperlink ref="E28" r:id="rId19" xr:uid="{CE18AAAE-5A63-44E4-AB7F-0681C00881F4}"/>
+    <hyperlink ref="E24" r:id="rId20" xr:uid="{A087C43A-0E8A-43A3-8833-BD7E24DEDF54}"/>
+    <hyperlink ref="E27" r:id="rId21" xr:uid="{746D6B77-DE80-4E52-95C3-F19D345E4231}"/>
+    <hyperlink ref="E20" r:id="rId22" xr:uid="{029EF7DB-8CD6-4555-8D5A-1E4492E0FE9D}"/>
+    <hyperlink ref="E17" r:id="rId23" xr:uid="{F7C42B9A-C8B9-474E-9586-0D723D9649EF}"/>
+    <hyperlink ref="E30" r:id="rId24" xr:uid="{6DC6AF1F-CB6F-4EFB-B9ED-1673BEAF4183}"/>
+    <hyperlink ref="E16" r:id="rId25" display="rksolucionesvet@gmail.com" xr:uid="{5CB63FB0-77D0-475E-B986-86E1008F0664}"/>
+    <hyperlink ref="E14" r:id="rId26" xr:uid="{5AC0EEC7-652F-427F-BBF6-5B2725B285B7}"/>
+    <hyperlink ref="E12" r:id="rId27" xr:uid="{F26E4AB7-2E93-4F22-97EF-ADA2FAFED398}"/>
+    <hyperlink ref="E29" r:id="rId28" xr:uid="{DEAF0416-6A5C-4F3D-BD1D-EEC45B125449}"/>
+    <hyperlink ref="E31" r:id="rId29" xr:uid="{30C26AE7-E75C-4C6E-BB8C-B873114822A2}"/>
+    <hyperlink ref="E35" r:id="rId30" xr:uid="{6810D8DF-C3F5-4CA7-9001-8C84068A9A7E}"/>
+    <hyperlink ref="E13" r:id="rId31" xr:uid="{AD8684D1-9D8E-43A6-B8AE-8CC87166BFC2}"/>
+    <hyperlink ref="E7" r:id="rId32" xr:uid="{FCDFF251-80B0-41A9-85DC-1E316B14F34D}"/>
+    <hyperlink ref="E11" r:id="rId33" xr:uid="{8FA3D475-E507-46AA-9ACA-FE23AA7DBBFF}"/>
+    <hyperlink ref="E18" r:id="rId34" xr:uid="{4CDE0091-E521-41CD-95D4-E1B8D9252E54}"/>
+    <hyperlink ref="E47" r:id="rId35" xr:uid="{4B4D257A-BF99-4BD1-8E6F-C38DEF063B64}"/>
+    <hyperlink ref="E48" r:id="rId36" xr:uid="{7D4DE158-F970-4747-A71F-DFADDC2FFF0E}"/>
+    <hyperlink ref="E49" r:id="rId37" xr:uid="{8079B07E-75E1-498E-BB09-4FF0BF6801C4}"/>
+    <hyperlink ref="E50" r:id="rId38" xr:uid="{A54A581B-041B-431E-A938-C9A69A071CF7}"/>
+    <hyperlink ref="E51" r:id="rId39" xr:uid="{CD6CDC38-8F6C-46D4-B53A-00EAEE524A97}"/>
+    <hyperlink ref="E52" r:id="rId40" xr:uid="{284D5AE3-5A03-46DD-8359-BA14684E5BDF}"/>
+    <hyperlink ref="E53" r:id="rId41" xr:uid="{80159912-DC15-4C3D-8356-C7845ADDEC24}"/>
+    <hyperlink ref="E54" r:id="rId42" xr:uid="{AFABA09F-2534-4A27-860E-D30C603C66A6}"/>
+    <hyperlink ref="E55" r:id="rId43" xr:uid="{199C883A-B3A6-4096-9527-5FE49C3348BD}"/>
+    <hyperlink ref="E56" r:id="rId44" xr:uid="{844EF554-B03A-409F-AA23-E5DCD8FEA2E5}"/>
+    <hyperlink ref="E57" r:id="rId45" xr:uid="{D922BC0C-ACFB-4FE6-8A39-7DC99F3EB44D}"/>
+    <hyperlink ref="E58" r:id="rId46" xr:uid="{86AB3B63-800C-4A62-A755-B02D654C4EA6}"/>
+    <hyperlink ref="E59" r:id="rId47" xr:uid="{908B90D1-CB0C-4CEC-88F9-66E564AD7B23}"/>
+    <hyperlink ref="E68" r:id="rId48" xr:uid="{E4CFD625-5D5A-4DAC-8BAE-5897F94FD17F}"/>
+    <hyperlink ref="E69" r:id="rId49" xr:uid="{2761786C-EC11-499F-9D3A-51CE31D51CD0}"/>
+    <hyperlink ref="E71" r:id="rId50" xr:uid="{B2DACF13-2B5A-4A8E-8B9F-725A486282DC}"/>
+    <hyperlink ref="E73" r:id="rId51" xr:uid="{0D87FB33-9DDA-4DD4-B90C-9BC66205ABD9}"/>
+    <hyperlink ref="E74" r:id="rId52" xr:uid="{8D27752A-7FB4-4B71-BB3D-1C7F731D04C3}"/>
+    <hyperlink ref="E72" r:id="rId53" xr:uid="{D01B831B-DCF9-4727-A6D3-8FD75F1F75AE}"/>
+    <hyperlink ref="E75" r:id="rId54" xr:uid="{3F1C0373-EAE6-40E8-A3F9-F164F68031E5}"/>
+    <hyperlink ref="E76" r:id="rId55" xr:uid="{43A27330-1F8A-4DC0-B339-9D89A4E7762A}"/>
+    <hyperlink ref="E77" r:id="rId56" xr:uid="{E74DD465-5628-4376-8C78-6B5C8F3CB98C}"/>
+    <hyperlink ref="E79" r:id="rId57" xr:uid="{5B7014C2-16F1-483B-9FFA-8996E1D635B9}"/>
+    <hyperlink ref="E80" r:id="rId58" xr:uid="{2EF8988A-3899-43EA-B922-FA796EF122A0}"/>
+    <hyperlink ref="E82" r:id="rId59" xr:uid="{6015E1FF-8693-42E6-A8C8-D9619B9E9EA6}"/>
+    <hyperlink ref="E84" r:id="rId60" xr:uid="{CF92B3FB-4E7D-48B1-B276-1838FB6F7CA2}"/>
+    <hyperlink ref="E85" r:id="rId61" xr:uid="{2569E092-45FF-4AF6-BB70-B19F27C29917}"/>
+    <hyperlink ref="E86" r:id="rId62" xr:uid="{4041878E-48B3-4844-9512-EC458294BB9A}"/>
+    <hyperlink ref="E87" r:id="rId63" xr:uid="{3021245C-0804-4231-814D-A89C65A18E32}"/>
+    <hyperlink ref="E88" r:id="rId64" xr:uid="{64D243B2-EE7B-49EA-A263-D70FE694DFBA}"/>
+    <hyperlink ref="E89" r:id="rId65" xr:uid="{EFF3592F-5806-4308-AD6B-A65F0B918044}"/>
+    <hyperlink ref="E90" r:id="rId66" xr:uid="{B8B5FA41-F983-4AA2-98AA-E339FD57E1D0}"/>
+    <hyperlink ref="E91" r:id="rId67" xr:uid="{FD46B014-88AE-40CD-9535-099CF20E7102}"/>
+    <hyperlink ref="E92" r:id="rId68" xr:uid="{B8DF160A-509C-4AEC-8547-3E21AEAFAC50}"/>
+    <hyperlink ref="E93" r:id="rId69" xr:uid="{F109E67A-B47C-418E-B9A9-10012EABE383}"/>
+    <hyperlink ref="E94" r:id="rId70" xr:uid="{E91FCA62-7295-4D23-BCB0-478FDE0FD86F}"/>
+    <hyperlink ref="E95" r:id="rId71" xr:uid="{D630213A-6E1F-4350-812C-FE53BFFB3F65}"/>
+    <hyperlink ref="E96" r:id="rId72" xr:uid="{869E64CF-EF8D-4270-A5BC-5987948EF501}"/>
+    <hyperlink ref="E97" r:id="rId73" xr:uid="{75F95B59-A419-4C20-9364-772FC66BC442}"/>
+    <hyperlink ref="E98" r:id="rId74" xr:uid="{73E9F929-239D-4061-A1C0-3C446180A4BE}"/>
+    <hyperlink ref="E99" r:id="rId75" xr:uid="{0AD7AE11-B648-4A0C-B659-91E3CA9C3904}"/>
+    <hyperlink ref="E100" r:id="rId76" xr:uid="{E5487C57-59D1-4A99-9F50-F6372638EBC5}"/>
+    <hyperlink ref="E101" r:id="rId77" xr:uid="{3BFAC9A1-3A54-4BD8-87E3-23EF92E83FAB}"/>
+    <hyperlink ref="E102" r:id="rId78" xr:uid="{5920FE5B-D23D-41A5-B286-BD749690652F}"/>
+    <hyperlink ref="E103" r:id="rId79" xr:uid="{09280636-4FE3-4D37-91D5-9C9B65A87C45}"/>
+    <hyperlink ref="E104" r:id="rId80" xr:uid="{ADF73BD5-FE2E-4F39-BF12-2421C7772150}"/>
+    <hyperlink ref="E105" r:id="rId81" xr:uid="{9EEE3FBE-62F4-4823-ADE9-4B6832ED333C}"/>
+    <hyperlink ref="E106" r:id="rId82" xr:uid="{3DBF6B08-949E-47B4-9C10-7B780D3FC9F7}"/>
+    <hyperlink ref="E107" r:id="rId83" xr:uid="{9719D356-1DB6-4C98-B49B-CBF4B0BA425B}"/>
+    <hyperlink ref="E108" r:id="rId84" xr:uid="{AEF9AE22-9713-4917-BC91-936E6783AC2C}"/>
+    <hyperlink ref="E109" r:id="rId85" xr:uid="{BCB5883D-AE25-432D-9C16-8D7C808DA0E8}"/>
+    <hyperlink ref="E110" r:id="rId86" xr:uid="{05EF1A04-D8FC-4359-A8AB-B2C3F3EE4A60}"/>
+    <hyperlink ref="E111" r:id="rId87" xr:uid="{3F6D0859-82A7-432F-A47C-005253933C5F}"/>
+    <hyperlink ref="E112" r:id="rId88" xr:uid="{AE558E85-A390-45D2-AE1C-525F87FC1C36}"/>
+    <hyperlink ref="E113" r:id="rId89" xr:uid="{A78C38A2-6AC0-4F9F-B13F-2E55570988CE}"/>
+    <hyperlink ref="E114" r:id="rId90" xr:uid="{559ACC02-BF6A-4A5D-98DC-29460819F0A2}"/>
+    <hyperlink ref="E115" r:id="rId91" xr:uid="{6AA41F42-D56E-407B-9CFC-FE6BF420686E}"/>
+    <hyperlink ref="E116" r:id="rId92" xr:uid="{F508F1BE-44D8-4903-BCE8-0827766DD9BC}"/>
+    <hyperlink ref="E117" r:id="rId93" xr:uid="{BAFD5B21-D743-4B91-8E57-B710639C2FA0}"/>
+    <hyperlink ref="E118" r:id="rId94" xr:uid="{4F102EAC-1052-4887-BF9C-5B7A187D78BA}"/>
+    <hyperlink ref="E119" r:id="rId95" xr:uid="{C8E890AE-5B5D-49E3-8495-AE3B3C88F909}"/>
+    <hyperlink ref="E120" r:id="rId96" xr:uid="{0ED126AA-D9C0-4F0B-97F0-A1D173F6A930}"/>
+    <hyperlink ref="E121" r:id="rId97" xr:uid="{8839BFC9-9C54-4C4D-83B7-90DF43896C97}"/>
+    <hyperlink ref="E122" r:id="rId98" xr:uid="{3665DBE1-909A-40FB-B8D1-1C63D2D24556}"/>
+    <hyperlink ref="E123" r:id="rId99" xr:uid="{4AF9EDAF-FE9F-4A96-A36C-266293BBA236}"/>
+    <hyperlink ref="E124" r:id="rId100" xr:uid="{4628190B-4C93-4855-8001-58381048FB91}"/>
+    <hyperlink ref="E125" r:id="rId101" xr:uid="{3A2664CB-8A07-40B5-92D4-CCE841150197}"/>
+    <hyperlink ref="E126" r:id="rId102" xr:uid="{C30BCFA3-D544-4E61-848B-25D83768F04D}"/>
+    <hyperlink ref="E127" r:id="rId103" xr:uid="{7E0F8EC4-693C-403C-AB24-581520CC1193}"/>
+    <hyperlink ref="E128" r:id="rId104" xr:uid="{3B95EBB6-5BF2-43E1-9246-5053723A4A66}"/>
+    <hyperlink ref="E129" r:id="rId105" xr:uid="{88612465-0EEF-4ECA-9E98-10FAD275BC66}"/>
+    <hyperlink ref="E130" r:id="rId106" xr:uid="{F9E010FF-08ED-424D-880A-3FAD81DF2C60}"/>
+    <hyperlink ref="E131" r:id="rId107" xr:uid="{DAB14EAC-9200-4553-9C11-ABD05EDE7D8C}"/>
+    <hyperlink ref="E132" r:id="rId108" xr:uid="{D3C522F0-2D70-492B-A240-51506C2714FA}"/>
+    <hyperlink ref="E133" r:id="rId109" xr:uid="{D6D45B11-0183-446A-8098-C7D782B0CB88}"/>
+    <hyperlink ref="E134" r:id="rId110" xr:uid="{7664A0C5-FAEC-4258-B4D9-A303F2FCEED7}"/>
+    <hyperlink ref="E135" r:id="rId111" xr:uid="{805A439C-E842-41F6-8108-5F7576F6A0FF}"/>
+    <hyperlink ref="E136" r:id="rId112" xr:uid="{64FDE75F-5730-4325-98CE-A163B2CB23E3}"/>
+    <hyperlink ref="E137" r:id="rId113" xr:uid="{F96A7B0D-C79E-4612-A6C8-27075266F0E6}"/>
+    <hyperlink ref="E138" r:id="rId114" xr:uid="{30F01912-727E-4A65-8451-939FA9E5AEF2}"/>
+    <hyperlink ref="E139" r:id="rId115" xr:uid="{B946069A-D18A-40B8-8C13-29340B6CA509}"/>
+    <hyperlink ref="E140" r:id="rId116" xr:uid="{E019029C-6F5F-498A-81B5-594139210BA2}"/>
+    <hyperlink ref="E141" r:id="rId117" xr:uid="{121C93B5-0629-41B4-976C-ED9E3FAC4DD7}"/>
+    <hyperlink ref="E142" r:id="rId118" xr:uid="{9DB410F5-93AF-4C6F-9B88-E6ED4302D601}"/>
+    <hyperlink ref="E143" r:id="rId119" xr:uid="{B7AA1925-7E56-4F4D-91E4-938F3F8B4A02}"/>
+    <hyperlink ref="E144" r:id="rId120" xr:uid="{C46DAEC6-A234-446F-8D3E-4B8EB01D25C4}"/>
+    <hyperlink ref="E145" r:id="rId121" xr:uid="{E8F5954E-6E62-41AF-98C6-9C2AE99DA0D0}"/>
+    <hyperlink ref="E146" r:id="rId122" xr:uid="{2DB029CE-0A80-43E0-ACCB-9382B0EE1661}"/>
+    <hyperlink ref="E147" r:id="rId123" xr:uid="{49637A86-7C70-495D-8AEB-97E010FE2C30}"/>
+    <hyperlink ref="E149" r:id="rId124" xr:uid="{ED17F7E2-C462-4184-8A33-58EDD0868C29}"/>
+    <hyperlink ref="E150" r:id="rId125" xr:uid="{C8645E13-CAAE-4815-A896-EB092D0F5003}"/>
+    <hyperlink ref="E151" r:id="rId126" xr:uid="{719D7E4E-6FDA-431C-86F3-37E2EFA34D78}"/>
+    <hyperlink ref="E152" r:id="rId127" xr:uid="{22182418-FA73-40AF-8C1C-55559F9AFCCE}"/>
+    <hyperlink ref="E153" r:id="rId128" xr:uid="{F1C12BE9-0829-41EA-A84A-BEFB7C328026}"/>
+    <hyperlink ref="E154" r:id="rId129" xr:uid="{4675AD8A-54FA-4103-A12D-49AFC413931E}"/>
+    <hyperlink ref="E155" r:id="rId130" xr:uid="{CAF0244B-D6FA-4609-8211-48E23DBFBB5A}"/>
+    <hyperlink ref="E156" r:id="rId131" xr:uid="{AEA99085-05FE-49CA-981E-E939CB0F8334}"/>
+    <hyperlink ref="E157" r:id="rId132" xr:uid="{F4E5169B-1758-40A8-9369-E1CB2AF4F4E5}"/>
+    <hyperlink ref="E158" r:id="rId133" xr:uid="{26F8D0D2-E681-48BF-B5BD-4F7F854E13D8}"/>
+    <hyperlink ref="E159" r:id="rId134" xr:uid="{4BF98FBB-D54E-4118-855A-9D700CC692E5}"/>
+    <hyperlink ref="E160" r:id="rId135" xr:uid="{6900BF55-6900-43C7-8BF0-CF76284B47D4}"/>
+    <hyperlink ref="E161" r:id="rId136" xr:uid="{FCE19DE0-51DF-4C53-835C-202AED355FC1}"/>
+    <hyperlink ref="E162" r:id="rId137" xr:uid="{23002242-EFA7-4E9D-B3A9-1E404BC08B8D}"/>
+    <hyperlink ref="E163" r:id="rId138" xr:uid="{1D3EF299-ECD1-4009-9AD1-3A4FE75DAA11}"/>
+    <hyperlink ref="E164" r:id="rId139" xr:uid="{0FBAA262-4E87-4DCF-B192-CFFC811AF56E}"/>
+    <hyperlink ref="E165" r:id="rId140" xr:uid="{49228B83-EAA5-4402-B9AF-5BC3A49810D4}"/>
+    <hyperlink ref="E166" r:id="rId141" xr:uid="{536191FA-FD18-4C9F-A2BC-C549411AB30F}"/>
+    <hyperlink ref="E167" r:id="rId142" xr:uid="{C9BE21AE-1163-40A0-801C-54E070733CFF}"/>
+    <hyperlink ref="E168" r:id="rId143" xr:uid="{361A87A9-B947-4C91-8C27-0A4CC363FEBA}"/>
+    <hyperlink ref="E169" r:id="rId144" xr:uid="{8612C051-55F8-40A7-B4BF-D716EE203805}"/>
+    <hyperlink ref="E170" r:id="rId145" xr:uid="{EDAA212C-302E-4957-B46D-A527071E3C95}"/>
+    <hyperlink ref="E171" r:id="rId146" xr:uid="{0C99D402-5B83-42D7-A41E-96EAC5DD4158}"/>
+    <hyperlink ref="E172" r:id="rId147" xr:uid="{756DEA78-5E7E-428B-A1E4-A2D2A38237D1}"/>
+    <hyperlink ref="E173" r:id="rId148" xr:uid="{42DF5657-127E-4DE7-8C16-54A6C42A7C5A}"/>
+    <hyperlink ref="E174" r:id="rId149" xr:uid="{C2D77199-10D4-40A0-944F-ED1810D42A17}"/>
+    <hyperlink ref="E175" r:id="rId150" xr:uid="{1EF58249-E4D3-494E-BDC1-42EEBC62CBED}"/>
+    <hyperlink ref="E176" r:id="rId151" xr:uid="{A611159F-40FB-44B7-B06D-1E25F7550F4D}"/>
+    <hyperlink ref="E177" r:id="rId152" xr:uid="{EDAEB959-35F4-4668-9761-4D6F15D15559}"/>
+    <hyperlink ref="E178" r:id="rId153" xr:uid="{284AEA03-3C09-4F94-9CF2-6C6D2C8764FB}"/>
+    <hyperlink ref="E179" r:id="rId154" xr:uid="{74F35C33-575E-4A2C-A15E-02F4442D6A97}"/>
+    <hyperlink ref="E180" r:id="rId155" xr:uid="{77C76A0E-E8F3-4B3D-A1BF-321DFDFEEC01}"/>
+    <hyperlink ref="E181" r:id="rId156" xr:uid="{72229547-B9EC-467F-BEFC-11FC7B5B3EDE}"/>
+    <hyperlink ref="E182" r:id="rId157" xr:uid="{2F01947F-23A0-41C5-BFDF-F90669EEED95}"/>
+    <hyperlink ref="E183" r:id="rId158" xr:uid="{187A9503-62CC-4D9F-ACFF-87069DDC3124}"/>
+    <hyperlink ref="E184" r:id="rId159" xr:uid="{0AB7AE72-A5AF-4F33-A217-DCFD2E520671}"/>
+    <hyperlink ref="E185" r:id="rId160" xr:uid="{0596FBB9-E520-4C82-BC55-5A726893D016}"/>
+    <hyperlink ref="E186" r:id="rId161" xr:uid="{9EB9F8C3-B668-448C-A18F-EB1850ED236B}"/>
+    <hyperlink ref="E187" r:id="rId162" xr:uid="{7BDDBE25-09A7-4CD4-A7B5-B2403830E1A1}"/>
+    <hyperlink ref="E188" r:id="rId163" xr:uid="{013F8E73-BAE9-4BE7-9505-CE5B974122D6}"/>
+    <hyperlink ref="E189" r:id="rId164" xr:uid="{16E6353A-193E-4AD8-8580-1F59449D7AC7}"/>
+    <hyperlink ref="E190" r:id="rId165" xr:uid="{0EC8BD80-B545-48DB-8E46-FC6AEE5D858E}"/>
+    <hyperlink ref="E191" r:id="rId166" xr:uid="{9639FA1C-5C79-481C-84D2-72CFE221F221}"/>
+    <hyperlink ref="E192" r:id="rId167" xr:uid="{AB1AAA65-8598-4301-ADFA-DEF5C733D670}"/>
+    <hyperlink ref="E193" r:id="rId168" xr:uid="{4C862914-0F2E-43AC-BE0E-47D7DB76A034}"/>
+    <hyperlink ref="E194" r:id="rId169" xr:uid="{125B3C28-16C8-43C1-B7CD-E35DB16B6661}"/>
+    <hyperlink ref="E195" r:id="rId170" xr:uid="{B2741D7B-3C78-4266-854F-1073261BE786}"/>
+    <hyperlink ref="E196" r:id="rId171" xr:uid="{E5C7E49A-9D28-4B52-A301-83AA28D3EC68}"/>
+    <hyperlink ref="E197" r:id="rId172" xr:uid="{C730D297-485F-49C9-8D4B-B399545139B2}"/>
+    <hyperlink ref="E198" r:id="rId173" xr:uid="{8F867087-8FD8-4D72-BD02-3675A52EBDB6}"/>
+    <hyperlink ref="E200" r:id="rId174" xr:uid="{CAA88D61-EFFA-4DB8-A1EB-A2EF5B2FF697}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId175"/>
+  <drawing r:id="rId176"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MZ_MZ HABILITADOS LSE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Diana Patricia Dallos Rodriguez</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>