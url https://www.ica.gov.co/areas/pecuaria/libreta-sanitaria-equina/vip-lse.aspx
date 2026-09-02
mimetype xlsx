--- v3 (2026-07-10)
+++ v4 (2026-09-02)
@@ -1,1607 +1,1349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://icaoti-my.sharepoint.com/personal/diana_dallos_ica_gov_co1/Documents/1. DTSA_ENF NEUROLOGICAS ROS_EEV/3. PROGRAMAS NEUROLOGICOS/2. EQUINOS 🐴/2. LIBRETA SANITARIA EQUINA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\diana.dallos\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="20" documentId="8_{A9E17E2B-1598-4BE9-8B49-4BF6A8D5F8E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{71EF598F-3496-46AE-A411-FA6BB2117941}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AA9180D7-621E-4C72-826A-BFB519D97CDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{40D51F33-E840-482B-B38A-60C0ADF0F331}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4242D5DF-0369-4029-9D2F-79E4D87F9102}"/>
   </bookViews>
   <sheets>
-    <sheet name="MZ_MZ HABILITADOS LSE" sheetId="1" r:id="rId1"/>
+    <sheet name="MZ_MZ HABILITADOS LSE 200826" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MZ_MZ HABILITADOS LSE 200826'!$B$5:$I$5</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1003" uniqueCount="535">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="843" uniqueCount="460">
   <si>
     <t xml:space="preserve">SUBGERENCIA DE PROTECCIÓN ANIMAL </t>
   </si>
   <si>
     <t xml:space="preserve">DIRECCIÓN TÉCNICA DE SANIDAD ANIMAL </t>
   </si>
   <si>
     <t>LISTA DE MEDICOS VETERINARIOS / MEDICOS VETERINARIOS ZOOTECNISTAS INSCRITOS PARA EL TRAMITE DE LA LIBRETA SANITARIA EQUINA</t>
   </si>
   <si>
+    <t>No.</t>
+  </si>
+  <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>PRESENTADO</t>
   </si>
   <si>
-    <t>No.</t>
-[...1 lines deleted...]
-  <si>
     <t>NOMBRE COMPLETO</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>CIUDAD</t>
   </si>
   <si>
     <t>DEPARTAMENTO</t>
   </si>
   <si>
     <t>INICIO VIGENCIA</t>
   </si>
   <si>
     <t xml:space="preserve">VIGENCIA HASTA </t>
   </si>
   <si>
     <t xml:space="preserve">FEDEQUINAS </t>
   </si>
   <si>
+    <t>Juan Esteban Ardila Torres</t>
+  </si>
+  <si>
+    <t>juanestebanardila.medvet@gmail.com</t>
+  </si>
+  <si>
+    <t>Bogotá, D.C.</t>
+  </si>
+  <si>
+    <t>Cundinamarca</t>
+  </si>
+  <si>
+    <t>Andrés Ricardo Forero Ramírez</t>
+  </si>
+  <si>
+    <t>andres.forero87@gmail.com</t>
+  </si>
+  <si>
+    <t>Chía</t>
+  </si>
+  <si>
+    <t>FEDECOLEO</t>
+  </si>
+  <si>
+    <t>Camilo Andrés Valor Ortiz</t>
+  </si>
+  <si>
+    <t>andres.valor10@gmail.com</t>
+  </si>
+  <si>
+    <t>Paz de ariporo</t>
+  </si>
+  <si>
+    <t>Casanare</t>
+  </si>
+  <si>
+    <t>Juanita del Pilar Rico Almanza</t>
+  </si>
+  <si>
+    <t>juanitaricodmv@gmail.com</t>
+  </si>
+  <si>
+    <t>Adriaisi Beatriz Carrero Dieppa</t>
+  </si>
+  <si>
+    <t>tachycarrero@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duitama </t>
+  </si>
+  <si>
+    <t>Boyacá</t>
+  </si>
+  <si>
+    <t>Juan Felipe Mejía Gonzalez</t>
+  </si>
+  <si>
+    <t>felimejia@hotmail.com</t>
+  </si>
+  <si>
+    <t>La Ceja</t>
+  </si>
+  <si>
+    <t>Antioquia</t>
+  </si>
+  <si>
+    <t>Isaac Darío Barrera Muñoz</t>
+  </si>
+  <si>
+    <t>ibarreram2297@gmail.com</t>
+  </si>
+  <si>
+    <t>Barranquilla</t>
+  </si>
+  <si>
+    <t>Atlántico</t>
+  </si>
+  <si>
+    <t>Alberto José Cadena Arroyo</t>
+  </si>
+  <si>
+    <t>dmvalbertocadena@yahoo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mosquera </t>
+  </si>
+  <si>
+    <t>Javier Augusto Sarmiento Estupiñan</t>
+  </si>
+  <si>
+    <t>javiersar74@gmail.com</t>
+  </si>
+  <si>
+    <t>Barrancabermeja</t>
+  </si>
+  <si>
+    <t>Santander</t>
+  </si>
+  <si>
+    <t>Ernesto Carlos Martelo Vargas</t>
+  </si>
+  <si>
+    <t>emartelo12@yahoo.es</t>
+  </si>
+  <si>
+    <t>Cartagena</t>
+  </si>
+  <si>
+    <t>Bolivar</t>
+  </si>
+  <si>
+    <t>Carlos Alberto Rojas Sepulveda</t>
+  </si>
+  <si>
+    <t>vetcars@gmail.com</t>
+  </si>
+  <si>
+    <t>El Rosal</t>
+  </si>
+  <si>
+    <t>Oscar Santiago Camelo Paez</t>
+  </si>
+  <si>
+    <t>santicamelo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Choconta</t>
+  </si>
+  <si>
+    <t>Monica Marcela Mogollon Caballero</t>
+  </si>
+  <si>
+    <t>monicamogollonc@yahoo.com</t>
+  </si>
+  <si>
+    <t>Cumaral</t>
+  </si>
+  <si>
+    <t>Meta</t>
+  </si>
+  <si>
+    <t>Maria Paulina Velez Restrepo</t>
+  </si>
+  <si>
+    <t>mpvelez75@hotmail.com</t>
+  </si>
+  <si>
+    <t>Medellín</t>
+  </si>
+  <si>
+    <t>Sofia Cadavid Velez</t>
+  </si>
+  <si>
+    <t>socadavid17@gmail.com</t>
+  </si>
+  <si>
+    <t>Juan Carlos Tovar Vega</t>
+  </si>
+  <si>
+    <t>juancarlostovarvega@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tauramena </t>
+  </si>
+  <si>
+    <t>Oscar Mauricio Martínez López</t>
+  </si>
+  <si>
+    <t>mauroveterinario83@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">San Jose del Guaviare </t>
+  </si>
+  <si>
+    <t>Guaviare</t>
+  </si>
+  <si>
+    <t>Martin Antonio Molina Medina</t>
+  </si>
+  <si>
+    <t>romosinuano526@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puerto carreño </t>
+  </si>
+  <si>
+    <t>Vichada</t>
+  </si>
+  <si>
+    <t>Hugo Fernando Acevedo Riaño</t>
+  </si>
+  <si>
+    <t>mvacevedor@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Villa nueva </t>
+  </si>
+  <si>
+    <t>Andres Camilo Parrado Soler</t>
+  </si>
+  <si>
+    <t>andres.parrados@campusucc.edu.co</t>
+  </si>
+  <si>
+    <t>Villavicencio</t>
+  </si>
+  <si>
+    <t>Luisa Fernanda Mora Ricardo</t>
+  </si>
+  <si>
+    <t>Fernandamoraricardo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Wilder Rodrigo Lizarazo Galvis</t>
+  </si>
+  <si>
+    <t>wildervet1@gmail.com</t>
+  </si>
+  <si>
+    <t>Acacias</t>
+  </si>
+  <si>
+    <t>Daniel Esteban Ramirez Ávila</t>
+  </si>
+  <si>
+    <t>daniel.ramirez4@unipamplona.edu.co</t>
+  </si>
+  <si>
+    <t>Carlos Eduardo Garcia Bello</t>
+  </si>
+  <si>
+    <t>Carlos_garciabello@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yopal </t>
+  </si>
+  <si>
+    <t>Yeisson Omar López Neite</t>
+  </si>
+  <si>
+    <t>lopezneite.mvz@hotmail.com</t>
+  </si>
+  <si>
+    <t>Tame</t>
+  </si>
+  <si>
+    <t>Arauca</t>
+  </si>
+  <si>
+    <t>Gloria Cecilia Obando Cordoba</t>
+  </si>
+  <si>
+    <t>lacliv@hotmail.com</t>
+  </si>
+  <si>
+    <t>Pitalito</t>
+  </si>
+  <si>
+    <t>Huila</t>
+  </si>
+  <si>
+    <t>Cesar Augusto Osorio Navarro</t>
+  </si>
+  <si>
+    <t>osoveterinario@hotmail.com -  osovet754@gmail.com</t>
+  </si>
+  <si>
+    <t>Ibague</t>
+  </si>
+  <si>
+    <t>Tolima</t>
+  </si>
+  <si>
+    <t>Richard Alejandro Michel Zamora Castañeda</t>
+  </si>
+  <si>
+    <t>Rescateinca@yahoo.es</t>
+  </si>
+  <si>
+    <t>Ivens Leonardo Zapata Saenz</t>
+  </si>
+  <si>
+    <t>mvzleonardozapata@gmail.com</t>
+  </si>
+  <si>
+    <t>Floridablanca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juan Pablo Isaza Gomez </t>
+  </si>
+  <si>
+    <t>Villalaura24@hotmail.com</t>
+  </si>
+  <si>
+    <t>Pereira</t>
+  </si>
+  <si>
+    <t>Risaralda</t>
+  </si>
+  <si>
+    <t>Maria Camila Giraldo Bermudez</t>
+  </si>
+  <si>
+    <t>mariacamila.vet4@gmail.com</t>
+  </si>
+  <si>
+    <t>Luz Yamile Ruiz Gonzalez</t>
+  </si>
+  <si>
+    <t>yamilerui@gmail.com</t>
+  </si>
+  <si>
+    <t>Rio Negro</t>
+  </si>
+  <si>
+    <t>Claudia Milena Clavijo Martinez</t>
+  </si>
+  <si>
+    <t>claudia.Clavijo.mvz@gmil.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luisa Paola Cuevas Torres </t>
+  </si>
+  <si>
+    <t>asistenciamvz@gmail.com</t>
+  </si>
+  <si>
+    <t>Trinidad</t>
+  </si>
+  <si>
+    <t>Pedro Simeon Vega Rodriguez</t>
+  </si>
+  <si>
+    <t>pedrovegavete99hotmail.com</t>
+  </si>
+  <si>
+    <t>Amalia Margarita Perez Inocencio</t>
+  </si>
+  <si>
+    <t>amalia.perez@unillanos.edu.co</t>
+  </si>
+  <si>
+    <t>Aguazul</t>
+  </si>
+  <si>
+    <t>Julio Armando Gaona Calderon</t>
+  </si>
+  <si>
+    <t>juliogaonac@hotmail.com</t>
+  </si>
+  <si>
+    <t>Medina</t>
+  </si>
+  <si>
+    <t>Jhon Fredy Laiton Medina</t>
+  </si>
+  <si>
+    <t>jhon.laiton@unillanos.edu.co</t>
+  </si>
+  <si>
+    <t>Julian Andres Morales Beltran</t>
+  </si>
+  <si>
+    <t>julian_morales_b@yahoo.com</t>
+  </si>
+  <si>
+    <t>Bernardo Alvarez Calderon</t>
+  </si>
+  <si>
+    <t>bernardoalvarezc@gmail.com</t>
+  </si>
+  <si>
+    <t>Eduardo Alberto Fernandez Perez</t>
+  </si>
+  <si>
+    <t>efernandez694@gmail.com</t>
+  </si>
+  <si>
+    <t>Helmer Fabián Zambrano Cardona</t>
+  </si>
+  <si>
+    <t>fabianzc_03@hotmail.com</t>
+  </si>
+  <si>
+    <t>Puerto Colombia</t>
+  </si>
+  <si>
+    <t>Atlantico</t>
+  </si>
+  <si>
+    <t>Carlos Andres Molina Zuluaga</t>
+  </si>
+  <si>
+    <t>molina3412@hotmail.com</t>
+  </si>
+  <si>
+    <t>Paula Alejandra Rincon Sanchez</t>
+  </si>
+  <si>
+    <t>paularincon9317@gmail.com</t>
+  </si>
+  <si>
+    <t>Juan Gabriel Álvaro Suárez</t>
+  </si>
+  <si>
+    <t>graboaz@hotmail.com</t>
+  </si>
+  <si>
+    <t>Cajica</t>
+  </si>
+  <si>
+    <t>Santiago Titiribí González</t>
+  </si>
+  <si>
+    <t>sastigo84@gmail.com</t>
+  </si>
+  <si>
+    <t>Medellin</t>
+  </si>
+  <si>
+    <t>Juan Pablo Martinez Palacio</t>
+  </si>
+  <si>
+    <t>juanpmp3@hotmail.com</t>
+  </si>
+  <si>
+    <t>Monteria</t>
+  </si>
+  <si>
+    <t>Cordoba</t>
+  </si>
+  <si>
+    <t>Luis Ardila Tavera</t>
+  </si>
+  <si>
+    <t>ardila82mv@hotmail.com</t>
+  </si>
+  <si>
+    <t>Curiti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robinsson Alexander Ramos Medina </t>
+  </si>
+  <si>
+    <t>Robinssonramos@gmail.com</t>
+  </si>
+  <si>
+    <t>Diego Andres Cardenas Parra</t>
+  </si>
+  <si>
+    <t>veterinario1_atenea@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chia </t>
+  </si>
+  <si>
+    <t>Luis Alberto Saldarriaga Gomez</t>
+  </si>
+  <si>
+    <t>luis.saldagom@gmail.com</t>
+  </si>
+  <si>
+    <t>Mariluz Hernandez Palacio</t>
+  </si>
+  <si>
+    <t>medequinos@hotmail.com</t>
+  </si>
+  <si>
+    <t>Carmen Voboral</t>
+  </si>
+  <si>
+    <t>Jose Adolfo Montilla Orozco</t>
+  </si>
+  <si>
+    <t>Joc_m11@hotmail.com</t>
+  </si>
+  <si>
+    <t>Cali</t>
+  </si>
+  <si>
+    <t>Valle del Cauca</t>
+  </si>
+  <si>
+    <t>Fernando Mejía Velasquez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">fernandomejiavet@outlook.es </t>
+  </si>
+  <si>
+    <t>Titiribi</t>
+  </si>
+  <si>
+    <t>Jose Fernando Nieto Alvarado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanfernando62@hotmail.com </t>
+  </si>
+  <si>
+    <t>Zipaquira</t>
+  </si>
+  <si>
+    <t>Carlos Andrés Rodriguez Mancera</t>
+  </si>
+  <si>
+    <t>carlosanrodri2001@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sopa </t>
+  </si>
+  <si>
+    <t>Natalia Mejia Romero</t>
+  </si>
+  <si>
+    <t>namero0213@gmail.com</t>
+  </si>
+  <si>
+    <t>Tenjo</t>
+  </si>
+  <si>
+    <t>Wilmer Esneyder Pardo Herreño</t>
+  </si>
+  <si>
+    <t>esneyderpardo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Velez</t>
+  </si>
+  <si>
+    <t>Lucio Fernando Guio Mojica</t>
+  </si>
+  <si>
+    <t>lucioferguio@hotmail.com</t>
+  </si>
+  <si>
+    <t>Duitama</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyacá </t>
+  </si>
+  <si>
+    <t>Gabriela Trillos Agudelo</t>
+  </si>
+  <si>
+    <t>gabrielatrillos@gmail.com</t>
+  </si>
+  <si>
+    <t>Yopal</t>
+  </si>
+  <si>
+    <t>Yeison Alejandro Perez Mesa</t>
+  </si>
+  <si>
+    <t>yeisonpm77@gmail.com</t>
+  </si>
+  <si>
+    <t>Santa Rosa de Osos</t>
+  </si>
+  <si>
+    <t>Carlos Andres Diaz Giraldo</t>
+  </si>
+  <si>
+    <t>diazgiraldocarlos.andres@gmail.com</t>
+  </si>
+  <si>
+    <t>Cesar Camilo Calderón Fuentes</t>
+  </si>
+  <si>
+    <t>sincrocasanare@gmail.com</t>
+  </si>
+  <si>
+    <t>Oscar Alberto Casas Camacho</t>
+  </si>
+  <si>
+    <t>oscar.csas@hotmail.com</t>
+  </si>
+  <si>
+    <t>Laura María Ramírez Posada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lalyr85@hotmail.com </t>
+  </si>
+  <si>
+    <t>Rionegro</t>
+  </si>
+  <si>
+    <t>Alfredo Sadot Linero Murcia</t>
+  </si>
+  <si>
+    <t>alinero10@hotmail.com</t>
+  </si>
+  <si>
+    <t>Santa Marta</t>
+  </si>
+  <si>
+    <t>Magdalena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Faber Cano Ríos </t>
+  </si>
+  <si>
+    <t xml:space="preserve">fabercanorios@hotmail.com  </t>
+  </si>
+  <si>
+    <t>Caldas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verónica Rocha Botia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">verorocha.2603@hotmail.com </t>
+  </si>
+  <si>
+    <t>Paipa</t>
+  </si>
+  <si>
+    <t>Maria Camila Giraldo Posada</t>
+  </si>
+  <si>
+    <t>camilagipo@gmail.com</t>
+  </si>
+  <si>
+    <t>Santiago Tobar Jara</t>
+  </si>
+  <si>
+    <t>s.tabor.j@hotmail.com</t>
+  </si>
+  <si>
+    <t>Nicolle Alejandra Moreno Diaz</t>
+  </si>
+  <si>
+    <t>nicolmoreno0503@gmail.com</t>
+  </si>
+  <si>
+    <t>Vega</t>
+  </si>
+  <si>
+    <t>Francisco Manuel Del Busto Susatama</t>
+  </si>
+  <si>
+    <t>franciscomdbs9@hotmail.com</t>
+  </si>
+  <si>
+    <t>Bojaca</t>
+  </si>
+  <si>
+    <t>Jefferson Julian Ariza Diaz</t>
+  </si>
+  <si>
+    <t>mesmo143@gmail.com</t>
+  </si>
+  <si>
+    <t>Hernan Dario Montes Pavas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hernandmp41@gmail.com, </t>
+  </si>
+  <si>
+    <t>La Ceja del Tombo</t>
+  </si>
+  <si>
+    <t>Susana Diez Castro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">susanadiezc@icloud.com </t>
+  </si>
+  <si>
+    <t>Zuleima Mercedes Gonzalez Martinez</t>
+  </si>
+  <si>
+    <t>Zgonzalez763@gmail.com</t>
+  </si>
+  <si>
+    <t>Floresta</t>
+  </si>
+  <si>
+    <t>Gloria Pauila Romero Rueda</t>
+  </si>
+  <si>
+    <t>fincacalifornia@gmail.com</t>
+  </si>
+  <si>
+    <t>Bogota</t>
+  </si>
+  <si>
+    <t>Roberto Carlos Zuluaga Yepes</t>
+  </si>
+  <si>
+    <t>rczuluaga@hotmail.com</t>
+  </si>
+  <si>
     <t>Envigado</t>
   </si>
   <si>
-    <t>Antioquia</t>
-[...17 lines deleted...]
-    <t>vanessa.cifuentes@udea.edu.co</t>
+    <t>William Niño Navas</t>
+  </si>
+  <si>
+    <t>minonavaswilliam@gmail.com</t>
+  </si>
+  <si>
+    <t>Santa  Marta</t>
+  </si>
+  <si>
+    <t>Edgar Giovanni Mejia Duarte</t>
+  </si>
+  <si>
+    <t>mvzgiovannimejia@gmail.com</t>
+  </si>
+  <si>
+    <t>Sebastian Peñuela Lopez</t>
+  </si>
+  <si>
+    <t>spenuelal@gmail.com</t>
+  </si>
+  <si>
+    <t>Augusto Gomez Pinzon</t>
+  </si>
+  <si>
+    <t>agustogomezpinzon@gmail.com</t>
+  </si>
+  <si>
+    <t>Sogamoso</t>
+  </si>
+  <si>
+    <t>Maria Cristina Ochoa Escobar</t>
+  </si>
+  <si>
+    <t>medicosequinos@gmail.com</t>
+  </si>
+  <si>
+    <t>Sabaneta</t>
+  </si>
+  <si>
+    <t>Hugo Andres Pirazan Becerra</t>
+  </si>
+  <si>
+    <t>tordillo96@hotmail.com</t>
+  </si>
+  <si>
+    <t>Tunja</t>
+  </si>
+  <si>
+    <t>Werner Vargas Biermann</t>
+  </si>
+  <si>
+    <t>wernermvet@gmail.com</t>
+  </si>
+  <si>
+    <t>Chiquinquira</t>
+  </si>
+  <si>
+    <t>Manuela Montoya Espinosa</t>
+  </si>
+  <si>
+    <t>manuelamontayamvz@gmail.com</t>
+  </si>
+  <si>
+    <t>Juan Nicolas Tobon Alvarez</t>
+  </si>
+  <si>
+    <t>juanicolastobon@hotmail.com</t>
+  </si>
+  <si>
+    <t>Juan Felipe Ossa Bernal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">felipe.ossa17@gmail.com </t>
+  </si>
+  <si>
+    <t>Carlos Felipe Arias Vasquez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">felipe.3.a@hotmail.com </t>
+  </si>
+  <si>
+    <t>Camilo Fernando Camargo Bohada</t>
+  </si>
+  <si>
+    <t>mv.camilocamargo@gmail.com</t>
+  </si>
+  <si>
+    <t>Daniel Ricardo Nieto Sarmiento</t>
+  </si>
+  <si>
+    <t>danielrinieto1@gmail.com</t>
+  </si>
+  <si>
+    <t>osovet754@gmail.com</t>
+  </si>
+  <si>
+    <t>Daniel Francisco Borraez Quintana</t>
+  </si>
+  <si>
+    <t>dborraez@udca.edu.co</t>
+  </si>
+  <si>
+    <t>Mario Fernando Ricardo Trujillo</t>
+  </si>
+  <si>
+    <t>ricardomario029@gmail.com</t>
+  </si>
+  <si>
+    <t>Florencia</t>
+  </si>
+  <si>
+    <t>Caqueta</t>
+  </si>
+  <si>
+    <t>Enrique Vargas Maldonado</t>
+  </si>
+  <si>
+    <t>reproductionanimallarge@gmail.com</t>
+  </si>
+  <si>
+    <t>Santiago Ortiz Bermudez</t>
+  </si>
+  <si>
+    <t>santiagoortiz_13@hotmail.com</t>
+  </si>
+  <si>
+    <t>Ciudad Bolivar</t>
+  </si>
+  <si>
+    <t>Cristian Camilo Vargas Gomez</t>
+  </si>
+  <si>
+    <t>mvcamilovargasgomez@gmail.com</t>
+  </si>
+  <si>
+    <t>Juan Jose Toro Betancur</t>
+  </si>
+  <si>
+    <t>juanjotoro2008@hotmail.com</t>
+  </si>
+  <si>
+    <t>Carlos Eduardo Rubiano Rivadeneira</t>
+  </si>
+  <si>
+    <t>errivadeneira@hotmail.com</t>
+  </si>
+  <si>
+    <t>Edwin Ferney Beltran Diaz</t>
+  </si>
+  <si>
+    <t>edwinbeltran7@hotmail.com</t>
+  </si>
+  <si>
+    <t>Oiba</t>
+  </si>
+  <si>
+    <t>Pablo Arturo Agudelo Agudelo</t>
+  </si>
+  <si>
+    <t>Pabloagudelomv@gmail.com</t>
+  </si>
+  <si>
+    <t>Valentina Palomino Cerquera</t>
+  </si>
+  <si>
+    <t>valentinapalominocerquera.vp@gmail.com</t>
+  </si>
+  <si>
+    <t>Alberto Alejandro Niño Buitrago</t>
+  </si>
+  <si>
+    <t>Alberto.provetzoo@gmail.com</t>
+  </si>
+  <si>
+    <t>Camilo Andres Hernandez Guzman</t>
+  </si>
+  <si>
+    <t>cahg2006@gmail.com</t>
+  </si>
+  <si>
+    <t>Sarita Henao Marin</t>
+  </si>
+  <si>
+    <t>saritah m.sh@gmail.com</t>
+  </si>
+  <si>
+    <t>Ayhison Yused Henao Vargas</t>
+  </si>
+  <si>
+    <t>ayhison@gmail.com</t>
+  </si>
+  <si>
+    <t>Ana Maria Gutierrez Salazar</t>
+  </si>
+  <si>
+    <t>anamariag1901@gmail.com</t>
+  </si>
+  <si>
+    <t>Simon Campuzano Duque</t>
+  </si>
+  <si>
+    <t>simoncampuzano@gmail.com</t>
   </si>
   <si>
     <t>Itagui</t>
   </si>
   <si>
-    <t>José David Pallares Sierra</t>
-[...53 lines deleted...]
-    <t>catydusa@yahoo.com</t>
+    <t>Elkin Rolando Ortegon Parra</t>
+  </si>
+  <si>
+    <t>elkinortegon10@icloud.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yeisson Yesid Robles Yaruro </t>
+  </si>
+  <si>
+    <t xml:space="preserve">yeissonyesidroblesy15@gmail.com </t>
+  </si>
+  <si>
+    <t>Aguachica</t>
+  </si>
+  <si>
+    <t>Cesar</t>
+  </si>
+  <si>
+    <t>Yefer Orlando Zambrano Acosta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">yefervet@gmail.com </t>
+  </si>
+  <si>
+    <t>La Calera</t>
+  </si>
+  <si>
+    <t>David Fernando Forero Acevedo</t>
+  </si>
+  <si>
+    <t>dafefo83@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pedro Alexander Grass Altuve </t>
+  </si>
+  <si>
+    <t xml:space="preserve">pedrograssmvz@mail.com </t>
+  </si>
+  <si>
+    <t>Jorge Isaac Montoya Montoya</t>
+  </si>
+  <si>
+    <t>jimontoya@jdc.edu.co</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Manuel Moron Moron </t>
+  </si>
+  <si>
+    <t xml:space="preserve">luismamoron@gmail.com </t>
+  </si>
+  <si>
+    <t>Valledupar</t>
+  </si>
+  <si>
+    <t>Daniel Eduardo Diaz Garrido</t>
+  </si>
+  <si>
+    <t>danieledo.diaz@gmail.com</t>
+  </si>
+  <si>
+    <t>Luisa Fernanda Osorno Restrepo</t>
+  </si>
+  <si>
+    <t>luisaosornox@hotmail.com</t>
+  </si>
+  <si>
+    <t>Donmatias</t>
+  </si>
+  <si>
+    <t>María Camila Restrepo Angel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">camilarestrepo.mvz@gmail.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Freddy Alberto Franco Esquivia </t>
+  </si>
+  <si>
+    <t>Franque14@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pedro David Mujica </t>
+  </si>
+  <si>
+    <t xml:space="preserve">doctorpetermv@hotmail.com </t>
+  </si>
+  <si>
+    <t>Puero Berrio</t>
+  </si>
+  <si>
+    <t>Johan David Montoya Vasquez</t>
+  </si>
+  <si>
+    <t>johan.montoya@unipaz.edu.co</t>
+  </si>
+  <si>
+    <t>Diego Alejandro Chisino Merchan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">diegochisinom@gmail.com </t>
+  </si>
+  <si>
+    <t>Jaiden Heberto Rincón Salazar</t>
+  </si>
+  <si>
+    <t>jaherisa@gmail.com</t>
+  </si>
+  <si>
+    <t>Támesis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Humberto Edgardo Arrázola Torres </t>
+  </si>
+  <si>
+    <t>humbevet@hotmail.com</t>
+  </si>
+  <si>
+    <t>Sincelejo</t>
+  </si>
+  <si>
+    <t>Sucre</t>
+  </si>
+  <si>
+    <t>Manuel Ricardo Rodríguez Maldonado</t>
+  </si>
+  <si>
+    <t>muequeta.vet@gmail.com</t>
+  </si>
+  <si>
+    <t>Valentina Duran Gonzalez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">valendurangonzalez@gmail.com </t>
+  </si>
+  <si>
+    <t>Fabio Orlando Riveros Castillo</t>
+  </si>
+  <si>
+    <t>orcass1@hotmail.com</t>
+  </si>
+  <si>
+    <t>Jenny Paola Toro Naranjo</t>
+  </si>
+  <si>
+    <t>jepa_toro@hotmail.com</t>
+  </si>
+  <si>
+    <t>Manizalez</t>
+  </si>
+  <si>
+    <t>FEDEQUINAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catalina Londoño Rendon </t>
+  </si>
+  <si>
+    <t>ktica1391@hotmail.com</t>
+  </si>
+  <si>
+    <t>Alex Simon Losada Mañosca</t>
+  </si>
+  <si>
+    <t>alexmvz100@hotmail.com</t>
+  </si>
+  <si>
+    <t>La Plata</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fredy Hernando Castro Caballero </t>
+  </si>
+  <si>
+    <t>caballerocavalier300@gmail.com</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>Juan Manuel Giraldo Rendon</t>
+  </si>
+  <si>
+    <t>mvzjuanmgiraldo@gmail.com</t>
+  </si>
+  <si>
+    <t>Arjona</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Hernan Pineda Giraldo </t>
+  </si>
+  <si>
+    <t>luping322@yahoo.es</t>
+  </si>
+  <si>
+    <t>María Antonia Escudero Tobón</t>
+  </si>
+  <si>
+    <t>mvz.mariantoniaescuderotobon@gmail.com</t>
+  </si>
+  <si>
+    <t>Planeta Rica</t>
+  </si>
+  <si>
+    <t>Dinora Daza</t>
+  </si>
+  <si>
+    <t>mvzdaza1981@gmail.com</t>
+  </si>
+  <si>
+    <t>Cota</t>
+  </si>
+  <si>
+    <t>Cyntia Natalia Rojas Polanco</t>
+  </si>
+  <si>
+    <t>cyntia@lfrojasp.com</t>
+  </si>
+  <si>
+    <t>Neiva</t>
+  </si>
+  <si>
+    <t>Juan Pablo Leal Riveros</t>
+  </si>
+  <si>
+    <t>juanpablolealriveros@gmail.com</t>
+  </si>
+  <si>
+    <t>Carolina Posada Gomez</t>
+  </si>
+  <si>
+    <t>carolinaposadag.mvz@gmail.com</t>
+  </si>
+  <si>
+    <t>Galapa</t>
+  </si>
+  <si>
+    <t>Eduar Gonzalo Villegas de Toro</t>
+  </si>
+  <si>
+    <t>edugol_9@hotmail.com</t>
+  </si>
+  <si>
+    <t>Turbaco</t>
+  </si>
+  <si>
+    <t>Andrea Solano Sandoval</t>
+  </si>
+  <si>
+    <t>andreasolanovet@gmail.com</t>
+  </si>
+  <si>
+    <t>Circasia</t>
+  </si>
+  <si>
+    <t>Quindio</t>
+  </si>
+  <si>
+    <t>Christhiam Camilo Garcia Cadena</t>
+  </si>
+  <si>
+    <t>camilomellos@hotmail.com</t>
+  </si>
+  <si>
+    <t>La Mesa</t>
+  </si>
+  <si>
+    <t>Laura Vivianne Castro Serrano</t>
+  </si>
+  <si>
+    <t>lavcastrose@icloud.com</t>
   </si>
   <si>
     <t>Tabio</t>
   </si>
   <si>
-    <t>Víctor Adrian López Olarte</t>
-[...47 lines deleted...]
-    <t>dianisarias_17@hotmail.com</t>
+    <t>Manuel Francisco Gomez Pedraza</t>
+  </si>
+  <si>
+    <t>manologomez35@hotmail.com</t>
+  </si>
+  <si>
+    <t>Ubate</t>
+  </si>
+  <si>
+    <t>Nicole Méndez González</t>
+  </si>
+  <si>
+    <t>nicolemendez08@hotmail.com</t>
+  </si>
+  <si>
+    <t>Salomé Piedrahita Pineda</t>
+  </si>
+  <si>
+    <t>salome.ppineda@gmail.com</t>
+  </si>
+  <si>
+    <t>Guarne</t>
+  </si>
+  <si>
+    <t>Alison Dayann Sierra Rincon</t>
+  </si>
+  <si>
+    <t>alisierra10@hotmail.com</t>
+  </si>
+  <si>
+    <t>Luis Gabriel Quintana Herrera</t>
+  </si>
+  <si>
+    <t>mvz_luisgabrielquintana@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rubén Darío de Jesús Estrada Caro</t>
+  </si>
+  <si>
+    <t>vete_quinos@hotmail.com</t>
   </si>
   <si>
     <t>El Retiro</t>
   </si>
   <si>
-    <t>Jesus David Badel Medina</t>
-[...1339 lines deleted...]
-  <si>
     <t>David Andres Vallejo Osorio</t>
   </si>
   <si>
     <t>davidandresvallejoo@gmail.com</t>
   </si>
   <si>
     <t>Luis Alberto Chaparro Rojas</t>
   </si>
   <si>
     <t>lualcha2@hotmail.com</t>
   </si>
   <si>
     <t>Marcela Lucia Arango Botero</t>
   </si>
   <si>
     <t>mlab26@hotmail.com</t>
   </si>
   <si>
     <t>Fusagasuga</t>
   </si>
   <si>
     <t>Juan Fernando Nuñez Rojas</t>
   </si>
   <si>
     <t>juanfern1213@gmail.com</t>
@@ -1621,388 +1363,395 @@
   <si>
     <t>marianazapatavet@gmail.com</t>
   </si>
   <si>
     <t>Yesid Nicolas Lora Manjarres</t>
   </si>
   <si>
     <t>mvzlora29@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Barranquilla </t>
   </si>
   <si>
     <t>María Fernanda Soriano Toloza</t>
   </si>
   <si>
     <t>caballos22@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Fernando Sanabria Chacon </t>
   </si>
   <si>
     <t>ferscho@hotmail.com</t>
   </si>
   <si>
+    <t>DEINY SOLEYDA GARCIA VALOR</t>
+  </si>
+  <si>
+    <t>GARCIAVALORDEINY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Villavicencio </t>
+  </si>
+  <si>
+    <t>LIBRETASANITARIAFEDECOLEO@HOTMAIL.COMPARQUE</t>
+  </si>
+  <si>
     <t>Juan David Ángel Loaiza</t>
   </si>
   <si>
     <t>angelloaizajuandavid@gmail.com</t>
   </si>
   <si>
     <t>Santiago Jaramillo Huertas</t>
   </si>
   <si>
     <t>santiagojh99@gmail.com</t>
   </si>
   <si>
     <t>Francisco Alejandro Toro Tamayo</t>
   </si>
   <si>
     <t>torobravo20@hotmail.com</t>
   </si>
   <si>
-    <t>Actualizada 25 Mayo 2026</t>
+    <t>Asociación de Aparte y Encierro de Ganado del Meta</t>
+  </si>
+  <si>
+    <t>Juan Carlos Pachon Andrade</t>
+  </si>
+  <si>
+    <t>Juan.pachon@unillanos.edu.co</t>
+  </si>
+  <si>
+    <t>Myriam Yolanda Pachon Andrade</t>
+  </si>
+  <si>
+    <t>myriampachonandrade@gmail.com</t>
+  </si>
+  <si>
+    <t>Jorge Gonzalo Torres Rivas</t>
+  </si>
+  <si>
+    <t>rb51torres@hotmail.com</t>
+  </si>
+  <si>
+    <t>Clara Ximena Velásquez Gordillo</t>
+  </si>
+  <si>
+    <t>mvclaravelasquez@gmail.com</t>
+  </si>
+  <si>
+    <t>Actualizada 20 Agosto 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-      <name val="Aptos Narrow"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...7 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...52 lines deleted...]
-    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
-    <cellStyle name="Hyperlink" xfId="2" xr:uid="{5EBCED5C-21BF-4B15-9ADB-F7E55D6F0FEB}"/>
+    <cellStyle name="Hyperlink" xfId="2" xr:uid="{1E044E06-3BFE-44BB-B803-E07544CEF0B2}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="9">
-[...59 lines deleted...]
-    </dxf>
+  <dxfs count="3">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -2017,81 +1766,81 @@
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:rowOff>121707</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>166158</xdr:colOff>
+      <xdr:colOff>695325</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>28574</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F62713B-1622-4765-A5FB-722AE63D07CB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83C50058-4C24-4B98-8F80-D7515A806FE4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="142875"/>
-          <a:ext cx="1438275" cy="609600"/>
+          <a:off x="0" y="121707"/>
+          <a:ext cx="1438275" cy="602192"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -2345,6120 +2094,5149 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanjotoro2008@hotmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juditas2@hotmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vetcars@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paularincon9317@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lalyr85@hotmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doctorpetermv@hotmail.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilomellos@hotmail.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanfern1213@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipe.ossa17@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorgelopezmvz@hotmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josepallaresierra@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzleonardozapata@gmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sanfernando62@hotmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yeissonyesidroblesy15@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caballerocavalier300@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielcam@hotmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Zgonzalez763@gmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lavcastrose@icloud.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dianisarias_17@hotmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santicamelo@hotmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:graboaz@hotmail.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:errivadeneira@hotmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johan.montoya@unipaz.edu.co" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alinero10@hotmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzjuanmgiraldo@gmail.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natylizarazobarrera@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karolmoralest07@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:majuliana97@hotmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipe.3.a@hotmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yefervet@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yamilerui@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlosanrodri2001@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fincacalifornia@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diegochisinom@gmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manologomez35@hotmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dianaherfi@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catagarciamvz@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pegaso821@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juancamilovelezc@hotmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lacliv@hotmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reproductionanimallarge@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edwinbeltran7@hotmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicamogollonc@yahoo.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:efernandez694@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sastigo84@gmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diazgiraldocarlos.andres@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabercanorios@hotmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dafefo83@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisaosornox@hotmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luping322@yahoo.es" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolinaposadag.mvz@gmail.com" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marianazapatavet@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisanataliaptorres@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcgarciavet@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmvalbertocadena@yahoo.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mv.camilocamargo@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camiloescamilla@hotmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rescateinca@yahoo.es" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.Clavijo.mvz@gmil.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namero0213@gmail.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rczuluaga@hotmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wernermvet@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pabloagudelomv@gmail.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anamariag1901@gmail.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaherisa@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jepa_toro@hotmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davidandresvallejoo@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheleroca@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medequinos@hotmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesmo143@gmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolemendez08@hotmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elkincflorez@hotmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saludequinamde@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aguiandrea9904@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javiersar74@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpvelez75@hotmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanpmp3@hotmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verorocha.2603@hotmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielrinieto1@gmail.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santiagoortiz_13@hotmail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedrograssmvz@mail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilarestrepo.mvz@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edugol_9@hotmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabianzc_03@hotmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sincrocasanare@gmail.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvz.mariantoniaescuderotobon@gmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzlora29@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lipoma77@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:badeljesus@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:willsilva_1811@hotmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanitaricodmv@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asistenciamvz@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esneyderpardo@hotmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spenuelal@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelamontayamvz@gmail.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simoncampuzano@gmail.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ktica1391@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lualcha2@hotmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbedoya@udca.edu.co" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Villalaura24@hotmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Joc_m11@hotmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hernandmp41@gmail.com," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minonavaswilliam@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentinapalominocerquera.vp@gmail.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humbevet@hotmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salome.ppineda@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lordonez314@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rksolucionesvet@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:socadavid17@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardila82mv@hotmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvcamilovargasgomez@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Franque14@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreasolanovet@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mejia.camila1990@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emartelo12@yahoo.es" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:molina3412@hotmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oscar.csas@hotmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilagipo@gmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osovet754@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimontoya@jdc.edu.co" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzdaza1981@gmail.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ferscho@hotmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdjuan66@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tachycarrero@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amalia.perez@unillanos.edu.co" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanicolastobon@hotmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elkinortegon10@icloud.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvandreatraslavina@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catydusa@yahoo.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariacamila.vet4@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandomejiavet@outlook.es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucioferguio@hotmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susanadiezc@icloud.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzgiovannimejia@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustogomezpinzon@gmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alberto.provetzoo@gmail.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muequeta.vet@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexmvz100@hotmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alisierra10@hotmail.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlab26@hotmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andresjuancarreno@gamil.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jstfranco@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrianlopezmv@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juancarlostovarvega@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robinssonramos@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.tabor.j@hotmail.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dborraez@udca.edu.co" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luismamoron@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyntia@lfrojasp.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:limacar1@yahoo.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felimejia@hotmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliogaonac@hotmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabrielatrillos@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medicosequinos@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cahg2006@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valendurangonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolmoreno0503@gmail.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvz_luisgabrielquintana@hotmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisfe611@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lopezneite.mvz@hotmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterinario1_atenea@hotmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardomario029@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danieledo.diaz@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yeisonpm77@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanpablolealriveros@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanessa.cifuentes@udea.edu.co" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibarreram2297@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julian_morales_b@yahoo.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tordillo96@hotmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ayhison@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.saldagom@gmail.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscomdbs9@hotmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orcass1@hotmail.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vete_quinos@hotmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luping322@yahoo.es" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.Clavijo.mvz@gmil.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namero0213@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rczuluaga@hotmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:errivadeneira@hotmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marianazapatavet@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaherisa@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpvelez75@hotmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanpmp3@hotmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verorocha.2603@hotmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipe.3.a@hotmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolemendez08@hotmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmvalbertocadena@yahoo.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ayhison@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yefervet@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asistenciamvz@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabianzc_03@hotmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esneyderpardo@hotmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sincrocasanare@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minonavaswilliam@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tordillo96@hotmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ktica1391@hotmail.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvz.mariantoniaescuderotobon@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lualcha2@hotmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzlora29@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reproductionanimallarge@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edwinbeltran7@hotmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:socadavid17@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Villalaura24@hotmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardila82mv@hotmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Joc_m11@hotmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hernandmp41@gmail.com," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Franque14@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humbevet@hotmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreasolanovet@gmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salome.ppineda@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilagipo@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wernermvet@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mv.camilocamargo@gmail.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anamariag1901@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dafefo83@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ferscho@hotmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanitaricodmv@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javiersar74@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amalia.perez@unillanos.edu.co" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:molina3412@hotmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oscar.csas@hotmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexmvz100@hotmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzdaza1981@gmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucioferguio@hotmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susanadiezc@icloud.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzgiovannimejia@gmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santiagoortiz_13@hotmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pabloagudelomv@gmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alisierra10@hotmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlab26@hotmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juancarlostovarvega@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariacamila.vet4@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandomejiavet@outlook.es" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muequeta.vet@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robinssonramos@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lalyr85@hotmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.tabor.j@hotmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielrinieto1@gmail.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedrograssmvz@mail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doctorpetermv@hotmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyntia@lfrojasp.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilomellos@hotmail.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GARCIAVALORDEINY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emartelo12@yahoo.es" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelamontayamvz@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simoncampuzano@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tachycarrero@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paularincon9317@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliogaonac@hotmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sanfernando62@hotmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabrielatrillos@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spenuelal@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentinapalominocerquera.vp@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valendurangonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caballerocavalier300@gmail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvz_luisgabrielquintana@hotmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanfern1213@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Zgonzalez763@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvcamilovargasgomez@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzleonardozapata@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lopezneite.mvz@hotmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:graboaz@hotmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterinario1_atenea@hotmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolmoreno0503@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osovet754@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danieledo.diaz@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johan.montoya@unipaz.edu.co" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lavcastrose@icloud.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vetcars@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alinero10@hotmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanicolastobon@hotmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elkinortegon10@icloud.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimontoya@jdc.edu.co" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanpablolealriveros@gmail.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIBRETASANITARIAFEDECOLEO@HOTMAIL.COMPARQUE" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felimejia@hotmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julian_morales_b@yahoo.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yeisonpm77@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustogomezpinzon@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvzjuanmgiraldo@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natylizarazobarrera@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yamilerui@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlosanrodri2001@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fincacalifornia@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanjotoro2008@hotmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alberto.provetzoo@gmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orcass1@hotmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vete_quinos@hotmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lacliv@hotmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.saldagom@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscomdbs9@hotmail.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diegochisinom@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manologomez35@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicamogollonc@yahoo.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sastigo84@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabercanorios@hotmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipe.ossa17@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dborraez@udca.edu.co" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yeissonyesidroblesy15@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luismamoron@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisaosornox@hotmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolinaposadag.mvz@gmail.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvclaravelasquez@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibarreram2297@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santicamelo@hotmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:efernandez694@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diazgiraldocarlos.andres@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medicosequinos@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cahg2006@gmail.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jepa_toro@hotmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davidandresvallejoo@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rescateinca@yahoo.es" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medequinos@hotmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mesmo143@gmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardomario029@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilarestrepo.mvz@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edugol_9@hotmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AB577EA-724A-434F-B262-21AA45404446}">
-  <dimension ref="A1:I204"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E543C6D-A5FD-4817-AB18-98A093C9C9E6}">
+  <dimension ref="A1:I172"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A168" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D202" sqref="D202"/>
+      <pane ySplit="5" topLeftCell="A141" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C179" sqref="C179"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.7109375" style="6" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" style="42" customWidth="1"/>
+    <col min="3" max="3" width="44" style="2" customWidth="1"/>
+    <col min="4" max="4" width="35.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="43.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.140625" style="44" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="44" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17" style="2" customWidth="1"/>
+    <col min="11" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I1" s="7"/>
+    <row r="1" spans="1:9" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="19"/>
-[...6 lines deleted...]
-      <c r="I2" s="29"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="19" t="s">
+      <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="19"/>
-[...6 lines deleted...]
-      <c r="I3" s="29"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="A4" s="20" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="19"/>
-[...6 lines deleted...]
-      <c r="I4" s="29"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="2" t="s">
+      <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="C5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="G5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="4" t="s">
+      <c r="H5" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="4" t="s">
+      <c r="I5" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="8">
+    <row r="6" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="10">
+        <v>1</v>
+      </c>
+      <c r="B6" s="11">
         <v>2024</v>
       </c>
-      <c r="B6" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="10" t="s">
+      <c r="C6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="15">
+        <v>45553</v>
+      </c>
+      <c r="I6" s="15">
+        <v>46284</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="10">
+        <v>2</v>
+      </c>
+      <c r="B7" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="G7" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="15">
+        <v>45554</v>
+      </c>
+      <c r="I7" s="15">
+        <v>46284</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="10">
+        <v>3</v>
+      </c>
+      <c r="B8" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C8" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="10" t="s">
+      <c r="D8" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="10" t="s">
+      <c r="E8" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="15">
+        <v>45554</v>
+      </c>
+      <c r="I8" s="15">
+        <v>46283</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10">
+        <v>4</v>
+      </c>
+      <c r="B9" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I9" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="10">
+        <v>5</v>
+      </c>
+      <c r="B10" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I10" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10">
+        <v>6</v>
+      </c>
+      <c r="B11" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I11" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10">
+        <v>7</v>
+      </c>
+      <c r="B12" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I12" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10">
+        <v>8</v>
+      </c>
+      <c r="B13" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I13" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10">
+        <v>9</v>
+      </c>
+      <c r="B14" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="H14" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I14" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10">
+        <v>10</v>
+      </c>
+      <c r="B15" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="H15" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I15" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="10">
+        <v>11</v>
+      </c>
+      <c r="B16" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I16" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="10">
+        <v>12</v>
+      </c>
+      <c r="B17" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="G17" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I17" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="10">
+        <v>13</v>
+      </c>
+      <c r="B18" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I18" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="10">
         <v>14</v>
       </c>
-      <c r="H6" s="30">
-[...7 lines deleted...]
-      <c r="A7" s="8">
+      <c r="B19" s="11">
         <v>2024</v>
       </c>
-      <c r="B7" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="10" t="s">
+      <c r="C19" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="H19" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I19" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="10">
+        <v>15</v>
+      </c>
+      <c r="B20" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="H20" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I20" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="10">
+        <v>16</v>
+      </c>
+      <c r="B21" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C21" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="F21" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I21" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="10">
+        <v>17</v>
+      </c>
+      <c r="B22" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C22" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="E22" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="H22" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I22" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="10">
+        <v>18</v>
+      </c>
+      <c r="B23" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H23" s="15">
+        <v>45597</v>
+      </c>
+      <c r="I23" s="15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="10">
+        <v>19</v>
+      </c>
+      <c r="B24" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C24" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="15">
+        <v>45622</v>
+      </c>
+      <c r="I24" s="15">
+        <v>46352</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="10">
+        <v>20</v>
+      </c>
+      <c r="B25" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="G25" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="H25" s="15">
+        <v>45621</v>
+      </c>
+      <c r="I25" s="15">
+        <v>46351</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="10">
+        <v>21</v>
+      </c>
+      <c r="B26" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C26" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="H26" s="15">
+        <v>45622</v>
+      </c>
+      <c r="I26" s="15">
+        <v>46352</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="10">
         <v>22</v>
       </c>
-      <c r="E7" s="27" t="s">
+      <c r="B27" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="G27" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="H27" s="15">
+        <v>45636</v>
+      </c>
+      <c r="I27" s="15">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="10">
         <v>23</v>
       </c>
-      <c r="F7" s="10" t="s">
+      <c r="B28" s="11">
+        <v>2024</v>
+      </c>
+      <c r="C28" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="F28" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="H28" s="15">
+        <v>45636</v>
+      </c>
+      <c r="I28" s="15">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="10">
         <v>24</v>
       </c>
-      <c r="G7" s="10" t="s">
+      <c r="B29" s="18">
+        <v>2024</v>
+      </c>
+      <c r="C29" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D29" s="20" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="G29" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="23">
+        <v>45644</v>
+      </c>
+      <c r="I29" s="23">
+        <v>46374</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="24">
         <v>25</v>
       </c>
-      <c r="H7" s="30">
-[...16 lines deleted...]
-      <c r="D8" s="10" t="s">
+      <c r="B30" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C30" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="E30" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="G30" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="H30" s="30">
+        <v>45685</v>
+      </c>
+      <c r="I30" s="30">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="24">
         <v>26</v>
       </c>
-      <c r="E8" s="27" t="s">
+      <c r="B31" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C31" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" s="28" t="s">
+        <v>97</v>
+      </c>
+      <c r="F31" s="29" t="s">
+        <v>98</v>
+      </c>
+      <c r="G31" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="H31" s="30">
+        <v>45685</v>
+      </c>
+      <c r="I31" s="30">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24">
         <v>27</v>
       </c>
-      <c r="F8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="10" t="s">
+      <c r="B32" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C32" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="F32" s="29" t="s">
+        <v>102</v>
+      </c>
+      <c r="G32" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="H32" s="30">
+        <v>45685</v>
+      </c>
+      <c r="I32" s="30">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="24">
+        <v>28</v>
+      </c>
+      <c r="B33" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C33" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="F33" s="29" t="s">
+        <v>102</v>
+      </c>
+      <c r="G33" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="H33" s="30">
+        <v>45694</v>
+      </c>
+      <c r="I33" s="30">
+        <v>46424</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="24">
+        <v>29</v>
+      </c>
+      <c r="B34" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C34" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="E34" s="32" t="s">
+        <v>107</v>
+      </c>
+      <c r="F34" s="29" t="s">
+        <v>108</v>
+      </c>
+      <c r="G34" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="H34" s="30">
+        <v>45744</v>
+      </c>
+      <c r="I34" s="30">
+        <v>46474</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="24">
+        <v>30</v>
+      </c>
+      <c r="B35" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C35" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>110</v>
+      </c>
+      <c r="F35" s="29" t="s">
+        <v>111</v>
+      </c>
+      <c r="G35" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="H35" s="30">
+        <v>45744</v>
+      </c>
+      <c r="I35" s="30">
+        <v>46474</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="24">
+        <v>31</v>
+      </c>
+      <c r="B36" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C36" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" s="29" t="s">
+        <v>111</v>
+      </c>
+      <c r="G36" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="H36" s="30">
+        <v>45744</v>
+      </c>
+      <c r="I36" s="30">
+        <v>46474</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="24">
+        <v>32</v>
+      </c>
+      <c r="B37" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C37" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>116</v>
+      </c>
+      <c r="F37" s="29" t="s">
+        <v>117</v>
+      </c>
+      <c r="G37" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H37" s="30">
+        <v>45770</v>
+      </c>
+      <c r="I37" s="30">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="24">
+        <v>33</v>
+      </c>
+      <c r="B38" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C38" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="G38" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="H38" s="30">
+        <v>45770</v>
+      </c>
+      <c r="I38" s="30">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="24">
+        <v>34</v>
+      </c>
+      <c r="B39" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C39" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>121</v>
+      </c>
+      <c r="F39" s="29" t="s">
+        <v>122</v>
+      </c>
+      <c r="G39" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="30">
+        <v>45786</v>
+      </c>
+      <c r="I39" s="30">
+        <v>46516</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="24">
+        <v>35</v>
+      </c>
+      <c r="B40" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C40" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D40" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="F40" s="29" t="s">
+        <v>91</v>
+      </c>
+      <c r="G40" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="30">
+        <v>45770</v>
+      </c>
+      <c r="I40" s="30">
+        <v>46500</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="24">
+        <v>36</v>
+      </c>
+      <c r="B41" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C41" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D41" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="F41" s="29" t="s">
+        <v>127</v>
+      </c>
+      <c r="G41" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="30">
+        <v>45798</v>
+      </c>
+      <c r="I41" s="30">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="24">
+        <v>37</v>
+      </c>
+      <c r="B42" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="31" t="s">
+        <v>129</v>
+      </c>
+      <c r="F42" s="29" t="s">
+        <v>130</v>
+      </c>
+      <c r="G42" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H8" s="30">
-[...25 lines deleted...]
-      <c r="G9" s="10" t="s">
+      <c r="H42" s="30">
+        <v>45798</v>
+      </c>
+      <c r="I42" s="30">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="24">
+        <v>38</v>
+      </c>
+      <c r="B43" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C43" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>132</v>
+      </c>
+      <c r="F43" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="G43" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="H43" s="30">
+        <v>45798</v>
+      </c>
+      <c r="I43" s="30">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="24">
+        <v>39</v>
+      </c>
+      <c r="B44" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C44" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="E44" s="31" t="s">
+        <v>134</v>
+      </c>
+      <c r="F44" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="G44" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="H44" s="30">
+        <v>45798</v>
+      </c>
+      <c r="I44" s="30">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="24">
+        <v>40</v>
+      </c>
+      <c r="B45" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C45" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>136</v>
+      </c>
+      <c r="F45" s="29" t="s">
+        <v>111</v>
+      </c>
+      <c r="G45" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="H45" s="30">
+        <v>45798</v>
+      </c>
+      <c r="I45" s="30">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="24">
+        <v>41</v>
+      </c>
+      <c r="B46" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C46" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D46" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="E46" s="31" t="s">
+        <v>138</v>
+      </c>
+      <c r="F46" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="30">
+        <v>45798</v>
+      </c>
+      <c r="I46" s="30">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="24">
+        <v>42</v>
+      </c>
+      <c r="B47" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C47" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="E47" s="31" t="s">
+        <v>140</v>
+      </c>
+      <c r="F47" s="29" t="s">
+        <v>141</v>
+      </c>
+      <c r="G47" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="H47" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I47" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="24">
+        <v>43</v>
+      </c>
+      <c r="B48" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C48" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="E48" s="31" t="s">
+        <v>144</v>
+      </c>
+      <c r="F48" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="G48" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="H48" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I48" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="24">
+        <v>44</v>
+      </c>
+      <c r="B49" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C49" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="E49" s="31" t="s">
+        <v>146</v>
+      </c>
+      <c r="F49" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="G49" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="H49" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I49" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="24">
+        <v>45</v>
+      </c>
+      <c r="B50" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C50" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="E50" s="31" t="s">
+        <v>148</v>
+      </c>
+      <c r="F50" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="G50" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H9" s="30">
-[...45 lines deleted...]
-      <c r="D11" s="10" t="s">
+      <c r="H50" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I50" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="24">
+        <v>46</v>
+      </c>
+      <c r="B51" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C51" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="F51" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="G51" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="E11" s="27" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="10" t="s">
+      <c r="H51" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I51" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="24">
+        <v>47</v>
+      </c>
+      <c r="B52" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C52" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>154</v>
+      </c>
+      <c r="F52" s="29" t="s">
+        <v>155</v>
+      </c>
+      <c r="G52" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="H52" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I52" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="24">
+        <v>48</v>
+      </c>
+      <c r="B53" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C53" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="E53" s="31" t="s">
+        <v>158</v>
+      </c>
+      <c r="F53" s="29" t="s">
+        <v>159</v>
+      </c>
+      <c r="G53" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="H53" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I53" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="24">
+        <v>49</v>
+      </c>
+      <c r="B54" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C54" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="E54" s="31" t="s">
+        <v>161</v>
+      </c>
+      <c r="F54" s="29" t="s">
+        <v>102</v>
+      </c>
+      <c r="G54" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="H54" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I54" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="24">
+        <v>50</v>
+      </c>
+      <c r="B55" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C55" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="E55" s="31" t="s">
+        <v>163</v>
+      </c>
+      <c r="F55" s="29" t="s">
+        <v>164</v>
+      </c>
+      <c r="G55" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H11" s="30">
-[...25 lines deleted...]
-      <c r="G12" s="10" t="s">
+      <c r="H55" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I55" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="24">
+        <v>51</v>
+      </c>
+      <c r="B56" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C56" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="E56" s="31" t="s">
+        <v>166</v>
+      </c>
+      <c r="F56" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="G56" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H56" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I56" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="24">
+        <v>52</v>
+      </c>
+      <c r="B57" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C57" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="E57" s="31" t="s">
+        <v>168</v>
+      </c>
+      <c r="F57" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="G57" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H57" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I57" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="24">
+        <v>53</v>
+      </c>
+      <c r="B58" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C58" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="E58" s="31" t="s">
+        <v>171</v>
+      </c>
+      <c r="F58" s="29" t="s">
+        <v>172</v>
+      </c>
+      <c r="G58" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="H58" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I58" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="24">
+        <v>54</v>
+      </c>
+      <c r="B59" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C59" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="E59" s="31" t="s">
+        <v>175</v>
+      </c>
+      <c r="F59" s="29" t="s">
+        <v>176</v>
+      </c>
+      <c r="G59" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H59" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I59" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="24">
+        <v>55</v>
+      </c>
+      <c r="B60" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C60" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="E60" s="31" t="s">
+        <v>178</v>
+      </c>
+      <c r="F60" s="29" t="s">
+        <v>179</v>
+      </c>
+      <c r="G60" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="30">
-[...25 lines deleted...]
-      <c r="G13" s="10" t="s">
+      <c r="H60" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I60" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="24">
+        <v>56</v>
+      </c>
+      <c r="B61" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C61" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="E61" s="31" t="s">
+        <v>181</v>
+      </c>
+      <c r="F61" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="G61" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H13" s="30">
-[...25 lines deleted...]
-      <c r="G14" s="10" t="s">
+      <c r="H61" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I61" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="24">
+        <v>57</v>
+      </c>
+      <c r="B62" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C62" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="E62" s="31" t="s">
+        <v>184</v>
+      </c>
+      <c r="F62" s="29" t="s">
+        <v>185</v>
+      </c>
+      <c r="G62" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H14" s="30">
-[...16 lines deleted...]
-      <c r="D15" s="10" t="s">
+      <c r="H62" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I62" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="24">
+        <v>58</v>
+      </c>
+      <c r="B63" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C63" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="E63" s="31" t="s">
+        <v>187</v>
+      </c>
+      <c r="F63" s="29" t="s">
+        <v>188</v>
+      </c>
+      <c r="G63" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="H63" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I63" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="24">
+        <v>59</v>
+      </c>
+      <c r="B64" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C64" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="E64" s="31" t="s">
+        <v>190</v>
+      </c>
+      <c r="F64" s="29" t="s">
+        <v>191</v>
+      </c>
+      <c r="G64" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="H64" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I64" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="24">
+        <v>60</v>
+      </c>
+      <c r="B65" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C65" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="E65" s="31" t="s">
+        <v>194</v>
+      </c>
+      <c r="F65" s="29" t="s">
+        <v>195</v>
+      </c>
+      <c r="G65" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="H65" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I65" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="24">
+        <v>61</v>
+      </c>
+      <c r="B66" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C66" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="E66" s="31" t="s">
+        <v>197</v>
+      </c>
+      <c r="F66" s="29" t="s">
+        <v>198</v>
+      </c>
+      <c r="G66" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H66" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I66" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="24">
+        <v>62</v>
+      </c>
+      <c r="B67" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C67" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="E67" s="31" t="s">
+        <v>200</v>
+      </c>
+      <c r="F67" s="29" t="s">
+        <v>185</v>
+      </c>
+      <c r="G67" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="H67" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I67" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="24">
+        <v>63</v>
+      </c>
+      <c r="B68" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C68" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="E68" s="31" t="s">
+        <v>202</v>
+      </c>
+      <c r="F68" s="29" t="s">
+        <v>191</v>
+      </c>
+      <c r="G68" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="H68" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I68" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="24">
+        <v>64</v>
+      </c>
+      <c r="B69" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C69" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="E69" s="31" t="s">
+        <v>204</v>
+      </c>
+      <c r="F69" s="29" t="s">
+        <v>108</v>
+      </c>
+      <c r="G69" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="H69" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I69" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="24">
+        <v>65</v>
+      </c>
+      <c r="B70" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C70" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="E70" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="F70" s="29" t="s">
+        <v>207</v>
+      </c>
+      <c r="G70" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H70" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I70" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="24">
+        <v>66</v>
+      </c>
+      <c r="B71" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C71" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="E71" s="31" t="s">
+        <v>209</v>
+      </c>
+      <c r="F71" s="29" t="s">
+        <v>210</v>
+      </c>
+      <c r="G71" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="H71" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I71" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="24">
+        <v>67</v>
+      </c>
+      <c r="B72" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C72" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="E72" s="31" t="s">
+        <v>213</v>
+      </c>
+      <c r="F72" s="29" t="s">
+        <v>214</v>
+      </c>
+      <c r="G72" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H72" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I72" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="24">
+        <v>68</v>
+      </c>
+      <c r="B73" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C73" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="E73" s="31" t="s">
+        <v>216</v>
+      </c>
+      <c r="F73" s="29" t="s">
+        <v>217</v>
+      </c>
+      <c r="G73" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="H73" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I73" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="24">
+        <v>69</v>
+      </c>
+      <c r="B74" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C74" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D74" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="E74" s="31" t="s">
+        <v>219</v>
+      </c>
+      <c r="F74" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="G74" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H74" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I74" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="24">
+        <v>70</v>
+      </c>
+      <c r="B75" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C75" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D75" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="E75" s="31" t="s">
+        <v>221</v>
+      </c>
+      <c r="F75" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="G75" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H75" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I75" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="24">
+        <v>71</v>
+      </c>
+      <c r="B76" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C76" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="E76" s="31" t="s">
+        <v>223</v>
+      </c>
+      <c r="F76" s="29" t="s">
+        <v>224</v>
+      </c>
+      <c r="G76" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="H76" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I76" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="24">
+        <v>72</v>
+      </c>
+      <c r="B77" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C77" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D77" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="E77" s="31" t="s">
+        <v>226</v>
+      </c>
+      <c r="F77" s="29" t="s">
+        <v>227</v>
+      </c>
+      <c r="G77" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="H77" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I77" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="24">
+        <v>73</v>
+      </c>
+      <c r="B78" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C78" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="E78" s="31" t="s">
+        <v>229</v>
+      </c>
+      <c r="F78" s="29" t="s">
+        <v>207</v>
+      </c>
+      <c r="G78" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H78" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I78" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="24">
+        <v>74</v>
+      </c>
+      <c r="B79" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C79" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="E79" s="31" t="s">
+        <v>231</v>
+      </c>
+      <c r="F79" s="29" t="s">
+        <v>232</v>
+      </c>
+      <c r="G79" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H79" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I79" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="24">
+        <v>75</v>
+      </c>
+      <c r="B80" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C80" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D80" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="E80" s="31" t="s">
+        <v>234</v>
+      </c>
+      <c r="F80" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="G80" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H80" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I80" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="24">
+        <v>76</v>
+      </c>
+      <c r="B81" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C81" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="E81" s="31" t="s">
+        <v>236</v>
+      </c>
+      <c r="F81" s="29" t="s">
+        <v>237</v>
+      </c>
+      <c r="G81" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="H81" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I81" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="24">
+        <v>77</v>
+      </c>
+      <c r="B82" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C82" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="E82" s="31" t="s">
+        <v>239</v>
+      </c>
+      <c r="F82" s="29" t="s">
+        <v>240</v>
+      </c>
+      <c r="G82" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="H82" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I82" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="24">
+        <v>78</v>
+      </c>
+      <c r="B83" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C83" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="E83" s="31" t="s">
+        <v>242</v>
+      </c>
+      <c r="F83" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="G83" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H83" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I83" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="24">
+        <v>79</v>
+      </c>
+      <c r="B84" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C84" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="E84" s="31" t="s">
+        <v>245</v>
+      </c>
+      <c r="F84" s="29" t="s">
+        <v>246</v>
+      </c>
+      <c r="G84" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="H84" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I84" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="24">
+        <v>80</v>
+      </c>
+      <c r="B85" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C85" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D85" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="E85" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="F85" s="29" t="s">
+        <v>188</v>
+      </c>
+      <c r="G85" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="H85" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I85" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="24">
+        <v>81</v>
+      </c>
+      <c r="B86" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C86" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="E86" s="31" t="s">
+        <v>250</v>
+      </c>
+      <c r="F86" s="29" t="s">
+        <v>111</v>
+      </c>
+      <c r="G86" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="H86" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I86" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="24">
+        <v>82</v>
+      </c>
+      <c r="B87" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C87" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="E87" s="31" t="s">
+        <v>252</v>
+      </c>
+      <c r="F87" s="29" t="s">
+        <v>253</v>
+      </c>
+      <c r="G87" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="H87" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I87" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="24">
+        <v>83</v>
+      </c>
+      <c r="B88" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C88" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D88" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="E88" s="31" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="29" t="s">
+        <v>256</v>
+      </c>
+      <c r="G88" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H88" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I88" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="24">
+        <v>84</v>
+      </c>
+      <c r="B89" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C89" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" s="26" t="s">
+        <v>257</v>
+      </c>
+      <c r="E89" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="29" t="s">
+        <v>259</v>
+      </c>
+      <c r="G89" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="H89" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I89" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="24">
+        <v>85</v>
+      </c>
+      <c r="B90" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C90" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="26" t="s">
+        <v>260</v>
+      </c>
+      <c r="E90" s="31" t="s">
+        <v>261</v>
+      </c>
+      <c r="F90" s="29" t="s">
+        <v>262</v>
+      </c>
+      <c r="G90" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="H90" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I90" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="24">
+        <v>86</v>
+      </c>
+      <c r="B91" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C91" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="26" t="s">
+        <v>263</v>
+      </c>
+      <c r="E91" s="31" t="s">
+        <v>264</v>
+      </c>
+      <c r="F91" s="29" t="s">
+        <v>207</v>
+      </c>
+      <c r="G91" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H91" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I91" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="24">
+        <v>87</v>
+      </c>
+      <c r="B92" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C92" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" s="26" t="s">
+        <v>265</v>
+      </c>
+      <c r="E92" s="31" t="s">
+        <v>266</v>
+      </c>
+      <c r="F92" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="G92" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="H92" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I92" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="24">
+        <v>88</v>
+      </c>
+      <c r="B93" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C93" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" s="26" t="s">
+        <v>267</v>
+      </c>
+      <c r="E93" s="31" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="G93" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H93" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I93" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="24">
+        <v>89</v>
+      </c>
+      <c r="B94" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C94" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" s="26" t="s">
+        <v>269</v>
+      </c>
+      <c r="E94" s="31" t="s">
+        <v>270</v>
+      </c>
+      <c r="F94" s="29" t="s">
+        <v>240</v>
+      </c>
+      <c r="G94" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="H94" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I94" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="24">
+        <v>90</v>
+      </c>
+      <c r="B95" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C95" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" s="26" t="s">
+        <v>271</v>
+      </c>
+      <c r="E95" s="31" t="s">
+        <v>272</v>
+      </c>
+      <c r="F95" s="29" t="s">
+        <v>253</v>
+      </c>
+      <c r="G95" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="H95" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I95" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="24">
+        <v>91</v>
+      </c>
+      <c r="B96" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C96" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" s="26" t="s">
+        <v>273</v>
+      </c>
+      <c r="E96" s="31" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="G96" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="H96" s="30">
+        <v>45803</v>
+      </c>
+      <c r="I96" s="30">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="24">
+        <v>92</v>
+      </c>
+      <c r="B97" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C97" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="D97" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="E97" s="31" t="s">
+        <v>275</v>
+      </c>
+      <c r="F97" s="29" t="s">
+        <v>102</v>
+      </c>
+      <c r="G97" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="H97" s="30">
+        <v>45811</v>
+      </c>
+      <c r="I97" s="30">
+        <v>46541</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="24">
+        <v>93</v>
+      </c>
+      <c r="B98" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C98" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="35" t="s">
+        <v>276</v>
+      </c>
+      <c r="E98" s="36" t="s">
+        <v>277</v>
+      </c>
+      <c r="F98" s="37" t="s">
+        <v>164</v>
+      </c>
+      <c r="G98" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H98" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I98" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="24">
+        <v>94</v>
+      </c>
+      <c r="B99" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C99" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" s="35" t="s">
+        <v>278</v>
+      </c>
+      <c r="E99" s="36" t="s">
+        <v>279</v>
+      </c>
+      <c r="F99" s="37" t="s">
+        <v>280</v>
+      </c>
+      <c r="G99" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="H99" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I99" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="24">
+        <v>95</v>
+      </c>
+      <c r="B100" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C100" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" s="35" t="s">
+        <v>282</v>
+      </c>
+      <c r="E100" s="36" t="s">
+        <v>283</v>
+      </c>
+      <c r="F100" s="37" t="s">
+        <v>240</v>
+      </c>
+      <c r="G100" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H100" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I100" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="24">
+        <v>96</v>
+      </c>
+      <c r="B101" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C101" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="35" t="s">
+        <v>284</v>
+      </c>
+      <c r="E101" s="36" t="s">
+        <v>285</v>
+      </c>
+      <c r="F101" s="37" t="s">
+        <v>286</v>
+      </c>
+      <c r="G101" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H101" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I101" s="30">
+        <v>46564</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="24">
+        <v>97</v>
+      </c>
+      <c r="B102" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C102" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D102" s="35" t="s">
+        <v>287</v>
+      </c>
+      <c r="E102" s="36" t="s">
+        <v>288</v>
+      </c>
+      <c r="F102" s="37" t="s">
+        <v>259</v>
+      </c>
+      <c r="G102" s="35" t="s">
+        <v>192</v>
+      </c>
+      <c r="H102" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I102" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="24">
+        <v>98</v>
+      </c>
+      <c r="B103" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C103" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" s="35" t="s">
+        <v>289</v>
+      </c>
+      <c r="E103" s="36" t="s">
+        <v>290</v>
+      </c>
+      <c r="F103" s="37" t="s">
+        <v>243</v>
+      </c>
+      <c r="G103" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H103" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I103" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="24">
+        <v>99</v>
+      </c>
+      <c r="B104" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C104" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D104" s="35" t="s">
+        <v>291</v>
+      </c>
+      <c r="E104" s="36" t="s">
+        <v>292</v>
+      </c>
+      <c r="F104" s="37" t="s">
+        <v>240</v>
+      </c>
+      <c r="G104" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H104" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I104" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="24">
+        <v>100</v>
+      </c>
+      <c r="B105" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C105" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D105" s="35" t="s">
+        <v>293</v>
+      </c>
+      <c r="E105" s="36" t="s">
+        <v>294</v>
+      </c>
+      <c r="F105" s="37" t="s">
+        <v>295</v>
+      </c>
+      <c r="G105" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="H105" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I105" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="24">
+        <v>101</v>
+      </c>
+      <c r="B106" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C106" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" s="35" t="s">
+        <v>296</v>
+      </c>
+      <c r="E106" s="36" t="s">
+        <v>297</v>
+      </c>
+      <c r="F106" s="37" t="s">
+        <v>214</v>
+      </c>
+      <c r="G106" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H106" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I106" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="24">
+        <v>102</v>
+      </c>
+      <c r="B107" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C107" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" s="35" t="s">
+        <v>298</v>
+      </c>
+      <c r="E107" s="36" t="s">
+        <v>299</v>
+      </c>
+      <c r="F107" s="37" t="s">
+        <v>81</v>
+      </c>
+      <c r="G107" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="H107" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I107" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="24">
+        <v>103</v>
+      </c>
+      <c r="B108" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C108" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D108" s="35" t="s">
+        <v>300</v>
+      </c>
+      <c r="E108" s="36" t="s">
+        <v>301</v>
+      </c>
+      <c r="F108" s="37" t="s">
+        <v>191</v>
+      </c>
+      <c r="G108" s="35" t="s">
+        <v>192</v>
+      </c>
+      <c r="H108" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I108" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="24">
+        <v>104</v>
+      </c>
+      <c r="B109" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C109" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" s="35" t="s">
+        <v>302</v>
+      </c>
+      <c r="E109" s="36" t="s">
+        <v>303</v>
+      </c>
+      <c r="F109" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="G109" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="H109" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I109" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="24">
+        <v>105</v>
+      </c>
+      <c r="B110" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C110" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" s="35" t="s">
+        <v>304</v>
+      </c>
+      <c r="E110" s="35" t="s">
+        <v>305</v>
+      </c>
+      <c r="F110" s="37" t="s">
+        <v>243</v>
+      </c>
+      <c r="G110" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H110" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I110" s="38">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="24">
+        <v>106</v>
+      </c>
+      <c r="B111" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C111" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D111" s="35" t="s">
+        <v>306</v>
+      </c>
+      <c r="E111" s="36" t="s">
+        <v>307</v>
+      </c>
+      <c r="F111" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G111" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H111" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I111" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="24">
+        <v>107</v>
+      </c>
+      <c r="B112" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C112" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D112" s="35" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="36" t="s">
+        <v>309</v>
+      </c>
+      <c r="F112" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G112" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H112" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I112" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="24">
+        <v>108</v>
+      </c>
+      <c r="B113" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C113" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="35" t="s">
+        <v>310</v>
+      </c>
+      <c r="E113" s="36" t="s">
+        <v>311</v>
+      </c>
+      <c r="F113" s="37" t="s">
+        <v>312</v>
+      </c>
+      <c r="G113" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H113" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I113" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="24">
+        <v>109</v>
+      </c>
+      <c r="B114" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C114" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" s="35" t="s">
+        <v>313</v>
+      </c>
+      <c r="E114" s="36" t="s">
+        <v>314</v>
+      </c>
+      <c r="F114" s="37" t="s">
+        <v>164</v>
+      </c>
+      <c r="G114" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H114" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I114" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="24">
+        <v>110</v>
+      </c>
+      <c r="B115" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C115" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D115" s="35" t="s">
+        <v>315</v>
+      </c>
+      <c r="E115" s="36" t="s">
+        <v>316</v>
+      </c>
+      <c r="F115" s="37" t="s">
+        <v>317</v>
+      </c>
+      <c r="G115" s="35" t="s">
+        <v>318</v>
+      </c>
+      <c r="H115" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I115" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="24">
+        <v>111</v>
+      </c>
+      <c r="B116" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C116" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D116" s="35" t="s">
+        <v>319</v>
+      </c>
+      <c r="E116" s="36" t="s">
+        <v>320</v>
+      </c>
+      <c r="F116" s="37" t="s">
+        <v>321</v>
+      </c>
+      <c r="G116" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H116" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I116" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="24">
+        <v>112</v>
+      </c>
+      <c r="B117" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C117" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D117" s="35" t="s">
+        <v>322</v>
+      </c>
+      <c r="E117" s="36" t="s">
+        <v>323</v>
+      </c>
+      <c r="F117" s="37" t="s">
+        <v>240</v>
+      </c>
+      <c r="G117" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H117" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I117" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="24">
+        <v>113</v>
+      </c>
+      <c r="B118" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C118" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D118" s="35" t="s">
+        <v>324</v>
+      </c>
+      <c r="E118" s="36" t="s">
+        <v>325</v>
+      </c>
+      <c r="F118" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="E15" s="27" t="s">
+      <c r="G118" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="F15" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="10" t="s">
+      <c r="H118" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I118" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="24">
+        <v>114</v>
+      </c>
+      <c r="B119" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C119" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D119" s="35" t="s">
+        <v>326</v>
+      </c>
+      <c r="E119" s="36" t="s">
+        <v>327</v>
+      </c>
+      <c r="F119" s="37" t="s">
+        <v>259</v>
+      </c>
+      <c r="G119" s="35" t="s">
+        <v>192</v>
+      </c>
+      <c r="H119" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I119" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="24">
+        <v>115</v>
+      </c>
+      <c r="B120" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C120" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D120" s="35" t="s">
+        <v>328</v>
+      </c>
+      <c r="E120" s="36" t="s">
+        <v>329</v>
+      </c>
+      <c r="F120" s="37" t="s">
+        <v>330</v>
+      </c>
+      <c r="G120" s="35" t="s">
+        <v>318</v>
+      </c>
+      <c r="H120" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I120" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="24">
+        <v>116</v>
+      </c>
+      <c r="B121" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C121" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D121" s="35" t="s">
+        <v>331</v>
+      </c>
+      <c r="E121" s="36" t="s">
+        <v>332</v>
+      </c>
+      <c r="F121" s="37" t="s">
+        <v>330</v>
+      </c>
+      <c r="G121" s="35" t="s">
+        <v>318</v>
+      </c>
+      <c r="H121" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I121" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="24">
+        <v>117</v>
+      </c>
+      <c r="B122" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C122" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D122" s="35" t="s">
+        <v>333</v>
+      </c>
+      <c r="E122" s="36" t="s">
+        <v>334</v>
+      </c>
+      <c r="F122" s="37" t="s">
+        <v>335</v>
+      </c>
+      <c r="G122" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H122" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I122" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="24">
+        <v>118</v>
+      </c>
+      <c r="B123" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C123" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D123" s="35" t="s">
+        <v>336</v>
+      </c>
+      <c r="E123" s="36" t="s">
+        <v>337</v>
+      </c>
+      <c r="F123" s="37" t="s">
+        <v>207</v>
+      </c>
+      <c r="G123" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H123" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I123" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="24">
+        <v>119</v>
+      </c>
+      <c r="B124" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C124" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D124" s="35" t="s">
+        <v>338</v>
+      </c>
+      <c r="E124" s="36" t="s">
+        <v>339</v>
+      </c>
+      <c r="F124" s="37" t="s">
+        <v>155</v>
+      </c>
+      <c r="G124" s="35" t="s">
+        <v>156</v>
+      </c>
+      <c r="H124" s="30">
+        <v>45834</v>
+      </c>
+      <c r="I124" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="24">
+        <v>120</v>
+      </c>
+      <c r="B125" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C125" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D125" s="35" t="s">
+        <v>340</v>
+      </c>
+      <c r="E125" s="39" t="s">
+        <v>341</v>
+      </c>
+      <c r="F125" s="37" t="s">
+        <v>342</v>
+      </c>
+      <c r="G125" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H125" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I125" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="24">
+        <v>121</v>
+      </c>
+      <c r="B126" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C126" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" s="35" t="s">
+        <v>343</v>
+      </c>
+      <c r="E126" s="36" t="s">
+        <v>344</v>
+      </c>
+      <c r="F126" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="G126" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="H126" s="30">
+        <v>45833</v>
+      </c>
+      <c r="I126" s="30">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="24">
+        <v>122</v>
+      </c>
+      <c r="B127" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C127" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D127" s="35" t="s">
+        <v>345</v>
+      </c>
+      <c r="E127" s="36" t="s">
+        <v>346</v>
+      </c>
+      <c r="F127" s="37" t="s">
+        <v>253</v>
+      </c>
+      <c r="G127" s="35" t="s">
+        <v>192</v>
+      </c>
+      <c r="H127" s="30">
+        <v>45845</v>
+      </c>
+      <c r="I127" s="30">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="24">
+        <v>123</v>
+      </c>
+      <c r="B128" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C128" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D128" s="35" t="s">
+        <v>347</v>
+      </c>
+      <c r="E128" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="F128" s="37" t="s">
+        <v>349</v>
+      </c>
+      <c r="G128" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H128" s="30">
+        <v>45845</v>
+      </c>
+      <c r="I128" s="30">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="24">
+        <v>124</v>
+      </c>
+      <c r="B129" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C129" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" s="35" t="s">
+        <v>350</v>
+      </c>
+      <c r="E129" s="36" t="s">
+        <v>351</v>
+      </c>
+      <c r="F129" s="37" t="s">
+        <v>352</v>
+      </c>
+      <c r="G129" s="35" t="s">
+        <v>353</v>
+      </c>
+      <c r="H129" s="30">
+        <v>45845</v>
+      </c>
+      <c r="I129" s="30">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="24">
+        <v>125</v>
+      </c>
+      <c r="B130" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C130" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" s="35" t="s">
+        <v>354</v>
+      </c>
+      <c r="E130" s="36" t="s">
+        <v>355</v>
+      </c>
+      <c r="F130" s="37" t="s">
+        <v>240</v>
+      </c>
+      <c r="G130" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="H15" s="30">
-[...25 lines deleted...]
-      <c r="G16" s="10" t="s">
+      <c r="H130" s="30">
+        <v>45845</v>
+      </c>
+      <c r="I130" s="30">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="24">
+        <v>126</v>
+      </c>
+      <c r="B131" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C131" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" s="35" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="36" t="s">
+        <v>357</v>
+      </c>
+      <c r="F131" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G131" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H131" s="30">
+        <v>45845</v>
+      </c>
+      <c r="I131" s="30">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="24">
+        <v>127</v>
+      </c>
+      <c r="B132" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C132" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D132" s="35" t="s">
+        <v>358</v>
+      </c>
+      <c r="E132" s="36" t="s">
+        <v>359</v>
+      </c>
+      <c r="F132" s="37" t="s">
+        <v>185</v>
+      </c>
+      <c r="G132" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="H16" s="30">
-[...16 lines deleted...]
-      <c r="D17" s="10" t="s">
+      <c r="H132" s="30">
+        <v>45845</v>
+      </c>
+      <c r="I132" s="30">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="24">
+        <v>128</v>
+      </c>
+      <c r="B133" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C133" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D133" s="35" t="s">
+        <v>360</v>
+      </c>
+      <c r="E133" s="36" t="s">
+        <v>361</v>
+      </c>
+      <c r="F133" s="37" t="s">
+        <v>362</v>
+      </c>
+      <c r="G133" s="35" t="s">
+        <v>214</v>
+      </c>
+      <c r="H133" s="30">
+        <v>45845</v>
+      </c>
+      <c r="I133" s="30">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="24">
+        <v>129</v>
+      </c>
+      <c r="B134" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C134" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D134" s="35" t="s">
+        <v>364</v>
+      </c>
+      <c r="E134" s="36" t="s">
+        <v>365</v>
+      </c>
+      <c r="F134" s="37" t="s">
+        <v>214</v>
+      </c>
+      <c r="G134" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H134" s="30">
+        <v>45860</v>
+      </c>
+      <c r="I134" s="30">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="24">
+        <v>130</v>
+      </c>
+      <c r="B135" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C135" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D135" s="27" t="s">
+        <v>366</v>
+      </c>
+      <c r="E135" s="36" t="s">
+        <v>367</v>
+      </c>
+      <c r="F135" s="40" t="s">
+        <v>368</v>
+      </c>
+      <c r="G135" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="H135" s="30">
+        <v>45860</v>
+      </c>
+      <c r="I135" s="30">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="24">
+        <v>131</v>
+      </c>
+      <c r="B136" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C136" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D136" s="35" t="s">
+        <v>369</v>
+      </c>
+      <c r="E136" s="36" t="s">
+        <v>370</v>
+      </c>
+      <c r="F136" s="37" t="s">
+        <v>371</v>
+      </c>
+      <c r="G136" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H136" s="30">
+        <v>45860</v>
+      </c>
+      <c r="I136" s="30">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="24">
+        <v>132</v>
+      </c>
+      <c r="B137" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C137" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D137" s="27" t="s">
+        <v>372</v>
+      </c>
+      <c r="E137" s="36" t="s">
+        <v>373</v>
+      </c>
+      <c r="F137" s="40" t="s">
+        <v>374</v>
+      </c>
+      <c r="G137" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="H137" s="30">
+        <v>45862</v>
+      </c>
+      <c r="I137" s="30">
+        <v>46562</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="24">
+        <v>133</v>
+      </c>
+      <c r="B138" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C138" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D138" s="35" t="s">
+        <v>375</v>
+      </c>
+      <c r="E138" s="36" t="s">
+        <v>376</v>
+      </c>
+      <c r="F138" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G138" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H138" s="30">
+        <v>45873</v>
+      </c>
+      <c r="I138" s="30">
+        <v>46603</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="24">
+        <v>134</v>
+      </c>
+      <c r="B139" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C139" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D139" s="35" t="s">
+        <v>377</v>
+      </c>
+      <c r="E139" s="36" t="s">
+        <v>378</v>
+      </c>
+      <c r="F139" s="37" t="s">
+        <v>379</v>
+      </c>
+      <c r="G139" s="35" t="s">
+        <v>156</v>
+      </c>
+      <c r="H139" s="30">
+        <v>45873</v>
+      </c>
+      <c r="I139" s="30">
+        <v>46603</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="24">
+        <v>135</v>
+      </c>
+      <c r="B140" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C140" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D140" s="35" t="s">
+        <v>380</v>
+      </c>
+      <c r="E140" s="36" t="s">
+        <v>381</v>
+      </c>
+      <c r="F140" s="37" t="s">
+        <v>382</v>
+      </c>
+      <c r="G140" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H140" s="30">
+        <v>45873</v>
+      </c>
+      <c r="I140" s="30">
+        <v>46603</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="24">
+        <v>136</v>
+      </c>
+      <c r="B141" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C141" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D141" s="35" t="s">
+        <v>383</v>
+      </c>
+      <c r="E141" s="36" t="s">
+        <v>384</v>
+      </c>
+      <c r="F141" s="37" t="s">
+        <v>385</v>
+      </c>
+      <c r="G141" s="35" t="s">
+        <v>99</v>
+      </c>
+      <c r="H141" s="30">
+        <v>45908</v>
+      </c>
+      <c r="I141" s="30">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="24">
+        <v>137</v>
+      </c>
+      <c r="B142" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C142" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D142" s="35" t="s">
+        <v>386</v>
+      </c>
+      <c r="E142" s="36" t="s">
+        <v>387</v>
+      </c>
+      <c r="F142" s="37" t="s">
+        <v>371</v>
+      </c>
+      <c r="G142" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H142" s="30">
+        <v>45908</v>
+      </c>
+      <c r="I142" s="30">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="24">
+        <v>138</v>
+      </c>
+      <c r="B143" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C143" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D143" s="35" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="36" t="s">
+        <v>389</v>
+      </c>
+      <c r="F143" s="37" t="s">
+        <v>390</v>
+      </c>
+      <c r="G143" s="35" t="s">
+        <v>142</v>
+      </c>
+      <c r="H143" s="30">
+        <v>45908</v>
+      </c>
+      <c r="I143" s="30">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="24">
+        <v>139</v>
+      </c>
+      <c r="B144" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C144" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D144" s="35" t="s">
+        <v>391</v>
+      </c>
+      <c r="E144" s="36" t="s">
+        <v>392</v>
+      </c>
+      <c r="F144" s="37" t="s">
+        <v>393</v>
+      </c>
+      <c r="G144" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="H144" s="30">
+        <v>45908</v>
+      </c>
+      <c r="I144" s="30">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="24">
+        <v>140</v>
+      </c>
+      <c r="B145" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C145" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D145" s="35" t="s">
+        <v>394</v>
+      </c>
+      <c r="E145" s="36" t="s">
+        <v>395</v>
+      </c>
+      <c r="F145" s="37" t="s">
+        <v>396</v>
+      </c>
+      <c r="G145" s="35" t="s">
+        <v>397</v>
+      </c>
+      <c r="H145" s="30">
+        <v>45908</v>
+      </c>
+      <c r="I145" s="30">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="24">
+        <v>141</v>
+      </c>
+      <c r="B146" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C146" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D146" s="35" t="s">
+        <v>398</v>
+      </c>
+      <c r="E146" s="36" t="s">
+        <v>399</v>
+      </c>
+      <c r="F146" s="37" t="s">
+        <v>400</v>
+      </c>
+      <c r="G146" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H146" s="30">
+        <v>45936</v>
+      </c>
+      <c r="I146" s="30">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="24">
+        <v>142</v>
+      </c>
+      <c r="B147" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C147" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D147" s="35" t="s">
+        <v>401</v>
+      </c>
+      <c r="E147" s="36" t="s">
+        <v>402</v>
+      </c>
+      <c r="F147" s="37" t="s">
+        <v>403</v>
+      </c>
+      <c r="G147" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H147" s="30">
+        <v>45936</v>
+      </c>
+      <c r="I147" s="30">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="24">
+        <v>143</v>
+      </c>
+      <c r="B148" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C148" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D148" s="35" t="s">
+        <v>404</v>
+      </c>
+      <c r="E148" s="36" t="s">
+        <v>405</v>
+      </c>
+      <c r="F148" s="37" t="s">
+        <v>406</v>
+      </c>
+      <c r="G148" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H148" s="30">
+        <v>45936</v>
+      </c>
+      <c r="I148" s="30">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="24">
+        <v>144</v>
+      </c>
+      <c r="B149" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C149" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D149" s="35" t="s">
+        <v>407</v>
+      </c>
+      <c r="E149" s="36" t="s">
+        <v>408</v>
+      </c>
+      <c r="F149" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="E17" s="27" t="s">
+      <c r="G149" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="F17" s="10" t="s">
-[...60 lines deleted...]
-      <c r="G19" s="10" t="s">
+      <c r="H149" s="30">
+        <v>45936</v>
+      </c>
+      <c r="I149" s="30">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="24">
+        <v>145</v>
+      </c>
+      <c r="B150" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C150" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D150" s="35" t="s">
+        <v>409</v>
+      </c>
+      <c r="E150" s="36" t="s">
+        <v>410</v>
+      </c>
+      <c r="F150" s="37" t="s">
+        <v>411</v>
+      </c>
+      <c r="G150" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H150" s="30">
+        <v>45936</v>
+      </c>
+      <c r="I150" s="30">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="24">
+        <v>146</v>
+      </c>
+      <c r="B151" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C151" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D151" s="35" t="s">
+        <v>412</v>
+      </c>
+      <c r="E151" s="36" t="s">
+        <v>413</v>
+      </c>
+      <c r="F151" s="37" t="s">
+        <v>403</v>
+      </c>
+      <c r="G151" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="H19" s="30">
-[...22 lines deleted...]
-      <c r="F20" s="10" t="s">
+      <c r="H151" s="30">
+        <v>45936</v>
+      </c>
+      <c r="I151" s="30">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="24">
+        <v>147</v>
+      </c>
+      <c r="B152" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C152" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D152" s="35" t="s">
+        <v>414</v>
+      </c>
+      <c r="E152" s="36" t="s">
+        <v>415</v>
+      </c>
+      <c r="F152" s="37" t="s">
+        <v>155</v>
+      </c>
+      <c r="G152" s="35" t="s">
+        <v>156</v>
+      </c>
+      <c r="H152" s="30">
+        <v>45936</v>
+      </c>
+      <c r="I152" s="30">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="24">
+        <v>148</v>
+      </c>
+      <c r="B153" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C153" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D153" s="35" t="s">
+        <v>416</v>
+      </c>
+      <c r="E153" s="36" t="s">
+        <v>417</v>
+      </c>
+      <c r="F153" s="37" t="s">
+        <v>418</v>
+      </c>
+      <c r="G153" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H153" s="41">
+        <v>45936</v>
+      </c>
+      <c r="I153" s="30">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="24">
+        <v>149</v>
+      </c>
+      <c r="B154" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C154" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D154" s="35" t="s">
+        <v>419</v>
+      </c>
+      <c r="E154" s="36" t="s">
+        <v>420</v>
+      </c>
+      <c r="F154" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G154" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H154" s="30">
+        <v>45936</v>
+      </c>
+      <c r="I154" s="30">
+        <v>46666</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="24">
+        <v>150</v>
+      </c>
+      <c r="B155" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C155" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D155" s="27" t="s">
+        <v>421</v>
+      </c>
+      <c r="E155" s="36" t="s">
+        <v>422</v>
+      </c>
+      <c r="F155" s="40" t="s">
+        <v>253</v>
+      </c>
+      <c r="G155" s="27" t="s">
+        <v>192</v>
+      </c>
+      <c r="H155" s="30">
+        <v>45971</v>
+      </c>
+      <c r="I155" s="30">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="24">
+        <v>151</v>
+      </c>
+      <c r="B156" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C156" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D156" s="27" t="s">
+        <v>423</v>
+      </c>
+      <c r="E156" s="36" t="s">
+        <v>424</v>
+      </c>
+      <c r="F156" s="40" t="s">
+        <v>425</v>
+      </c>
+      <c r="G156" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H156" s="30">
+        <v>45971</v>
+      </c>
+      <c r="I156" s="30">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="24">
+        <v>152</v>
+      </c>
+      <c r="B157" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C157" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D157" s="27" t="s">
+        <v>426</v>
+      </c>
+      <c r="E157" s="36" t="s">
+        <v>427</v>
+      </c>
+      <c r="F157" s="40" t="s">
+        <v>428</v>
+      </c>
+      <c r="G157" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="G20" s="10" t="s">
-[...16 lines deleted...]
-      <c r="C21" s="9">
+      <c r="H157" s="30">
+        <v>45971</v>
+      </c>
+      <c r="I157" s="30">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="24">
+        <v>153</v>
+      </c>
+      <c r="B158" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C158" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D158" s="27" t="s">
+        <v>429</v>
+      </c>
+      <c r="E158" s="36" t="s">
+        <v>430</v>
+      </c>
+      <c r="F158" s="40" t="s">
+        <v>428</v>
+      </c>
+      <c r="G158" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="H158" s="30">
+        <v>45971</v>
+      </c>
+      <c r="I158" s="30">
+        <v>46701</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="24">
+        <v>154</v>
+      </c>
+      <c r="B159" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C159" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D159" s="35" t="s">
+        <v>431</v>
+      </c>
+      <c r="E159" s="36" t="s">
+        <v>432</v>
+      </c>
+      <c r="F159" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G159" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H159" s="30">
+        <v>46000</v>
+      </c>
+      <c r="I159" s="30">
+        <v>46730</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="24">
+        <v>155</v>
+      </c>
+      <c r="B160" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C160" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D160" s="35" t="s">
+        <v>433</v>
+      </c>
+      <c r="E160" s="36" t="s">
+        <v>434</v>
+      </c>
+      <c r="F160" s="37" t="s">
+        <v>435</v>
+      </c>
+      <c r="G160" s="35" t="s">
+        <v>142</v>
+      </c>
+      <c r="H160" s="30">
+        <v>46013</v>
+      </c>
+      <c r="I160" s="30">
+        <v>46743</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="10">
+        <v>156</v>
+      </c>
+      <c r="B161" s="18">
+        <v>2026</v>
+      </c>
+      <c r="C161" s="19" t="s">
+        <v>363</v>
+      </c>
+      <c r="D161" s="20" t="s">
+        <v>436</v>
+      </c>
+      <c r="E161" s="21" t="s">
+        <v>437</v>
+      </c>
+      <c r="F161" s="22" t="s">
+        <v>149</v>
+      </c>
+      <c r="G161" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="D21" s="10" t="s">
-[...66 lines deleted...]
-      <c r="G23" s="10" t="s">
+      <c r="H161" s="23">
+        <v>46101</v>
+      </c>
+      <c r="I161" s="23">
+        <v>46832</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="10">
+        <v>157</v>
+      </c>
+      <c r="B162" s="18">
+        <v>2026</v>
+      </c>
+      <c r="C162" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D162" s="20" t="s">
+        <v>438</v>
+      </c>
+      <c r="E162" s="21" t="s">
+        <v>439</v>
+      </c>
+      <c r="F162" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="G162" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="H23" s="30">
-[...42 lines deleted...]
-      <c r="C25" s="9">
+      <c r="H162" s="23">
+        <v>46139</v>
+      </c>
+      <c r="I162" s="23">
+        <v>46870</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="10">
+        <v>158</v>
+      </c>
+      <c r="B163" s="18">
+        <v>2026</v>
+      </c>
+      <c r="C163" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="D25" s="10" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="10" t="s">
+      <c r="D163" s="20" t="s">
+        <v>440</v>
+      </c>
+      <c r="E163" s="21" t="s">
+        <v>441</v>
+      </c>
+      <c r="F163" s="22" t="s">
+        <v>442</v>
+      </c>
+      <c r="G163" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="H163" s="23">
+        <v>46139</v>
+      </c>
+      <c r="I163" s="23">
+        <v>46870</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="10">
+        <v>159</v>
+      </c>
+      <c r="B164" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C164" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D164" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E164" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="F164" s="14" t="s">
+        <v>442</v>
+      </c>
+      <c r="G164" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="H164" s="15">
+        <v>46139</v>
+      </c>
+      <c r="I164" s="15">
+        <v>46870</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="10">
+        <v>160</v>
+      </c>
+      <c r="B165" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C165" s="16" t="s">
+        <v>363</v>
+      </c>
+      <c r="D165" s="12" t="s">
+        <v>444</v>
+      </c>
+      <c r="E165" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="F165" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="G165" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="H165" s="15">
+        <v>46163</v>
+      </c>
+      <c r="I165" s="15">
+        <v>46894</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="10">
+        <v>161</v>
+      </c>
+      <c r="B166" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C166" s="16" t="s">
+        <v>363</v>
+      </c>
+      <c r="D166" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="E166" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="F166" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="G166" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="H166" s="15">
+        <v>46163</v>
+      </c>
+      <c r="I166" s="15">
+        <v>46894</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="10">
+        <v>162</v>
+      </c>
+      <c r="B167" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C167" s="16" t="s">
+        <v>363</v>
+      </c>
+      <c r="D167" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="E167" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="F167" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="G167" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="H167" s="15">
+        <v>46163</v>
+      </c>
+      <c r="I167" s="15">
+        <v>46894</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="10">
+        <v>163</v>
+      </c>
+      <c r="B168" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C168" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="D168" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="E168" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="F168" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="G168" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="H168" s="15">
+        <v>46162</v>
+      </c>
+      <c r="I168" s="15">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="10">
+        <v>164</v>
+      </c>
+      <c r="B169" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C169" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="D169" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="E169" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="F169" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="G169" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="H169" s="15">
+        <v>46206</v>
+      </c>
+      <c r="I169" s="15">
+        <v>46937</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="10">
+        <v>165</v>
+      </c>
+      <c r="B170" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C170" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="D170" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="E170" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="F170" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="G170" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="H170" s="15">
+        <v>46206</v>
+      </c>
+      <c r="I170" s="15">
+        <v>46937</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="10">
+        <v>166</v>
+      </c>
+      <c r="B171" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C171" s="16" t="s">
+        <v>363</v>
+      </c>
+      <c r="D171" s="12" t="s">
+        <v>457</v>
+      </c>
+      <c r="E171" s="13" t="s">
+        <v>458</v>
+      </c>
+      <c r="F171" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="G171" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="H25" s="30">
-[...4232 lines deleted...]
-      </c>
       <c r="H171" s="15">
-        <v>45845</v>
+        <v>46238</v>
       </c>
       <c r="I171" s="15">
-        <v>46575</v>
-[...70 lines deleted...]
-      <c r="D174" s="25" t="s">
+        <v>46969</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B172" s="43" t="s">
         <v>459</v>
       </c>
-      <c r="E174" s="27" t="s">
-[...867 lines deleted...]
-      <c r="I204" s="33"/>
     </row>
   </sheetData>
+  <autoFilter ref="B5:I5" xr:uid="{E8EBCCB9-AACC-4535-B2B2-AECCF43A6274}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <conditionalFormatting sqref="D5">
-    <cfRule type="duplicateValues" dxfId="8" priority="8"/>
+    <cfRule type="duplicateValues" dxfId="2" priority="3"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H40">
+    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="0" priority="2"/>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="E39" r:id="rId1" display="mailto:dianaherfi@gmail.com" xr:uid="{5DF0003D-6981-4AE8-BF65-6194E30ACCE2}"/>
-[...172 lines deleted...]
-    <hyperlink ref="E200" r:id="rId174" xr:uid="{CAA88D61-EFFA-4DB8-A1EB-A2EF5B2FF697}"/>
+    <hyperlink ref="E9" r:id="rId1" xr:uid="{C0E3BE16-4E43-4276-A789-E8D1EEEDBB3F}"/>
+    <hyperlink ref="E10" r:id="rId2" xr:uid="{8ED2BA97-6FA1-4CCF-9C21-5DFF7AAB0B07}"/>
+    <hyperlink ref="E11" r:id="rId3" xr:uid="{9E984144-0DEA-45EB-9BD7-1F1EE2819A94}"/>
+    <hyperlink ref="E12" r:id="rId4" xr:uid="{F96413F8-2E8E-4722-9076-040147BDEBEE}"/>
+    <hyperlink ref="E13" r:id="rId5" xr:uid="{5C1294BD-C10D-4029-B523-6AEEFEA49571}"/>
+    <hyperlink ref="E14" r:id="rId6" xr:uid="{412B3FC4-F04D-45E1-B221-9E2EA8FB1FBA}"/>
+    <hyperlink ref="E15" r:id="rId7" xr:uid="{E56CB627-27FE-4F74-A1D4-C11130D9F13F}"/>
+    <hyperlink ref="E16" r:id="rId8" xr:uid="{F1286934-0914-4CEC-B0BE-7A147583812C}"/>
+    <hyperlink ref="E17" r:id="rId9" xr:uid="{54D51381-A1F0-475F-8D79-BC10B08AFF18}"/>
+    <hyperlink ref="E18" r:id="rId10" xr:uid="{F27CB2F2-6308-4F3D-8CF6-A5DFA57BE9DA}"/>
+    <hyperlink ref="E19" r:id="rId11" xr:uid="{A70D2311-1E1A-4053-9F9C-A982D0C2CA31}"/>
+    <hyperlink ref="E20" r:id="rId12" xr:uid="{1F9052C8-6C26-4B80-A821-1387F08DF695}"/>
+    <hyperlink ref="E21" r:id="rId13" xr:uid="{A85B823E-20AD-433D-A54C-B4FB889D205F}"/>
+    <hyperlink ref="E30" r:id="rId14" xr:uid="{CFD5A48A-5541-4512-8E39-835C6A354065}"/>
+    <hyperlink ref="E31" r:id="rId15" xr:uid="{3B7A5130-21DD-4472-8CC9-CC5BF26E1D40}"/>
+    <hyperlink ref="E33" r:id="rId16" xr:uid="{D6701F5F-96E4-4716-8849-651E0EFC12E1}"/>
+    <hyperlink ref="E35" r:id="rId17" xr:uid="{56E3658C-C812-4E63-8AEA-958E658CCDC7}"/>
+    <hyperlink ref="E36" r:id="rId18" xr:uid="{B066E9AC-E6D7-452A-AFE2-8E7A4A2B1F26}"/>
+    <hyperlink ref="E34" r:id="rId19" xr:uid="{8ADC694E-7AC8-4FCE-A034-1565CFCFD37F}"/>
+    <hyperlink ref="E37" r:id="rId20" xr:uid="{F84BA2A6-5A1B-4521-BCA9-DE4843A98C72}"/>
+    <hyperlink ref="E38" r:id="rId21" xr:uid="{D0FC7CF8-5743-4C3F-A1A2-B593CFFD00FF}"/>
+    <hyperlink ref="E39" r:id="rId22" xr:uid="{FBFCF249-921E-4F1B-9053-20D9FA7E341C}"/>
+    <hyperlink ref="E41" r:id="rId23" xr:uid="{83A31A7E-E616-4F5E-96FA-5796A306BCB3}"/>
+    <hyperlink ref="E42" r:id="rId24" xr:uid="{302CF812-F411-439A-9AEC-AEC8A8315B4F}"/>
+    <hyperlink ref="E44" r:id="rId25" xr:uid="{A62F8F6C-56BD-432E-8C93-E733C5AE9670}"/>
+    <hyperlink ref="E46" r:id="rId26" xr:uid="{758B548F-3178-4C78-A5B5-33934F9785CB}"/>
+    <hyperlink ref="E47" r:id="rId27" xr:uid="{57A24902-7C35-4816-8244-3D856FFC064C}"/>
+    <hyperlink ref="E48" r:id="rId28" xr:uid="{E5F9CB0B-91CC-4DC9-BD84-4A668DEC38C0}"/>
+    <hyperlink ref="E49" r:id="rId29" xr:uid="{2FD21CCB-EFCD-40F2-99BF-5B1C11D54073}"/>
+    <hyperlink ref="E50" r:id="rId30" xr:uid="{8F94D466-ADAF-43C8-9ABF-6444F80CF726}"/>
+    <hyperlink ref="E51" r:id="rId31" xr:uid="{BB6CBC8B-4D12-403E-9C4D-357C08B7B7AD}"/>
+    <hyperlink ref="E52" r:id="rId32" xr:uid="{562D9E0E-D49B-48A7-9916-CB202567C711}"/>
+    <hyperlink ref="E53" r:id="rId33" xr:uid="{93190D3A-E0A2-413A-B9D4-A5B134068894}"/>
+    <hyperlink ref="E54" r:id="rId34" xr:uid="{80972060-1237-4445-B6FC-A0FE4CAC3319}"/>
+    <hyperlink ref="E55" r:id="rId35" xr:uid="{592F402D-D106-47DE-B00A-110FB61CAA78}"/>
+    <hyperlink ref="E56" r:id="rId36" xr:uid="{459E384F-08AC-4DBA-9B3F-D78A05A7E478}"/>
+    <hyperlink ref="E57" r:id="rId37" xr:uid="{CED3B7AF-D154-43B6-AF1D-4FCFDCE5B547}"/>
+    <hyperlink ref="E58" r:id="rId38" xr:uid="{F23F63C4-9173-4DA1-B4EB-5581CA570B80}"/>
+    <hyperlink ref="E59" r:id="rId39" xr:uid="{96D406AB-008B-46A2-8D2B-3FCCDD9FE7A3}"/>
+    <hyperlink ref="E60" r:id="rId40" xr:uid="{48425FE4-585C-4818-A9E7-4730F02FDAFB}"/>
+    <hyperlink ref="E61" r:id="rId41" xr:uid="{E976D251-03DF-43C6-B288-B02861F79A6F}"/>
+    <hyperlink ref="E62" r:id="rId42" xr:uid="{2C7C1CF8-A1A3-4A68-9E3A-C6C215F53593}"/>
+    <hyperlink ref="E63" r:id="rId43" xr:uid="{457ABF26-44D5-4BE6-BAA8-30467C710572}"/>
+    <hyperlink ref="E64" r:id="rId44" xr:uid="{D72B5038-E82A-4297-A112-131BA7C7A7E9}"/>
+    <hyperlink ref="E65" r:id="rId45" xr:uid="{A0A7AA30-47AD-492C-B816-C59C68C1E8DC}"/>
+    <hyperlink ref="E66" r:id="rId46" xr:uid="{BB62529A-F0B0-462B-ABA1-86CC3BCBF97D}"/>
+    <hyperlink ref="E67" r:id="rId47" xr:uid="{C34253FB-F155-45FE-B382-4E97F4BA6E5B}"/>
+    <hyperlink ref="E68" r:id="rId48" xr:uid="{8710198D-9FA3-456C-8DFE-F5314BB966A4}"/>
+    <hyperlink ref="E69" r:id="rId49" xr:uid="{F066B11E-1777-4697-AB9F-35033D3D4453}"/>
+    <hyperlink ref="E70" r:id="rId50" xr:uid="{139712B1-782C-4414-8AD7-B1B543A9D89F}"/>
+    <hyperlink ref="E71" r:id="rId51" xr:uid="{C01CCEBC-B6D7-4588-B68D-7A368B9B5E98}"/>
+    <hyperlink ref="E72" r:id="rId52" xr:uid="{9A1F4A83-0398-41BB-8B53-77206D7E3C3C}"/>
+    <hyperlink ref="E73" r:id="rId53" xr:uid="{2FE1A87E-E067-49E8-BFEF-92F1C3B24E84}"/>
+    <hyperlink ref="E74" r:id="rId54" xr:uid="{68A64BBA-5EBB-496E-AA60-3886D1AE09BA}"/>
+    <hyperlink ref="E75" r:id="rId55" xr:uid="{EBC0F548-337B-4374-A485-59E3394FAD0F}"/>
+    <hyperlink ref="E76" r:id="rId56" xr:uid="{E405853F-7302-4D61-80C9-33A4C86EBDB7}"/>
+    <hyperlink ref="E77" r:id="rId57" xr:uid="{217A6823-C41F-4CE2-8352-07F708CCFF72}"/>
+    <hyperlink ref="E78" r:id="rId58" xr:uid="{847E273A-34D4-407A-B633-BEA6398B064B}"/>
+    <hyperlink ref="E79" r:id="rId59" xr:uid="{08FEBB1E-F586-46CE-B77C-7E3683289401}"/>
+    <hyperlink ref="E80" r:id="rId60" xr:uid="{4054F969-7F75-4F5E-BCF6-F31A021FD7AE}"/>
+    <hyperlink ref="E81" r:id="rId61" xr:uid="{07BC29AA-945B-4DA2-8730-ECF7FAE46121}"/>
+    <hyperlink ref="E82" r:id="rId62" xr:uid="{46C24734-64E6-4242-B153-5031AB55FAC0}"/>
+    <hyperlink ref="E83" r:id="rId63" xr:uid="{A7A89F0C-96B2-424A-A090-2313FF49883F}"/>
+    <hyperlink ref="E84" r:id="rId64" xr:uid="{3592BD5C-127D-4959-92ED-8A15A2002762}"/>
+    <hyperlink ref="E85" r:id="rId65" xr:uid="{604399D5-E400-4CCF-AAA1-6F05F3939118}"/>
+    <hyperlink ref="E86" r:id="rId66" xr:uid="{25D16C3A-08C8-4E36-B303-B0827FC43A4F}"/>
+    <hyperlink ref="E87" r:id="rId67" xr:uid="{A5140BE0-609E-43C4-9916-E780E9968662}"/>
+    <hyperlink ref="E88" r:id="rId68" xr:uid="{16D83C31-2336-4AC3-BE8C-2DC7555DBE22}"/>
+    <hyperlink ref="E89" r:id="rId69" xr:uid="{5BD67E94-298A-4DAF-B74E-35B51BA593C6}"/>
+    <hyperlink ref="E90" r:id="rId70" xr:uid="{B5428821-4B83-4FC7-9575-181473B258D4}"/>
+    <hyperlink ref="E91" r:id="rId71" xr:uid="{3163D458-5816-42A7-9E29-77EC02866A92}"/>
+    <hyperlink ref="E92" r:id="rId72" xr:uid="{F5C210B2-D402-48C5-A421-7A2011A5F541}"/>
+    <hyperlink ref="E93" r:id="rId73" xr:uid="{F9FDEA0A-1A4B-485D-A9C7-92E3A223776A}"/>
+    <hyperlink ref="E94" r:id="rId74" xr:uid="{DF79E5F8-F8BC-482B-B83A-2B35C7EBE4BE}"/>
+    <hyperlink ref="E95" r:id="rId75" xr:uid="{03B8614F-765A-46D9-A8AC-155FB69581EB}"/>
+    <hyperlink ref="E96" r:id="rId76" xr:uid="{28AE6868-350F-4B4F-9ACA-C18BE158F8F3}"/>
+    <hyperlink ref="E97" r:id="rId77" xr:uid="{BEA2872F-0577-44AD-AFD4-BF3CBD2BF470}"/>
+    <hyperlink ref="E98" r:id="rId78" xr:uid="{5308AC1D-80AE-44C1-9272-857EA3454E1D}"/>
+    <hyperlink ref="E99" r:id="rId79" xr:uid="{4DB93F49-9BD0-49B5-8796-16B142F2B19C}"/>
+    <hyperlink ref="E100" r:id="rId80" xr:uid="{9A11D768-5254-42B0-9244-0044C069A7CB}"/>
+    <hyperlink ref="E101" r:id="rId81" xr:uid="{862ECE09-4D59-403A-85C1-8ADAD09E8AB1}"/>
+    <hyperlink ref="E102" r:id="rId82" xr:uid="{CB604001-0F0C-4E10-8846-339C3535701F}"/>
+    <hyperlink ref="E103" r:id="rId83" xr:uid="{295B50F1-F549-4F01-A192-54A9C325D46F}"/>
+    <hyperlink ref="E104" r:id="rId84" xr:uid="{31619AB6-4EB4-4777-9A0B-F0457EB26BB8}"/>
+    <hyperlink ref="E105" r:id="rId85" xr:uid="{C5FBE945-3A21-426C-8B36-ADF33B3C91CF}"/>
+    <hyperlink ref="E106" r:id="rId86" xr:uid="{4ECB147D-90FA-46A4-AF0B-F5B1BD0146F5}"/>
+    <hyperlink ref="E107" r:id="rId87" xr:uid="{2832666F-FA64-4B0F-AFB8-00BC904F8ECF}"/>
+    <hyperlink ref="E108" r:id="rId88" xr:uid="{40F788A8-BEDA-4BF1-B47A-D48297608ED8}"/>
+    <hyperlink ref="E109" r:id="rId89" xr:uid="{2BD35F18-E98F-4833-A43E-0E80660C4CD2}"/>
+    <hyperlink ref="E111" r:id="rId90" xr:uid="{DF4A2140-D192-4269-BD2E-27996D3BAEE5}"/>
+    <hyperlink ref="E112" r:id="rId91" xr:uid="{5C765525-7843-4868-A043-226A5E394FEF}"/>
+    <hyperlink ref="E113" r:id="rId92" xr:uid="{29F2A9F2-CA50-48D6-8C22-AC12880E6C6E}"/>
+    <hyperlink ref="E114" r:id="rId93" xr:uid="{3B12EAB0-89E8-48AD-84E4-EBBBAAABB89B}"/>
+    <hyperlink ref="E115" r:id="rId94" xr:uid="{11591AE0-8C2C-4933-B836-AD490ED201B4}"/>
+    <hyperlink ref="E116" r:id="rId95" xr:uid="{C7FF560E-E134-470E-A06F-EE838F561657}"/>
+    <hyperlink ref="E117" r:id="rId96" xr:uid="{7A9DE199-F2F2-416A-854C-E3E44F191BE4}"/>
+    <hyperlink ref="E118" r:id="rId97" xr:uid="{8F1DC4B1-937E-4F4A-8808-E1B460272235}"/>
+    <hyperlink ref="E119" r:id="rId98" xr:uid="{7CFA7B62-BCFB-4DFE-818F-953DD15BB199}"/>
+    <hyperlink ref="E120" r:id="rId99" xr:uid="{2BE83BCE-1EE8-4624-9A9C-7DD20C568D18}"/>
+    <hyperlink ref="E121" r:id="rId100" xr:uid="{2D481CE5-AAFB-40A3-BDAC-4E19C2B477DA}"/>
+    <hyperlink ref="E122" r:id="rId101" xr:uid="{570A01FA-0BAC-4E3A-BB3F-6E3FF48CC7D9}"/>
+    <hyperlink ref="E123" r:id="rId102" xr:uid="{71A56967-9D93-4476-A22F-9D4F26FB44C0}"/>
+    <hyperlink ref="E124" r:id="rId103" xr:uid="{1F28A0A5-56F3-4527-B9DD-34830E80C710}"/>
+    <hyperlink ref="E125" r:id="rId104" xr:uid="{B4A6B347-B09C-481D-A9E0-635825D8B10E}"/>
+    <hyperlink ref="E126" r:id="rId105" xr:uid="{4FF2BB28-1457-4C83-B23A-085A75DF79D3}"/>
+    <hyperlink ref="E127" r:id="rId106" xr:uid="{2A3E3734-6973-4AA0-9E28-76EE3DA35263}"/>
+    <hyperlink ref="E128" r:id="rId107" xr:uid="{99D1822D-1F51-4A91-9ED5-ED7CF80E3F7A}"/>
+    <hyperlink ref="E129" r:id="rId108" xr:uid="{1C142BBD-F980-46C3-BF62-966C7BF66DA1}"/>
+    <hyperlink ref="E130" r:id="rId109" xr:uid="{CF80747F-BFA8-4BC7-B7B5-4DE1F8B4ECD7}"/>
+    <hyperlink ref="E131" r:id="rId110" xr:uid="{309299F3-9DAD-4F89-B5AB-E9EAC89F5049}"/>
+    <hyperlink ref="E132" r:id="rId111" xr:uid="{67BB3A70-8169-4B60-BD75-B16CBB442D24}"/>
+    <hyperlink ref="E133" r:id="rId112" xr:uid="{41104D75-D553-4AB3-A41A-CF7412F90AD4}"/>
+    <hyperlink ref="E134" r:id="rId113" xr:uid="{88056C49-E31B-4D22-B3AB-FF14158F27C2}"/>
+    <hyperlink ref="E135" r:id="rId114" xr:uid="{940A9D8D-53ED-473F-95FE-CEA3F7471649}"/>
+    <hyperlink ref="E136" r:id="rId115" xr:uid="{8ECABE8E-0A8E-44FB-B049-7EB220399E61}"/>
+    <hyperlink ref="E137" r:id="rId116" xr:uid="{EDA14E85-518F-4A44-AE9B-D77BE06E8AE8}"/>
+    <hyperlink ref="E138" r:id="rId117" xr:uid="{72FFE6F7-5143-4566-B72B-34D7104C0E6E}"/>
+    <hyperlink ref="E139" r:id="rId118" xr:uid="{BFC212B2-2736-467D-9A2E-66F63AA032AB}"/>
+    <hyperlink ref="E140" r:id="rId119" xr:uid="{BBFBBB6A-EA37-48D1-A184-7CE585FE7B64}"/>
+    <hyperlink ref="E141" r:id="rId120" xr:uid="{85276216-5C16-4654-8052-831CE1CBAD3A}"/>
+    <hyperlink ref="E142" r:id="rId121" xr:uid="{34362DF7-AD2D-4B08-AA1D-FBC11D63FD70}"/>
+    <hyperlink ref="E143" r:id="rId122" xr:uid="{D16EAB69-3C1B-4808-AF60-440249F12AF5}"/>
+    <hyperlink ref="E144" r:id="rId123" xr:uid="{15D45B69-241E-4AC0-AC72-FD6A93EC7EE1}"/>
+    <hyperlink ref="E145" r:id="rId124" xr:uid="{B6EFBC32-75D0-40C7-835C-CF97548D6436}"/>
+    <hyperlink ref="E146" r:id="rId125" xr:uid="{F7A272BF-9D24-4AB8-9CF7-E189396D41CB}"/>
+    <hyperlink ref="E147" r:id="rId126" xr:uid="{1DEE70D5-F41E-4333-A27E-EB691D82C944}"/>
+    <hyperlink ref="E148" r:id="rId127" xr:uid="{46CF2D87-13C6-4030-BB49-FB8A5DB347A4}"/>
+    <hyperlink ref="E149" r:id="rId128" xr:uid="{B1F18033-271F-4DE3-87D8-933C227CC310}"/>
+    <hyperlink ref="E150" r:id="rId129" xr:uid="{A70AA22A-48CC-4557-AD8D-2E0E3AEA4A1E}"/>
+    <hyperlink ref="E151" r:id="rId130" xr:uid="{E13F4965-DDD3-41E8-A5BB-CC2840DD2E6E}"/>
+    <hyperlink ref="E152" r:id="rId131" xr:uid="{0CAEC01D-21B1-4C1F-B4B9-8A9C1B5A37BB}"/>
+    <hyperlink ref="E153" r:id="rId132" xr:uid="{DA2FA13E-2A1B-4E6B-B494-1ACE0CEECA86}"/>
+    <hyperlink ref="E154" r:id="rId133" xr:uid="{D3B95F18-11DD-4340-8705-4F98D7887A20}"/>
+    <hyperlink ref="E155" r:id="rId134" xr:uid="{21AE8845-711A-4AB7-8612-2E27071E156E}"/>
+    <hyperlink ref="E156" r:id="rId135" xr:uid="{8ACF54E1-CC05-4479-AE9C-2308FF2BFFB2}"/>
+    <hyperlink ref="E157" r:id="rId136" xr:uid="{B7419F05-B3DB-4115-919C-3F3C606390CE}"/>
+    <hyperlink ref="E158" r:id="rId137" xr:uid="{567250D6-779E-4E47-BB06-E0942EA9F28B}"/>
+    <hyperlink ref="E159" r:id="rId138" xr:uid="{8E58821F-B145-4B3C-8757-EB11AD062E32}"/>
+    <hyperlink ref="E160" r:id="rId139" xr:uid="{A2196A28-1CFE-4B87-9266-084FD880BEC8}"/>
+    <hyperlink ref="E162" r:id="rId140" xr:uid="{D7E8CF2F-C373-4E20-8C5D-B84F7F76D921}"/>
+    <hyperlink ref="E163" r:id="rId141" xr:uid="{07E79689-D2D2-485C-A05C-0DF296C06DA0}"/>
+    <hyperlink ref="E164" r:id="rId142" xr:uid="{303248D2-FBDD-4299-9575-863BC1CEB57A}"/>
+    <hyperlink ref="E171" r:id="rId143" xr:uid="{EFCFDC33-FE6A-4C80-9B31-5DC5DC65B083}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId175"/>
-  <drawing r:id="rId176"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId144"/>
+  <drawing r:id="rId145"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>MZ_MZ HABILITADOS LSE</vt:lpstr>
+      <vt:lpstr>MZ_MZ HABILITADOS LSE 200826</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Diana Patricia Dallos Rodriguez</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>